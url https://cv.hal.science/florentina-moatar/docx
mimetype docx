--- v0 (2026-03-18)
+++ v1 (2026-04-09)
@@ -147,11518 +147,11518 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (19)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joint trends in thermal and hydrological evolutions of rivers: implications for sustainable management of ecosystems and water resources in watersheds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentina Moatar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanieh Seyedhashemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilaire Drouineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elorri Arevalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Hendrickx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05167697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extrapolation spatio-temporelle des températures des cours d’eau en temps présent et futur à l’échelle nationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Moussay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André St-Hilaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentina Moatar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05178517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sources, transferts, transformations dans les bassins versants : Processus, données et modélisations multi-échelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dupas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban de Lavenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lauvernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marçais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentina Moatar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de département Qualité de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AQUA, INRAE, May 2024, Antony, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04626619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evolution of discharge and stream temperature from past to future in a large European River basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentina Moatar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanieh Seyedhashemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacob Diamond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Thiéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union, Apr 2023, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-7683⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04381990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Past and future joint trends in river temperature and flow: implications for diadromous fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanieh Seyedhashemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elorri Arevalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentina Moatar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium for European Freshwater Sciences 13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Newcaste upon Tyne, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04148814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SEINARIOS: Modelling river fish distribution under connectivity constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swann Felin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Belliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaêl Grenouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Le Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SEFS 13 - Symposium for European Freshwater Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Federation for Freshwater Sciences; Freshwater Biological Association, Jun 2023, Newcastle upon Tyne (ENGLAND), United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04187405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riparian vegetation mitigates river warming: exploring its large scale effects on past and future thermal regimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanieh Seyedhashemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentina Moatar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13th Symposium for European Freshwater Sciences (SEFS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Newcastle, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04176046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Généraliser les connaissances locales pour informer les approches globales : leçons de recherches de la Zone Atelier du Bassin du Rhône.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Alp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Camenen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4. International Conference I.S. Rivers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRAIE; ZABR, Jul 2022, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04870543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trend of stream temperature and its drivers over the past 55 years in a large European River basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanieh Seyedhashemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentina Moatar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGu General Assembly 2021 vEGU21: Gather Online</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-9529⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03470933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identifying the influence of dams and ponds on the thermal regime at regional scale: The case of Loire catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanieh Seyedhashemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentina Moatar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Beaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Chandesris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-15120⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03121076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thirty years of hourly dissolved oxygen in a large shallow river illustrates discrepancy between a primary producer tipping point and river metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacob Diamond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentina Moatar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Poirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Vienne (Online), Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-9667⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03126495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A novel framework to characterize solute and sediment export regime andoptimize their monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentina Moatar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Floury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Meybeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Piffady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03126514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The spatial structure and temporal synchrony of water quality in stream networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin W. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gruau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jay Zarneske</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lou Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sen Gu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union, Apr 2017, Vienne, Austria. pp.EGU2017-14163</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01510163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concentration-discharge relationships to understand the interplay between hydrological and biogeochemical processes: insights from data analysis and numerical experiments in headwater catchments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marçais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentina Moatar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Minaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Geophysical Union Fall Meeting 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Nouvelle Orléans, United States. pp.H44A-05</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01734762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transposing discharge measured time series: large comparison of top-kriging with geomorphology-based inverse modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban de Lavenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Olav Skøien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cudennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Curie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentina Moatar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th International Water Resources Management Conference of ICWRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Bochum, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04347289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daily variability of suspended particulate concentrations and yields and their effect on river particulates chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Meybeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentina Moatar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sediment Dynamics from the Summit to the Sea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association of Hydrological Science, Dec 2014, Nouvelle Orléans, United States. pp.12-28, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/piahs-367-12-2015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01140664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization of spatial variability of river temperature using airborne thermal infrared imagery (TIR)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentina Moatar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Curie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Flipo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference HydroEco</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01618880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact du changement climatique sur l’hydrosystème Loire : HYDROlogie, régime thermique, QUALité - ICC-HYDROQUAL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentina Moatar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bustillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Ducharne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Billen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14ème Carrefour des gestions locales de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Rennes, France. pp.22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morphological evolution of the Middle Loire River (France): Definition of geomorphic homogeneous river reaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Latapie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Camenen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Paquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentina Moatar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th IAHR symposium on river, coastal and estuarine morphodynamics (RCEM 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Santa Fe, Argentina. pp.43-49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (69)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate-Induced Changes in River Hydrological and Thermal Conditions in a Large Basin: Implications for Diadromous Fish Migration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanieh Seyedhashemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilaire Drouineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elorri Arevalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentina Moatar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1139/cjfas-2024-0208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04905434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidecadal trends in CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; evasion and aquatic metabolism in a large temperate river</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Martinet</w:t>
+                <w:t xml:space="preserve">Végétalisons nos cours d’eau : les ripisylves, un habitat aux multiples bénéfices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Aird</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylise Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Debein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-22-4923-2025⟩</w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 48, pp.9564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/Revue-SET.2025.48.9564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05406949v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05397252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Végétalisons nos cours d’eau : les ripisylves, un habitat aux multiples bénéfices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Camille Debein</w:t>
+                <w:t xml:space="preserve">Multidecadal trends in CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; evasion and aquatic metabolism in a large temperate river</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Truong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Abril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacob S Diamond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Lamouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/Revue-SET.2025.48.9564⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22 (18), pp.4923 - 4951. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-22-4923-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05397252v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05406949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of river connectivity in the distribution of fish in an anthropized watershed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swann Felin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Grenouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentina Moatar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 959, pp.178204. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.178204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04877601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inorganic carbon dynamics and their relation to autotrophic community regime shift over three decades in a large, alkaline river</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob S Diamond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Nguyen Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Abril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Bertuzzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chanudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Limnology and Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/lno.70016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05101281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meroplanktic phytoplankton play a crucial role in responding to peak discharge events in the middle lowland section of the Loire River (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Minaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Leitao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andras Abonyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentina Moatar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrobiologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Trait-Based Approaches in Micro-Algal Ecology, 851 (4), pp.869-895. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10750-023-05420-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04343848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Past and future discharge and stream temperature at high spatial resolution in a large European basin (Loire basin, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanieh Seyedhashemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanieh Seyedhashemi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florentina Moatar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thiéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth System Science Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15 (7), pp.2827-2839. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/essd-15-2827-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04182605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep denitrification: Stream and groundwater biogeochemistry reveal contrasted but connected worlds above and below</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilee Severe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabella Errigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Proteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sayedeh Sara Sayedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Kolbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 880, pp.163178. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.163178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04071495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature, productivity, and habitat characteristics collectively drive lake food web structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre‐alain Danis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentina Moatar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Daufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Change Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.1-16. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/gcb.16642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04049952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent trends in the chemistry of major northern rivers signal widespread Arctic change</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anya Suslova</w:t>
+                <w:t xml:space="preserve">Hypoxia is common in temperate headwaters and driven by hydrological extremes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacob Diamond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentina Moatar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Recoura-Massaquant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chaumot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jay Zarnetske</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41561-023-01247-7⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 147, pp.109987. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2023.109987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04198078v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypoxia is common in temperate headwaters and driven by hydrological extremes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jay Zarnetske</w:t>
+                <w:t xml:space="preserve">Recent trends in the chemistry of major northern rivers signal widespread Arctic change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Tank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Mcclelland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Spencer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Shiklomanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anya Suslova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2023.109987⟩</w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16, pp.789-796. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41561-023-01247-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04212038v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04198078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial extrapolation of stream thermal peaks using heterogeneous time series at a national scale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Light and hydrologic connectivity drive dissolved oxygen synchrony in stream networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Diamond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pinay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Bernal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lewis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hess-26-3477-2022⟩</w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 68 (2), pp.322-335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lno.12271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03775164v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03896963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light and hydrologic connectivity drive dissolved oxygen synchrony in stream networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Spatial extrapolation of stream thermal peaks using heterogeneous time series at a national scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Beaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Diamond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sauquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentina Moatar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/lno.12271⟩</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 26 (13), pp.3477-3495. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-26-3477-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03896963v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03775164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct habitat descriptors improve the understanding of the organization of fish and macroinvertebrate communities across a large catchment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanieh Seyedhashemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 17 (9), pp.e0274167. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0274167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03788090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic regime shifts and ecosystem state changes are decoupled in a large river</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Diamond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentina Moatar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Poirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Limnology and Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 67 (S1), pp.S54-S70. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/lno.11789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03406975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regional, multi-decadal analysis on the Loire River basin reveals that stream temperature increases faster than air temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanieh Seyedhashemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Diamond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 26 (9), pp.2583-2603. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/hess-26-2583-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03684242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal signatures identify the influence of dams and ponds on stream temperature at the regional scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanieh Seyedhashemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanieh Seyedhashemi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florentina Moatar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Diamond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Beaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 766, pp.1-13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.142667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03120642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal controls of C-N-P dynamics across headwater catchments of a temperate agricultural region from public data analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Casquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 25 (5), pp.2491-2511. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/hess-25-2491-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03266520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intermittent rivers and ephemeral streams: Perspectives for critical zone science and research on socio‐ecosystems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Charlier</w:t>
+                <w:t xml:space="preserve">Long-term impacts of nutrient control, climate change, and invasive clams on phytoplankton and cyanobacteria biomass in a large temperate river</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Minaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">András Abonyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Leitão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Marie Lançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/wat2.1523⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 756, pp.144074. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.144074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03223974v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03124297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term impacts of nutrient control, climate change, and invasive clams on phytoplankton and cyanobacteria biomass in a large temperate river</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Floury</w:t>
+                <w:t xml:space="preserve">Intermittent rivers and ephemeral streams: Perspectives for critical zone science and research on socio‐ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Fovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Belemtougri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Boithias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.144074⟩</w:t>
+              <w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (4), pp.e1523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/wat2.1523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03124297v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03223974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stream network variation in dissolved oxygen: Metabolism proxies and biogeochemical controls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob S Diamond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Boukra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew J Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lewis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Indicators</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 131, pp.108233. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecolind.2021.108233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03406983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stream solutes and particulates export regimes: A new framework to optimize their monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentina Moatar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur J. Gold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Meybeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 7, pp.19. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fevo.2019.00516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02610013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of landscape and hydrological factors on Stream‐Air temperature relationships at regional scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Beaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentina Moatar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Loicq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hannah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrological Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 34 (3), pp.583-597. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/hyp.13608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting nutrient incontinence in the Anthropocene at watershed scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Frei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin W. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sen Gu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 7 (200), pp.21. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fenvs.2019.00200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02413216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adapting the dynamic LakeMab model to simulate seasonal variations of phosphorus concentration in reservoirs: a case study of Lake Bultière (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roubeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Minaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Prats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qian Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Limnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 21 (2), pp.233-244. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10201-019-00606-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03126021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and Model‐Based Investigation of the Effect of the Free‐Surface Flow Regime on the Detection Threshold of Warm Water Inflows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahra Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Rouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pichelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Resources Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 56 (2), pp.e2018WR023722. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2018WR023722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02533350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eutrophication A new wine in an old bottle?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Le Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ménesguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Etrillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 651 (1), pp.1-11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.09.139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01880089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal and event-based concentration-discharge relationships to identify catchment controls on nutrient export regimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Minaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roubeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Danis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Water Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 131, pp.103379. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.advwatres.2019.103379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02377278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasting behavior of nitrate and phosphate flux from high flow events on small agricultural and urban watersheds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Frazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.J. Gold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Addy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentina Moatar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Birgand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 145 (1-2), pp.141-160. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10533-019-00596-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Widespread diminishing anthropogenic effects on calcium in freshwaters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gesa A Weyhenmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dag O Hessen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiří Kopáček</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josef Hejzlar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (1), pp.1-10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-019-46838-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02916323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Diffuse Groundwater Inflows into Streamwater (Part I: Spatial and Temporal Mapping Framework Based on Fiber Optic Distributed Temperature Sensing)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahra Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Rouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pichelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentina Moatar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 11 (11), pp.2389. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/w11112389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02372030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Diffuse Groundwater Inflows into Stream Water (Part II: Quantifying Groundwater Inflows by Coupling FO-DTS and Vertical Flow Velocities)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahra Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Rouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pichelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentina Moatar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 11 (12), pp.22/2430. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/w11122430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02372086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QUAL-NET, a high temporal-resolution eutrophication model for large hydrographic networks</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nutrient inputs and hydrology together determine biogeochemical status of the Loire River (France): Current situation and possible future scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antsiva Ramarson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Billen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Théry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Thiéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-15-2251-2018⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 637-638, pp.609-624. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.05.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02377285v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01792783v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrient inputs and hydrology together determine biogeochemical status of the Loire River (France): Current situation and possible future scenarios</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">QUAL-NET, a high temporal-resolution eutrophication model for large hydrographic networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Minaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Curie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Jullian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gassama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentina Moatar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.05.045⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (7), pp.2251--2269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-15-2251-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01792783v2</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving representation of riparian vegetation shading in a regional stream temperature model using LiDAR data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Trends and seasonality of river nutrients in agricultural catchments: 18 years of weekly citizen science in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin W. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentina Moatar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Fovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 624, pp.480--490. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.12.129⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 624, pp.845-858. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.12.176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02377286v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01686773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trends and seasonality of river nutrients in agricultural catchments: 18 years of weekly citizen science in France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Improving representation of riparian vegetation shading in a regional stream temperature model using LiDAR data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Loicq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentina Moatar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Jullian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen J. Dugdale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David M. Hannah</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 624, pp.845-858. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.12.176⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 624, pp.480--490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.12.129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01686773v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unexpected spatial stability of water chemistry in headwater stream networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jay P. Zarnetske</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentina Moatar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lou Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 21 (2), pp.296-308. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ele.12897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01674523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear empirical modeling to estimate phosphorus exports using continuous records of turbidity and discharge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Minaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Per-Erik Mellander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Resources Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 53 (9), pp.7590--7606. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/2017WR020590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02377287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elemental properties, hydrology, and biology interact to shape concentration-discharge curves for carbon, nutrients, sediment, and major ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentina Moatar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin W. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Minaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Curie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pinay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Resources Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 53 (2), pp.1270-1287. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/2016WR019635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01507692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annual agricultural N surplus in France over a 70-year period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Poisvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Curie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentina Moatar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrient Cycling in Agroecosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 107 (1), pp.63--78. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10705-016-9814-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02377288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using recent high-frequency surveys to reconstitute 35 years of organic carbon variations in a eutrophic lowland river</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Transferring measured discharge time series: Large-scale comparison of Top-kriging to geomorphology-based inverse modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban de Lavenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. O. O Skøien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cudennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Curie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentina Moatar</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10661-015-5054-9⟩</w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52 (7), pp.5555-5576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016wr018716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02377291v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01377887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transferring measured discharge time series: Large-scale comparison of Top-kriging to geomorphology-based inverse modeling</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Using recent high-frequency surveys to reconstitute 35 years of organic carbon variations in a eutrophic lowland river</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Minaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentina Moatar</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Coynel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Etcheber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gassama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016wr018716⟩</w:t>
+              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 188 (1), pp.41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10661-015-5054-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01377887v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les modèles Nutting : une boîte à outils pour estimer des flux et des rétentions d'azote et de phosphore dans les masses d'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Legeay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel-Odoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentina Moatar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Bougon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, HS 31, pp.1-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2016.HS.09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04023727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T-NET, a dynamic model for simulating daily stream temperature at the regional scale based on a network topology.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Beaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Curie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentina Moatar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Ducharne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Melin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrological Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/hyp.10787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01287170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">River temperature modelling by Strahler order at the regional scale in the Loire River basin, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Beaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentina Moatar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Curie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Ducharne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bustillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">River Research and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 2015-03-15, 32 (4), pp.597-609. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/rra.2888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01244909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of stream-aquifer exchanges at regional scale using a distributed model: Sensitivity to in-stream water level fluctuations, riverbed elevation and roughness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fulvia Baratelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentina Moatar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 542, pp.686-703. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2016.09.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01412763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the impact of agricultural pressures on N and P loads and eutrophication risk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marcel Dorioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentina Moatar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Indicators</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 48, pp.396-407. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecolind.2014.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01194821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eutrophication mitigation in rivers: 30 years of trends in spatial and seasonal patterns of biogeochemistry of the Loire River (1980–2012)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florence Curie</w:t>
+                <w:t xml:space="preserve">Eutrophication mitigation in rivers: 30 years of trends in spatial and seasonal patterns of biogeochemistry of the Loire River (1980-2012)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Minaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Meybeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Moatar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Gassama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Curie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 12, pp.2549-2563. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-12-2549-2015⟩</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-12-2549-201510.5194/bgd-11-17299-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01152849v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04110411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eutrophication mitigation in rivers: 30 years of trends in spatial and seasonal patterns of biogeochemistry of the Loire River (1980-2012)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Curie</w:t>
+                <w:t xml:space="preserve">Eutrophication mitigation in rivers: 30 years of trends in spatial and seasonal patterns of biogeochemistry of the Loire River (1980–2012)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Minaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Meybeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentina Moatar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Gassama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Curie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 12, pp.2549-2563. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-12-2549-201510.5194/bgd-11-17299-2014⟩</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-12-2549-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04110411v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01152849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of the contribution of the Beauce groundwater aquifer to the discharge of the Loire River using satellite infrared imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Curie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Wawrzyniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Baratelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Schomburgk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 19 (11), pp.4479-4492. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/hess-19-4479-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01334170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multimodel comparison for assessing water temperatures under changing climate conditions via the equilibrium temperature concept: case study of the Middle Loire River, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bustillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentina Moatar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Ducharne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Poirel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrological Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 28 (3), pp.1507-1524. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/hyp.9683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01058876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Load Estimation Method Using Distributions with Covariates: A Comparison with Commonly Used Estimation Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mailhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain N. Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Water Resources Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 50 (3), pp.791-804. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jawr.12147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02377300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing channel response of a long river influenced by human disturbance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Latapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Paquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CATENA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 121, pp.1--12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.catena.2014.04.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02377297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">River flux uncertainties predicted by hydrological variability and riverine material behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentina Moatar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Meybeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Birgand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Curie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrological Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 27 (25), pp.3535--3546. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/hyp.9464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02377302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing N emissions in surface water at the national level: Comparison of country-wide vs. regionalized models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Curie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel-Odoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentina Moatar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 443, pp.152 - 162. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2012.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon and suspended sediment transport in an impounded alpine river (Isère, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Némery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Coynel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Etcheber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentina Moatar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrological Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 27, pp.2498-2508. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/hyp.9387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00724506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choosing methods for estimating dissolved and particulate riverine fluxes from monthly sampling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentina Moatar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Meybeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bustillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 58 (6), pp.1326-1339. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/02626667.2013.814915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01194583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severe and contrasted polymetallic contamination patterns (1900-2009) in the Loire River sediments (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Grosbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Meybeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lestel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentina Moatar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 435, pp.290-305. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2012.06.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daily variability of river concentrations and fluxes: indicators based on the segmentation of the rating curve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Meybeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentina Moatar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrological Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 26 (8), pp.1188-1207. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/hyp.8211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00616551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainties in assessing annual nitrate loads and concentration indicators: Part 2. Deriving sampling frequency charts in Brittany, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Birgand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Faucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentina Moatar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Meybeck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transactions of the ASABE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 54 (1), pp.93-104. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13031/2013.36263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00609836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Loire à l'épreuve du changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentina Moatar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Ducharne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bustillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 12, pp.78-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00549254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainties in assessing annual nitrate loads and concentration indicators. Part 1: Impact of sampling frequency and load estimation alogorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Birgand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Faucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Augeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentina Moatar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transactions of the ASABE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 53 (2), pp.437-446. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13031/2013.29584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00578143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Loire, usine à carbonates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Grosbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Gabriel Bréhéret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentina Moatar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Négrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 12, pp.54-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00549248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of local extreme suspended sediment concentrations in California Rivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tramblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Saint-Hilaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha B.M.J. Ouarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentina Moatar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barry Hecht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 408 (19), pp.4221-4229. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2010.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00509254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche quantitative du rôle de la fréquence d'échantillonnage sur les incertitudes associées aux calculs des flux et des concentrations moyennes en nitrate en Bretagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Birgand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Faucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Augeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentina Moatar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 59-60, pp.23-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité journalière de la qualité des rivières et son incidence sur la surveillance a long terme : exemple de la Loire moyenne. Daily variability and its implication on long term river water quality surveys : the Middle Loire example</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentina Moatar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Meybeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Poirel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 4, pp.91-99. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/lhb/2009050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00413668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incertitudes sur les métriques de qualité des cours d'eau (médianes et quantiles de concentrations, flux, cas des nutriments) évaluées a partir de suivis discrets Uncertainties on river water quality metrics assessement (nutrients, concentration quantiles and fluxes) based on discrete surveys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentina Moatar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Birgand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Meybeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Faucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 3, pp.68-76. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/lhb/2009029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00413329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPM fluxes estimates from discrete monitoring : comparison of calculation methods and uncertainties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentina Moatar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Meybeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Coynel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Ludwig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 4, pp.64 à 71. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/lhb:2008041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00391018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riverine fluxes of pollutants: Towards predictions of uncertainties by flux duration indicators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentina Moatar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Meybeck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 339, pp.367-382. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crte.2007.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04110469v1</w:t>
-              </w:r>
-[...2352 lines deleted...]
-                <w:t xml:space="preserve">hal-02377194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11676,77 +11676,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of river thermal regime metrics under climate change on a national scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Moussay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André St-Hilaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentina Moatar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Lyon, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11823,51 +11823,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Joët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Mazagol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentina Moatar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Lyon, France. 2025</w:t>
@@ -11896,90 +11896,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la distribution des abondances des communautés aquatiques du bassin versant de la Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentina Moatar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DÉCRYPthèse Édition 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Lyon (Université Lyon 3), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12004,90 +12004,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint temporal trends in river discharge and temperature over the past 57 years in a large European basin: implications for diadromous fish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanieh Seyedhashemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilaire Drouineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentina Moatar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Geosciences Union (EGU)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12121,103 +12121,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catchment exports and monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentina Moatar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Gold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Meybeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Vienne, Austria. </w:t>
@@ -12255,103 +12255,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eco-hydrological controls on the seasonal variations of NO3 and DOC concentrations in headwater catchments at the regional scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentina Moatar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Vienne, Austria. , 21, pp.EGU2019-9039, 2019, Geophysical Research Abstracts</w:t>
@@ -12380,103 +12380,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of injected warm plumes along a free surface flow channel using fiber-optic distributed temperature sensing and numerical simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahra Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Rouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pichelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. Geophysical Research Abstracts, 19, pp.EGU2017-14509, 2017</w:t>
@@ -12518,77 +12518,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télédétection infrarouge thermique des cours d’eau retour d’expérience de 5 années de recherche dans les bassins du Rhône et de la Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Wawrzyniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentina Moatar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Allemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12626,90 +12626,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial and temporal variations of loads and sources of total and dissolved Phosphorus in a set of rivers (Western France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Legeay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentina Moatar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geoscience Union General Assembly 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Vienne, Austria. Geophysical Research Abstracts, 17, pp.EGU2015-12325, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12747,90 +12747,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simplified 1D modelling to simulate the Middle Loire river bed evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Latapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Paquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentina Moatar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">I.S. Rivers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Lyon, France. pp.1, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12887,90 +12887,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Four Interfaces' Components of Riparian Zones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Diamond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanieh Seyedhashemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin W Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13016,103 +13016,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Loire River basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentina Moatar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Descy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rivers of Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.245-271, 2022, </w:t>
@@ -13163,64 +13163,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continental Atlantic Rivers: The Meuse, Loire and Adour-Garonne Basins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Descy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentina Moatar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sauvage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13265,359 +13265,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05151641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régimes hydrologiques, thermiques et leurs évolutions à long terme</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Trajectoires hydroclimatiques du bassin et impacts possibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Habets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentina Moatar</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Loire fluviale et estuarienne : Un milieu en évolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Quae, pp.51-62, 2016</w:t>
+              <w:t xml:space="preserve">, Quae, pp.229-242, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02605167v1</w:t>
+                <w:t xml:space="preserve">hal-02605166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectoires hydroclimatiques du bassin et impacts possibles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Régimes hydrologiques, thermiques et leurs évolutions à long terme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentina Moatar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Baratelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Flipo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sauquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Vidal</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Florentina Moatar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Loire fluviale et estuarienne : Un milieu en évolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Quae, pp.229-242, 2016</w:t>
+              <w:t xml:space="preserve">, Quae, pp.51-62, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02605166v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectoires hydroclimatiques du bassin et impacts possibles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Habets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentina Moatar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Loire fluviale et estuarienne : Un milieu en évolution. </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Quae, Partie VI, Chapitre 17, pp.229-242, 2016, 978-2-7592-2401-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13642,103 +13642,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régimes hydrologiques, thermiques et leurs évolutions à long terme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentina Moatar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fulvia Baratelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Loire fluviale et estuarienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, QUAE, 2016, 978-2-7592-2401-2</w:t>
@@ -13767,64 +13767,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sediment Transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentina Moatar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Claude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13929,51 +13929,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentina Moatar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13991,103 +13991,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'eutrophisation: manifestations, causes, conséquences et prédictibilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Menesguen Alain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Le Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
@@ -14118,51 +14118,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Loire fluviale et estuarienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentina Moatar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14225,77 +14225,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermie en rivière : Analyse géostatistique et description de régime : Application à l’échelle de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Beaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentina Moatar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Magand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14330,103 +14330,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilités spatiales et temporelles des concentrations et flux en carbone, azote et phosphore : analyse des observations sur les têtes de bassin versant de Bretagne Projet ADAM -« Qualité de l'eau : analyse des données et proposition de surveillance en Bretagne »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] INRAE; Université de Tours (UT), Tours, FRA. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -14446,353 +14446,353 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03161978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eutrophisation. Manifestations, causes, conséquences et prédictibilité. Résumé de l'Expertise scientifique collective</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eutrophisation : manifestations, causes, conséquences et prédictibilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Menesguen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Morgane Le Moal</w:t>
+                <w:t xml:space="preserve">Lynda Aissani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Anschutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Béline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gudrun Bornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] Institut National de la Recherche Agronomique (INRA); Institut Français de Recherche pour l'Exploitation de la Mer (IFREMER); Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA); Centre National de la Recherche Scientifique (CNRS). 2017, 8 p</w:t>
+              <w:t xml:space="preserve">[0] irstea. 2017, pp.145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03130487v1</w:t>
+                <w:t xml:space="preserve">hal-02607232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eutrophisation : manifestations, causes, conséquences et prédictibilité</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eutrophisation. Manifestations, causes, conséquences et prédictibilité. Résumé de l'Expertise scientifique collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pinay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Menesguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Souchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Le Moal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Institut National de la Recherche Agronomique (INRA); Institut Français de Recherche pour l'Exploitation de la Mer (IFREMER); Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA); Centre National de la Recherche Scientifique (CNRS). 2017, 8 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Béline</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">hal-02607232v1</w:t>
+                <w:t xml:space="preserve">hal-03130487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eutrophisation. Manifestations, causes, conséquences et prédictibilité. Rapport de l'Expertise scientifique collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Menesguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Le Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Institut National de la Recherche Agronomique (INRA); Institut Français de Recherche pour l'Exploitation de la Mer (IFREMER); Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA); Centre National de la Recherche Scientifique (CNRS). 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -14818,103 +14818,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eutrophisation. Manifestations, causes, conséquences et prédictibilité. Synthèse de l'Expertise scientifique collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Menesguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Le Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Institut National de la Recherche Agronomique (INRA); Institut Français de Recherche pour l'Exploitation de la Mer (IFREMER); Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA); Centre National de la Recherche Scientifique (CNRS). 2017, 148 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -14953,51 +14953,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation physico-chimique (observations et modélisations) des apports externes (bassins-versants) dans les plans d'eau nationaux pour l'évaluation de l'état écologique et la priorisation des programmes de mesures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentina Moatar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A. Danis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15122,51 +15122,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AC3DBFC6"/>
+    <w:nsid w:val="D2DE8144"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15353,51 +15353,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florentina-moatar" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9251-6420" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/152398481" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04905434v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanieh Seyedhashemi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elorri Arevalo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Legrand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Moatar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2024-0208" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406949v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Truong Nguyen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Abril" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob S Diamond" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lamouroux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martinet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-4923-2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397252v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Maire" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Aird" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Conan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Cottet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Debein" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.48.9564" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877601v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Felin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Belliard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Grenouillet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Pichon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.178204" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05101281v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Nguyen Truong" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Bertuzzo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chanudet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.70016" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343848v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Pannard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Minaudo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Leitao" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andras Abonyi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-023-05420-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182605v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vidal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thi&#233;ry" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-2827-2023" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04071495v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilee Severe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Errigo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Proteau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayedeh Sara Sayedi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Kolbe" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.163178" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04049952v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leclerc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Reynaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;alain Danis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Daufresne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16642" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198078v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Tank" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Mcclelland" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Spencer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Shiklomanov" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anya Suslova" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-023-01247-7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04212038v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Diamond" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Recoura-Massaquant" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaumot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Zarnetske" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2023.109987" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775164v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Beaufort" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-26-3477-2022" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03896963v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Bernal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Cohen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lewis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12271" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788090v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Picard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Floury" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Morel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pella" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0274167" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406975v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Poirel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.11789" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03684242v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Monteil" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-26-2583-2022" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120642v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.142667" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266520v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Guillemot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fovet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gruau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Casquin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-2491-2021" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03223974v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Belemtougri" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boithias" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charlier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wat2.1523" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03124297v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Abonyi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Leit&#227;o" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Lan&#231;on" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.144074" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406983v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Boukra" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J Cohen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.108233" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610013v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur J. Gold" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meybeck" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Renard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2019.00516" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609943v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beaufort" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loicq" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hannah" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.13608" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02413216v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Frei" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin W. Abbott" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dupas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sen Gu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2019.00200" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126021v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roubeix" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Prats" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Zhang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10201-019-00606-x" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02533350v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Le Lay" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Thomas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rouault" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pichelin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018WR023722" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01880089v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Moal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain M&#233;nesguen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Souchon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Etrillard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.09.139" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377278v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Danis" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2019.103379" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609944v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Frazar" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Gold" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Addy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Birgand" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-019-00596-z" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916323v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gesa A Weyhenmeyer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Hartmann" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dag O Hessen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Kop&#225;&#269;ek" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Hejzlar" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-46838-w" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02372030v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11112389" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02372086v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11122430" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377285v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Curie" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Jullian" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gassama" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-2251-2018" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01792783v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antsiva Ramarson" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Th&#233;ry" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.05.045" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377286v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Loicq" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J. Dugdale" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. Hannah" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.12.129" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01686773v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gauthier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Antoine" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.12.176" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01674523v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Abbott" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay P. Zarnetske" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Barbe" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12897" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377287v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per-Erik Mellander" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017WR020590" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01507692v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016WR019635" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377288v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Poisvert" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-016-9814-x" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377291v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Coynel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Etcheber" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-015-5054-9" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377887v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban de Lavenne" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. O. O Sk&#248;ien" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cudennec" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016wr018716" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04023727v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Legeay" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel-Odoux" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Bougon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2016.HS.09" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01287170v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ducharne" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Melin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.10787" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MFTW62ZX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244909v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bustillo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.2888" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XFXH2LR2-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01412763v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvia Baratelli" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2016.09.041" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FG13XHXS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194821v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Delmas" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marcel Dorioz" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2014.08.007" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3XTBRCFT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152849v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Meybeck" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Gassama" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-2549-2015" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110411v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Minaudo" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meybeck" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moatar" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gassama" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Curie" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-2549-201510.5194/bgd-11-17299-2014" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334170v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lalot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Wawrzyniak" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baratelli" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Schomburgk" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-19-4479-2015" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058876v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.9683" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-87NPMPRF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377300v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Raymond" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mailhot" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Talbot" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gagnon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain N. Rousseau" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jawr.12147" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5B068TD7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377297v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Latapie" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Camenen" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rodrigues" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Paquier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bouchard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2014.04.017" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N7XT732P-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377302v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.9464" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-19Z70WCR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209137v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.10.011" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VZKQVQN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00724506v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien N&#233;mery" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mano" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.9387" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N50QXW30-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194583v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2013.814915" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195713v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grosbois" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lestel" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.06.056" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XVSM6ZJB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00616551v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.8211" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00609836v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Faucheux" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13031/2013.36263" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00549254v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00578143v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Augeard" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13031/2013.29584" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00549248v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Br&#233;h&#233;ret" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;grel" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00509254v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tramblay" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Saint-Hilaire" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha B.M.J. Ouarda" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Hecht" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2010.05.001" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593166v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faucheux" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gruau" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00413668v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2009050" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E88F883DD8E4CFA01CB56CDB5CBC636C288BACD9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00413329v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2009029" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E51550C62A4B6FB4E8150C6F7FBECE26A928FDEC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00391018v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Raymond" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Ludwig" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:2008041" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-CR7WJ469-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110469v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2007.05.001" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JRSPSM01-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167697v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Hendrickx" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178517v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Moussay" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; St-Hilaire" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04626619v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lauvernet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mar&#231;ais" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148814v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381990v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-7683" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187405v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirel" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#234;l Grenouillet" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176046v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870543v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamouroux" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alp" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barthelemy" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Camenen" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470933v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thiery" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9529" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121076v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chandesris" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-15120" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126495v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-9667" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126514v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Piffady" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01510163v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Zarneske" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01734762v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Raynald de Dreuzy" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Courtois" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04347289v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Olav Sk&#248;ien" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01140664v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-367-12-2015" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01618880v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599411v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Billen" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnier" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377194v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178504v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180762v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dopierala" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Foret" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Jo&#235;t" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Mazagol" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646632v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148794v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-7598" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126493v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gold" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-18928" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02310865v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01534089v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01618846v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Wawrzyniak" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Allemand" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01149153v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597207v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Latapie" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rodrigues" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04431653v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin W Abbott" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03897129v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Descy" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-102612-0.00007-9" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151641v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sauvage" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-102612-0.00005-5" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605167v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Flipo" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605166v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thiery" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Habets" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01599202v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Habets" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01542903v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377306v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Claude" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470057339.vas010.pub2" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523305v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Marteau" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789485v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menesguen Alain" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1482/9782759227570/l-eutrophisation" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404091v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Dupont" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126527v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Magand" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161978v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03130487v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Menesguen" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607232v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Aissani" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Anschutz" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barthelemy" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice B&#233;line" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Bornette" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791790v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03130478v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605521v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Prost" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Danis" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florentina-moatar" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9251-6420" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/152398481" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167697v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Moatar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanieh Seyedhashemi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elorri Arevalo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Hendrickx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178517v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Moussay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; St-Hilaire" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04626619v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dupas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban de Lavenne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lauvernet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mar&#231;ais" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381990v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vidal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Diamond" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thi&#233;ry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-7683" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148814v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Maire" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Legrand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187405v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Felin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Belliard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#234;l Grenouillet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Pichon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176046v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870543v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamouroux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alp" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barthelemy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Camenen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470933v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thiery" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Monteil" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9529" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121076v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Beaufort" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chandesris" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-15120" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126495v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Cohen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Poirel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martinet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-9667" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126514v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Floury" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Renard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meybeck" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Piffady" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01510163v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin W. Abbott" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gruau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Zarneske" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Barbe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sen Gu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01734762v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Raynald de Dreuzy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Minaudo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Courtois" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04347289v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Olav Sk&#248;ien" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cudennec" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Curie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01140664v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-367-12-2015" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01618880v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lalot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rodrigues" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599411v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bustillo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ducharne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Billen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377194v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Latapie" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Camenen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Paquier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04905434v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2024-0208" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397252v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Aird" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Conan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Cottet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Debein" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.48.9564" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406949v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Truong Nguyen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Abril" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob S Diamond" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lamouroux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-4923-2025" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877601v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Grenouillet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.178204" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05101281v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Nguyen Truong" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Bertuzzo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chanudet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.70016" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343848v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Pannard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Leitao" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andras Abonyi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-023-05420-2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182605v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-2827-2023" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04071495v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilee Severe" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Errigo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Proteau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayedeh Sara Sayedi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Kolbe" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.163178" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04049952v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leclerc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Reynaud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;alain Danis" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Daufresne" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16642" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04212038v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Recoura-Massaquant" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaumot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Zarnetske" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2023.109987" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198078v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Tank" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Mcclelland" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Spencer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Shiklomanov" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anya Suslova" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-023-01247-7" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03896963v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Bernal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lewis" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12271" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775164v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-26-3477-2022" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788090v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Picard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Morel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pella" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0274167" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406975v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.11789" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03684242v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-26-2583-2022" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120642v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.142667" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266520v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Guillemot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fovet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Casquin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-2491-2021" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03124297v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Abonyi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Leit&#227;o" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Lan&#231;on" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.144074" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03223974v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Belemtougri" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boithias" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charlier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wat2.1523" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406983v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Boukra" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J Cohen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.108233" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610013v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur J. Gold" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2019.00516" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609943v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beaufort" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loicq" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hannah" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.13608" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02413216v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Frei" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2019.00200" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126021v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roubeix" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Prats" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Zhang" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10201-019-00606-x" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02533350v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Le Lay" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Thomas" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rouault" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pichelin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018WR023722" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01880089v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Moal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain M&#233;nesguen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Souchon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Etrillard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.09.139" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377278v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Danis" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2019.103379" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609944v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Frazar" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Gold" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Addy" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Birgand" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-019-00596-z" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916323v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gesa A Weyhenmeyer" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Hartmann" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dag O Hessen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Kop&#225;&#269;ek" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Hejzlar" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-46838-w" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02372030v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11112389" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02372086v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11122430" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01792783v2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antsiva Ramarson" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Th&#233;ry" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.05.045" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377285v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Jullian" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gassama" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-2251-2018" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01686773v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gauthier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Antoine" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.12.176" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377286v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Loicq" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J. Dugdale" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. Hannah" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.12.129" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01674523v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Abbott" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay P. Zarnetske" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12897" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377287v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per-Erik Mellander" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017WR020590" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01507692v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016WR019635" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377288v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Poisvert" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-016-9814-x" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377887v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. O. O Sk&#248;ien" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016wr018716" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377291v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Coynel" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Etcheber" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-015-5054-9" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04023727v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Legeay" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel-Odoux" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Bougon" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2016.HS.09" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01287170v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Melin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.10787" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MFTW62ZX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244909v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.2888" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XFXH2LR2-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01412763v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvia Baratelli" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2016.09.041" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FG13XHXS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194821v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Delmas" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marcel Dorioz" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2014.08.007" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3XTBRCFT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110411v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Minaudo" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meybeck" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moatar" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gassama" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Curie" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-2549-201510.5194/bgd-11-17299-2014" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152849v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Meybeck" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Gassama" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-2549-2015" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334170v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Wawrzyniak" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baratelli" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Schomburgk" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-19-4479-2015" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058876v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.9683" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-87NPMPRF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377300v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Raymond" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mailhot" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Talbot" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gagnon" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain N. Rousseau" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jawr.12147" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5B068TD7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377297v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bouchard" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2014.04.017" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N7XT732P-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377302v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.9464" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-19Z70WCR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209137v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.10.011" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VZKQVQN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00724506v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien N&#233;mery" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mano" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.9387" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N50QXW30-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194583v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2013.814915" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195713v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grosbois" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lestel" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.06.056" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XVSM6ZJB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00616551v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.8211" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00609836v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Faucheux" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13031/2013.36263" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00549254v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00578143v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Augeard" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13031/2013.29584" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00549248v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Br&#233;h&#233;ret" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;grel" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00509254v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tramblay" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Saint-Hilaire" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha B.M.J. Ouarda" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Hecht" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2010.05.001" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593166v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faucheux" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gruau" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00413668v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2009050" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E88F883DD8E4CFA01CB56CDB5CBC636C288BACD9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00413329v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2009029" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E51550C62A4B6FB4E8150C6F7FBECE26A928FDEC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00391018v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Raymond" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Ludwig" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:2008041" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-CR7WJ469-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110469v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2007.05.001" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JRSPSM01-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178504v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180762v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dopierala" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Foret" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Jo&#235;t" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Mazagol" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646632v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148794v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-7598" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126493v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gold" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-18928" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02310865v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01534089v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01618846v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Wawrzyniak" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Allemand" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01149153v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597207v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Latapie" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rodrigues" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04431653v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin W Abbott" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03897129v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Descy" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-102612-0.00007-9" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151641v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sauvage" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-102612-0.00005-5" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605166v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thiery" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Habets" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605167v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Flipo" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01599202v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Habets" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01542903v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377306v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Claude" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470057339.vas010.pub2" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523305v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Marteau" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789485v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menesguen Alain" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1482/9782759227570/l-eutrophisation" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404091v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Dupont" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126527v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Magand" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161978v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607232v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Aissani" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Anschutz" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barthelemy" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice B&#233;line" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Bornette" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03130487v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Menesguen" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791790v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03130478v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605521v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Prost" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Danis" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>