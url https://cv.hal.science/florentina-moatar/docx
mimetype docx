--- v1 (2026-04-09)
+++ v2 (2026-05-02)
@@ -147,11518 +147,11518 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (69)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Végétalisons nos cours d’eau : les ripisylves, un habitat aux multiples bénéfices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Aird</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylise Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Debein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 48, pp.9564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/Revue-SET.2025.48.9564⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05397252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multidecadal trends in CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; evasion and aquatic metabolism in a large temperate river</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Truong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Abril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacob S Diamond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Lamouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22 (18), pp.4923 - 4951. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-22-4923-2025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05406949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Climate-Induced Changes in River Hydrological and Thermal Conditions in a Large Basin: Implications for Diadromous Fish Migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanieh Seyedhashemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilaire Drouineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elorri Arevalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentina Moatar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/cjfas-2024-0208⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04905434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The role of river connectivity in the distribution of fish in an anthropized watershed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swann Felin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Belliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Grenouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentina Moatar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Le Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 959, pp.178204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.178204⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04877601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inorganic carbon dynamics and their relation to autotrophic community regime shift over three decades in a large, alkaline river</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacob S Diamond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Nguyen Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Abril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Bertuzzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chanudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lno.70016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05101281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meroplanktic phytoplankton play a crucial role in responding to peak discharge events in the middle lowland section of the Loire River (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Pannard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Minaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Leitao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andras Abonyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentina Moatar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hydrobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Trait-Based Approaches in Micro-Algal Ecology, 851 (4), pp.869-895. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10750-023-05420-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04343848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deep denitrification: Stream and groundwater biogeochemistry reveal contrasted but connected worlds above and below</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilee Severe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabella Errigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Proteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sayedeh Sara Sayedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamara Kolbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 880, pp.163178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.163178⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04071495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Past and future discharge and stream temperature at high spatial resolution in a large European basin (Loire basin, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanieh Seyedhashemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentina Moatar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Thiéry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (7), pp.2827-2839. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-15-2827-2023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04182605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temperature, productivity, and habitat characteristics collectively drive lake food web structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre‐alain Danis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentina Moatar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Daufresne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.16642⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04049952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hypoxia is common in temperate headwaters and driven by hydrological extremes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacob Diamond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentina Moatar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Recoura-Massaquant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chaumot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jay Zarnetske</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 147, pp.109987. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2023.109987⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recent trends in the chemistry of major northern rivers signal widespread Arctic change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Tank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Mcclelland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Spencer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Shiklomanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anya Suslova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16, pp.789-796. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41561-023-01247-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04198078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Light and hydrologic connectivity drive dissolved oxygen synchrony in stream networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacob Diamond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pinay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Bernal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lewis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 68 (2), pp.322-335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lno.12271⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03896963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spatial extrapolation of stream thermal peaks using heterogeneous time series at a national scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Beaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacob Diamond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sauquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentina Moatar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 26 (13), pp.3477-3495. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-26-3477-2022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03775164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metabolic regime shifts and ecosystem state changes are decoupled in a large river</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacob Diamond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentina Moatar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Poirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 67 (S1), pp.S54-S70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lno.11789⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03406975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Direct habitat descriptors improve the understanding of the organization of fish and macroinvertebrate communities across a large catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Floury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanieh Seyedhashemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (9), pp.e0274167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0274167⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03788090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regional, multi-decadal analysis on the Loire River basin reveals that stream temperature increases faster than air temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanieh Seyedhashemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacob Diamond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Thiéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 26 (9), pp.2583-2603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-26-2583-2022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03684242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thermal signatures identify the influence of dams and ponds on stream temperature at the regional scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanieh Seyedhashemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentina Moatar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacob Diamond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Beaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 766, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.142667⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03120642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spatio-temporal controls of C-N-P dynamics across headwater catchments of a temperate agricultural region from public data analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Fovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gruau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Casquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25 (5), pp.2491-2511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-25-2491-2021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03266520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long-term impacts of nutrient control, climate change, and invasive clams on phytoplankton and cyanobacteria biomass in a large temperate river</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Minaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">András Abonyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Leitão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Marie Lançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Floury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 756, pp.144074. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.144074⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03124297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intermittent rivers and ephemeral streams: Perspectives for critical zone science and research on socio‐ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Fovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Belemtougri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Boithias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (4), pp.e1523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/wat2.1523⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03223974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stream network variation in dissolved oxygen: Metabolism proxies and biogeochemical controls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacob S Diamond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Bernal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Boukra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew J Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lewis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 131, pp.108233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2021.108233⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03406983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Predicting nutrient incontinence in the Anthropocene at watershed scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Frei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin W. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dupas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sen Gu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gruau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (200), pp.21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fenvs.2019.00200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02413216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stream solutes and particulates export regimes: A new framework to optimize their monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentina Moatar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Floury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur J. Gold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Meybeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7, pp.19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2019.00516⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of landscape and hydrological factors on Stream‐Air temperature relationships at regional scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Beaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentina Moatar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sauquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Loicq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hannah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hydrological Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (3), pp.583-597. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hyp.13608⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adapting the dynamic LakeMab model to simulate seasonal variations of phosphorus concentration in reservoirs: a case study of Lake Bultière (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Roubeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Minaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Prats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qian Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Limnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (2), pp.233-244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10201-019-00606-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03126021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental and Model‐Based Investigation of the Effect of the Free‐Surface Flow Regime on the Detection Threshold of Warm Water Inflows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Le Lay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahra Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Rouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pichelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56 (2), pp.e2018WR023722. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018WR023722⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02533350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seasonal and event-based concentration-discharge relationships to identify catchment controls on nutrient export regimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Minaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dupas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Roubeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Danis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advances in Water Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 131, pp.103379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2019.103379⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eutrophication A new wine in an old bottle?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Le Moal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ménesguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Souchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Etrillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 651 (1), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.09.139⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01880089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrasting behavior of nitrate and phosphate flux from high flow events on small agricultural and urban watersheds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Frazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.J. Gold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Addy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentina Moatar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Birgand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biogeochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 145 (1-2), pp.141-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10533-019-00596-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Widespread diminishing anthropogenic effects on calcium in freshwaters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gesa A Weyhenmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dag O Hessen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiří Kopáček</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josef Hejzlar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-46838-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02916323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization of Diffuse Groundwater Inflows into Streamwater (Part I: Spatial and Temporal Mapping Framework Based on Fiber Optic Distributed Temperature Sensing)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Le Lay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahra Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Rouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pichelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentina Moatar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (11), pp.2389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w11112389⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02372030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization of Diffuse Groundwater Inflows into Stream Water (Part II: Quantifying Groundwater Inflows by Coupling FO-DTS and Vertical Flow Velocities)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Le Lay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahra Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Rouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pichelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentina Moatar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (12), pp.22/2430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w11122430⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02372086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trends and seasonality of river nutrients in agricultural catchments: 18 years of weekly citizen science in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin W. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentina Moatar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Fovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 624, pp.845-858. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.12.176⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01686773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Improving representation of riparian vegetation shading in a regional stream temperature model using LiDAR data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Loicq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentina Moatar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Jullian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen J. Dugdale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David M. Hannah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 624, pp.480--490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.12.129⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nutrient inputs and hydrology together determine biogeochemical status of the Loire River (France): Current situation and possible future scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antsiva Ramarson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Billen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Théry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Thiéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 637-638, pp.609-624. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.05.045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01792783v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">QUAL-NET, a high temporal-resolution eutrophication model for large hydrographic networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Minaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Curie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Jullian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gassama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentina Moatar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (7), pp.2251--2269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-15-2251-2018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unexpected spatial stability of water chemistry in headwater stream networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gruau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jay P. Zarnetske</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentina Moatar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lou Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 21 (2), pp.296-308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ele.12897⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01674523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elemental properties, hydrology, and biology interact to shape concentration-discharge curves for carbon, nutrients, sediment, and major ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentina Moatar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin W. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Minaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Curie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pinay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 53 (2), pp.1270-1287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016WR019635⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01507692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annual agricultural N surplus in France over a 70-year period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Poisvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Curie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentina Moatar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nutrient Cycling in Agroecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 107 (1), pp.63--78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10705-016-9814-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonlinear empirical modeling to estimate phosphorus exports using continuous records of turbidity and discharge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Minaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dupas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Fovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Per-Erik Mellander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 53 (9), pp.7590--7606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2017WR020590⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transferring measured discharge time series: Large-scale comparison of Top-kriging to geomorphology-based inverse modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban de Lavenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. O. O Skøien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cudennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Curie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentina Moatar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52 (7), pp.5555-5576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016wr018716⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01377887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Using recent high-frequency surveys to reconstitute 35 years of organic carbon variations in a eutrophic lowland river</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Minaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentina Moatar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Coynel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Etcheber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gassama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 188 (1), pp.41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10661-015-5054-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les modèles Nutting : une boîte à outils pour estimer des flux et des rétentions d'azote et de phosphore dans les masses d'eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Legeay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dupas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Gascuel-Odoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentina Moatar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Bougon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, HS 31, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2016.HS.09⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04023727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T-NET, a dynamic model for simulating daily stream temperature at the regional scale based on a network topology.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Beaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Curie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentina Moatar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Ducharne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Melin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hydrological Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hyp.10787⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01287170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">River temperature modelling by Strahler order at the regional scale in the Loire River basin, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Beaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentina Moatar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Curie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Ducharne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bustillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">River Research and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2015-03-15, 32 (4), pp.597-609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rra.2888⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01244909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estimation of stream-aquifer exchanges at regional scale using a distributed model: Sensitivity to in-stream water level fluctuations, riverbed elevation and roughness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fulvia Baratelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Flipo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentina Moatar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 542, pp.686-703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2016.09.041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01412763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eutrophication mitigation in rivers: 30 years of trends in spatial and seasonal patterns of biogeochemistry of the Loire River (1980-2012)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Minaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Meybeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Moatar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Gassama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Curie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12, pp.2549-2563. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-12-2549-201510.5194/bgd-11-17299-2014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04110411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eutrophication mitigation in rivers: 30 years of trends in spatial and seasonal patterns of biogeochemistry of the Loire River (1980–2012)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Minaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Meybeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentina Moatar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Gassama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Curie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12, pp.2549-2563. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-12-2549-2015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01152849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessing the impact of agricultural pressures on N and P loads and eutrophication risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dupas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marcel Dorioz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentina Moatar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48, pp.396-407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2014.08.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantification of the contribution of the Beauce groundwater aquifer to the discharge of the Loire River using satellite infrared imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Curie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Wawrzyniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Baratelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Schomburgk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 19 (11), pp.4479-4492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-19-4479-2015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01334170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Load Estimation Method Using Distributions with Covariates: A Comparison with Commonly Used Estimation Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mailhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain N. Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the American Water Resources Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50 (3), pp.791-804. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jawr.12147⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A multimodel comparison for assessing water temperatures under changing climate conditions via the equilibrium temperature concept: case study of the Middle Loire River, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bustillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentina Moatar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Ducharne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Thiéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Poirel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hydrological Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 28 (3), pp.1507-1524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hyp.9683⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01058876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessing channel response of a long river influenced by human disturbance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Latapie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Camenen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Paquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CATENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 121, pp.1--12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.catena.2014.04.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">River flux uncertainties predicted by hydrological variability and riverine material behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentina Moatar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Meybeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Birgand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Curie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hydrological Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 27 (25), pp.3535--3546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hyp.9464⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessing N emissions in surface water at the national level: Comparison of country-wide vs. regionalized models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dupas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Curie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Gascuel-Odoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentina Moatar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 443, pp.152 - 162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2012.10.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carbon and suspended sediment transport in an impounded alpine river (Isère, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Némery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Coynel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Etcheber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentina Moatar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hydrological Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 27, pp.2498-2508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hyp.9387⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00724506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Choosing methods for estimating dissolved and particulate riverine fluxes from monthly sampling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentina Moatar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Meybeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bustillo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 58 (6), pp.1326-1339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02626667.2013.814915⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severe and contrasted polymetallic contamination patterns (1900-2009) in the Loire River sediments (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Grosbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Meybeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lestel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentina Moatar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 435, pp.290-305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2012.06.056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daily variability of river concentrations and fluxes: indicators based on the segmentation of the rating curve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Meybeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentina Moatar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hydrological Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26 (8), pp.1188-1207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hyp.8211⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00616551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uncertainties in assessing annual nitrate loads and concentration indicators: Part 2. Deriving sampling frequency charts in Brittany, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Birgand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Faucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gruau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentina Moatar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Meybeck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transactions of the ASABE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 54 (1), pp.93-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13031/2013.36263⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00609836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uncertainties in assessing annual nitrate loads and concentration indicators. Part 1: Impact of sampling frequency and load estimation alogorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Birgand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Faucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gruau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Augeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentina Moatar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transactions of the ASABE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 53 (2), pp.437-446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13031/2013.29584⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00578143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Loire, usine à carbonates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Grosbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Gabriel Bréhéret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentina Moatar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Négrel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12, pp.54-59</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00549248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Loire à l'épreuve du changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentina Moatar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Ducharne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Thiéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bustillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sauquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12, pp.78-87</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00549254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estimation of local extreme suspended sediment concentrations in California Rivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Tramblay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Saint-Hilaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taha B.M.J. Ouarda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentina Moatar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barry Hecht</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 408 (19), pp.4221-4229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2010.05.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00509254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une approche quantitative du rôle de la fréquence d'échantillonnage sur les incertitudes associées aux calculs des flux et des concentrations moyennes en nitrate en Bretagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Birgand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Faucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gruau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Augeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentina Moatar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 59-60, pp.23-37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Variabilité journalière de la qualité des rivières et son incidence sur la surveillance a long terme : exemple de la Loire moyenne. Daily variability and its implication on long term river water quality surveys : the Middle Loire example</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentina Moatar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Meybeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Poirel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4, pp.91-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2009050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00413668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Incertitudes sur les métriques de qualité des cours d'eau (médianes et quantiles de concentrations, flux, cas des nutriments) évaluées a partir de suivis discrets Uncertainties on river water quality metrics assessement (nutrients, concentration quantiles and fluxes) based on discrete surveys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentina Moatar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Birgand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Meybeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Faucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 3, pp.68-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2009029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00413329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SPM fluxes estimates from discrete monitoring : comparison of calculation methods and uncertainties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentina Moatar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Meybeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Coynel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Ludwig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 4, pp.64 à 71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb:2008041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00391018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riverine fluxes of pollutants: Towards predictions of uncertainties by flux duration indicators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentina Moatar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Meybeck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 339, pp.367-382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2007.05.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04110469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint trends in thermal and hydrological evolutions of rivers: implications for sustainable management of ecosystems and water resources in watersheds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Extrapolation spatio-temporelle des températures des cours d’eau en temps présent et futur à l’échelle nationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Moussay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André St-Hilaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentina Moatar</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05167697v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05178517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extrapolation spatio-temporelle des températures des cours d’eau en temps présent et futur à l’échelle nationale</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Joint trends in thermal and hydrological evolutions of rivers: implications for sustainable management of ecosystems and water resources in watersheds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentina Moatar</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanieh Seyedhashemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilaire Drouineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elorri Arevalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Hendrickx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05178517v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05167697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sources, transferts, transformations dans les bassins versants : Processus, données et modélisations multi-échelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban de Lavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lauvernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marçais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentina Moatar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de département Qualité de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AQUA, INRAE, May 2024, Antony, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04626619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of discharge and stream temperature from past to future in a large European River basin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominique Thiéry</w:t>
+                <w:t xml:space="preserve">SEINARIOS: Modelling river fish distribution under connectivity constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swann Felin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Belliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaêl Grenouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SEFS 13 - Symposium for European Freshwater Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Federation for Freshwater Sciences; Freshwater Biological Association, Jun 2023, Newcastle upon Tyne (ENGLAND), United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04381990v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04187405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Past and future joint trends in river temperature and flow: implications for diadromous fish</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Evolution of discharge and stream temperature from past to future in a large European River basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentina Moatar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanieh Seyedhashemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Florentina Moatar</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacob Diamond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Thiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium for European Freshwater Sciences 13</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union, Apr 2023, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-7683⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04148814v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04381990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SEINARIOS: Modelling river fish distribution under connectivity constraints</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Céline Le Pichon</w:t>
+                <w:t xml:space="preserve">Past and future joint trends in river temperature and flow: implications for diadromous fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanieh Seyedhashemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elorri Arevalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentina Moatar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEFS 13 - Symposium for European Freshwater Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Federation for Freshwater Sciences; Freshwater Biological Association, Jun 2023, Newcastle upon Tyne (ENGLAND), United Kingdom</w:t>
+              <w:t xml:space="preserve">Symposium for European Freshwater Sciences 13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Newcaste upon Tyne, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04187405v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04148814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riparian vegetation mitigates river warming: exploring its large scale effects on past and future thermal regimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanieh Seyedhashemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentina Moatar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Maire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Symposium for European Freshwater Sciences (SEFS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Newcastle, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04176046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Généraliser les connaissances locales pour informer les approches globales : leçons de recherches de la Zone Atelier du Bassin du Rhône.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Alp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Conference I.S. Rivers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GRAIE; ZABR, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04870543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trend of stream temperature and its drivers over the past 55 years in a large European River basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanieh Seyedhashemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentina Moatar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGu General Assembly 2021 vEGU21: Gather Online</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-9529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03470933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying the influence of dams and ponds on the thermal regime at regional scale: The case of Loire catchment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanieh Seyedhashemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentina Moatar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Beaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Chandesris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-15120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03121076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thirty years of hourly dissolved oxygen in a large shallow river illustrates discrepancy between a primary producer tipping point and river metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Diamond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentina Moatar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Poirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Vienne (Online), Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-9667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03126495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel framework to characterize solute and sediment export regime andoptimize their monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentina Moatar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Meybeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Piffady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03126514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The spatial structure and temporal synchrony of water quality in stream networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin W. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jay Zarneske</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lou Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sen Gu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosciences Union, Apr 2017, Vienne, Austria. pp.EGU2017-14163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01510163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concentration-discharge relationships to understand the interplay between hydrological and biogeochemical processes: insights from data analysis and numerical experiments in headwater catchments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marçais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentina Moatar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Minaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union Fall Meeting 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Nouvelle Orléans, United States. pp.H44A-05</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01734762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transposing discharge measured time series: large comparison of top-kriging with geomorphology-based inverse modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban de Lavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jon Olav Skøien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cudennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Curie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentina Moatar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Water Resources Management Conference of ICWRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Bochum, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04347289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daily variability of suspended particulate concentrations and yields and their effect on river particulates chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Meybeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentina Moatar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sediment Dynamics from the Summit to the Sea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Association of Hydrological Science, Dec 2014, Nouvelle Orléans, United States. pp.12-28, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/piahs-367-12-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01140664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of spatial variability of river temperature using airborne thermal infrared imagery (TIR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentina Moatar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Curie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference HydroEco</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01618880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du changement climatique sur l’hydrosystème Loire : HYDROlogie, régime thermique, QUALité - ICC-HYDROQUAL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentina Moatar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bustillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Ducharne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Billen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Carrefour des gestions locales de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Rennes, France. pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological evolution of the Middle Loire River (France): Definition of geomorphic homogeneous river reaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Latapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Paquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentina Moatar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th IAHR symposium on river, coastal and estuarine morphodynamics (RCEM 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Santa Fe, Argentina. pp.43-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02377194v1</w:t>
-              </w:r>
-[...9133 lines deleted...]
-                <w:t xml:space="preserve">hal-04110469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11676,77 +11676,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of river thermal regime metrics under climate change on a national scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Moussay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André St-Hilaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentina Moatar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Lyon, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11823,51 +11823,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Joët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Mazagol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentina Moatar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Lyon, France. 2025</w:t>
@@ -11896,90 +11896,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la distribution des abondances des communautés aquatiques du bassin versant de la Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentina Moatar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DÉCRYPthèse Édition 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Lyon (Université Lyon 3), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12004,90 +12004,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint temporal trends in river discharge and temperature over the past 57 years in a large European basin: implications for diadromous fish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanieh Seyedhashemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilaire Drouineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentina Moatar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Geosciences Union (EGU)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12121,103 +12121,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catchment exports and monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentina Moatar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Gold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Meybeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Vienne, Austria. </w:t>
@@ -12255,103 +12255,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eco-hydrological controls on the seasonal variations of NO3 and DOC concentrations in headwater catchments at the regional scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentina Moatar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Vienne, Austria. , 21, pp.EGU2019-9039, 2019, Geophysical Research Abstracts</w:t>
@@ -12380,103 +12380,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of injected warm plumes along a free surface flow channel using fiber-optic distributed temperature sensing and numerical simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahra Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Rouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pichelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. Geophysical Research Abstracts, 19, pp.EGU2017-14509, 2017</w:t>
@@ -12518,77 +12518,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télédétection infrarouge thermique des cours d’eau retour d’expérience de 5 années de recherche dans les bassins du Rhône et de la Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Wawrzyniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentina Moatar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Allemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12626,90 +12626,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial and temporal variations of loads and sources of total and dissolved Phosphorus in a set of rivers (Western France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Legeay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentina Moatar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geoscience Union General Assembly 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Vienne, Austria. Geophysical Research Abstracts, 17, pp.EGU2015-12325, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12747,90 +12747,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simplified 1D modelling to simulate the Middle Loire river bed evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Latapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Paquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentina Moatar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">I.S. Rivers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Lyon, France. pp.1, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12887,90 +12887,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Four Interfaces' Components of Riparian Zones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Diamond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanieh Seyedhashemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin W Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13016,103 +13016,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Loire River basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentina Moatar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Descy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rivers of Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.245-271, 2022, </w:t>
@@ -13163,64 +13163,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continental Atlantic Rivers: The Meuse, Loire and Adour-Garonne Basins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Descy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentina Moatar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sauvage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13271,474 +13271,474 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectoires hydroclimatiques du bassin et impacts possibles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Thiéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Thiery</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Florence Habets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentina Moatar</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Loire fluviale et estuarienne : Un milieu en évolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Quae, pp.229-242, 2016</w:t>
+              <w:t xml:space="preserve">La Loire fluviale et estuarienne : Un milieu en évolution. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Quae, Partie VI, Chapitre 17, pp.229-242, 2016, 978-2-7592-2401-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02605166v1</w:t>
+                <w:t xml:space="preserve">hal-01599202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régimes hydrologiques, thermiques et leurs évolutions à long terme</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Trajectoires hydroclimatiques du bassin et impacts possibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Habets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentina Moatar</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Loire fluviale et estuarienne : Un milieu en évolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Quae, pp.51-62, 2016</w:t>
+              <w:t xml:space="preserve">, Quae, pp.229-242, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02605167v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectoires hydroclimatiques du bassin et impacts possibles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Régimes hydrologiques, thermiques et leurs évolutions à long terme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentina Moatar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Baratelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Flipo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sauquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Loire fluviale et estuarienne : Un milieu en évolution. </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Quae, Partie VI, Chapitre 17, pp.229-242, 2016, 978-2-7592-2401-2</w:t>
+              <w:t xml:space="preserve">La Loire fluviale et estuarienne : Un milieu en évolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Quae, pp.51-62, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01599202v1</w:t>
+                <w:t xml:space="preserve">hal-02605167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régimes hydrologiques, thermiques et leurs évolutions à long terme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentina Moatar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fulvia Baratelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Loire fluviale et estuarienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, QUAE, 2016, 978-2-7592-2401-2</w:t>
@@ -13767,64 +13767,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sediment Transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentina Moatar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Claude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13929,51 +13929,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentina Moatar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13991,103 +13991,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'eutrophisation: manifestations, causes, conséquences et prédictibilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Menesguen Alain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Le Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
@@ -14118,51 +14118,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Loire fluviale et estuarienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentina Moatar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14225,77 +14225,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermie en rivière : Analyse géostatistique et description de régime : Application à l’échelle de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Beaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentina Moatar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Magand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14330,103 +14330,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilités spatiales et temporelles des concentrations et flux en carbone, azote et phosphore : analyse des observations sur les têtes de bassin versant de Bretagne Projet ADAM -« Qualité de l'eau : analyse des données et proposition de surveillance en Bretagne »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] INRAE; Université de Tours (UT), Tours, FRA. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -14574,103 +14574,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eutrophisation. Manifestations, causes, conséquences et prédictibilité. Résumé de l'Expertise scientifique collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Menesguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Le Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Institut National de la Recherche Agronomique (INRA); Institut Français de Recherche pour l'Exploitation de la Mer (IFREMER); Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA); Centre National de la Recherche Scientifique (CNRS). 2017, 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -14696,103 +14696,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eutrophisation. Manifestations, causes, conséquences et prédictibilité. Rapport de l'Expertise scientifique collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Menesguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Le Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Institut National de la Recherche Agronomique (INRA); Institut Français de Recherche pour l'Exploitation de la Mer (IFREMER); Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA); Centre National de la Recherche Scientifique (CNRS). 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -14818,103 +14818,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eutrophisation. Manifestations, causes, conséquences et prédictibilité. Synthèse de l'Expertise scientifique collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Menesguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Le Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Institut National de la Recherche Agronomique (INRA); Institut Français de Recherche pour l'Exploitation de la Mer (IFREMER); Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA); Centre National de la Recherche Scientifique (CNRS). 2017, 148 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -14953,51 +14953,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation physico-chimique (observations et modélisations) des apports externes (bassins-versants) dans les plans d'eau nationaux pour l'évaluation de l'état écologique et la priorisation des programmes de mesures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentina Moatar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A. Danis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15122,51 +15122,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D2DE8144"/>
+    <w:nsid w:val="078D1DC9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15353,51 +15353,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florentina-moatar" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9251-6420" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/152398481" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167697v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Moatar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanieh Seyedhashemi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elorri Arevalo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Hendrickx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178517v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Moussay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; St-Hilaire" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04626619v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dupas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban de Lavenne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lauvernet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mar&#231;ais" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381990v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vidal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Diamond" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thi&#233;ry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-7683" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148814v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Maire" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Legrand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187405v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Felin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Belliard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#234;l Grenouillet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Pichon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176046v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870543v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamouroux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alp" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barthelemy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Camenen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470933v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thiery" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Monteil" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9529" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121076v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Beaufort" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chandesris" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-15120" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126495v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Cohen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Poirel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martinet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-9667" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126514v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Floury" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Renard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meybeck" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Piffady" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01510163v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin W. Abbott" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gruau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Zarneske" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Barbe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sen Gu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01734762v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Raynald de Dreuzy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Minaudo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Courtois" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04347289v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Olav Sk&#248;ien" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cudennec" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Curie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01140664v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-367-12-2015" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01618880v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lalot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rodrigues" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599411v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bustillo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ducharne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Billen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377194v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Latapie" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Camenen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Paquier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04905434v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2024-0208" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397252v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Aird" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Conan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Cottet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Debein" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.48.9564" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406949v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Truong Nguyen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Abril" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob S Diamond" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lamouroux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-4923-2025" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877601v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Grenouillet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.178204" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05101281v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Nguyen Truong" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Bertuzzo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chanudet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.70016" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343848v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Pannard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Leitao" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andras Abonyi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-023-05420-2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182605v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-2827-2023" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04071495v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilee Severe" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Errigo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Proteau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayedeh Sara Sayedi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Kolbe" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.163178" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04049952v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leclerc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Reynaud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;alain Danis" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Daufresne" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16642" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04212038v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Recoura-Massaquant" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaumot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Zarnetske" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2023.109987" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198078v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Tank" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Mcclelland" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Spencer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Shiklomanov" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anya Suslova" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-023-01247-7" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03896963v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Bernal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lewis" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12271" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775164v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-26-3477-2022" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788090v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Picard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Morel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pella" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0274167" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406975v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.11789" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03684242v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-26-2583-2022" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120642v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.142667" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266520v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Guillemot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fovet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Casquin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-2491-2021" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03124297v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Abonyi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Leit&#227;o" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Lan&#231;on" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.144074" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03223974v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Belemtougri" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boithias" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charlier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wat2.1523" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406983v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Boukra" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J Cohen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.108233" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610013v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur J. Gold" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2019.00516" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609943v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beaufort" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loicq" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hannah" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.13608" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02413216v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Frei" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2019.00200" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126021v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roubeix" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Prats" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Zhang" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10201-019-00606-x" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02533350v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Le Lay" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Thomas" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rouault" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pichelin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018WR023722" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01880089v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Moal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain M&#233;nesguen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Souchon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Etrillard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.09.139" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377278v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Danis" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2019.103379" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609944v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Frazar" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Gold" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Addy" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Birgand" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-019-00596-z" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916323v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gesa A Weyhenmeyer" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Hartmann" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dag O Hessen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Kop&#225;&#269;ek" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Hejzlar" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-46838-w" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02372030v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11112389" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02372086v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11122430" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01792783v2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antsiva Ramarson" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Th&#233;ry" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.05.045" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377285v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Jullian" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gassama" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-2251-2018" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01686773v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gauthier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Antoine" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.12.176" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377286v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Loicq" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J. Dugdale" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. Hannah" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.12.129" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01674523v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Abbott" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay P. Zarnetske" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12897" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377287v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per-Erik Mellander" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017WR020590" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01507692v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016WR019635" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377288v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Poisvert" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-016-9814-x" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377887v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. O. O Sk&#248;ien" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016wr018716" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377291v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Coynel" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Etcheber" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-015-5054-9" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04023727v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Legeay" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel-Odoux" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Bougon" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2016.HS.09" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01287170v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Melin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.10787" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MFTW62ZX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244909v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.2888" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XFXH2LR2-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01412763v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvia Baratelli" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2016.09.041" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FG13XHXS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194821v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Delmas" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marcel Dorioz" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2014.08.007" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3XTBRCFT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110411v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Minaudo" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meybeck" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moatar" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gassama" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Curie" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-2549-201510.5194/bgd-11-17299-2014" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152849v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Meybeck" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Gassama" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-2549-2015" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334170v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Wawrzyniak" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baratelli" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Schomburgk" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-19-4479-2015" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058876v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.9683" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-87NPMPRF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377300v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Raymond" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mailhot" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Talbot" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gagnon" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain N. Rousseau" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jawr.12147" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5B068TD7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377297v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bouchard" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2014.04.017" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N7XT732P-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377302v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.9464" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-19Z70WCR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209137v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.10.011" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VZKQVQN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00724506v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien N&#233;mery" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mano" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.9387" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N50QXW30-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194583v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2013.814915" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195713v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grosbois" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lestel" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.06.056" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XVSM6ZJB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00616551v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.8211" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00609836v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Faucheux" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13031/2013.36263" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00549254v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00578143v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Augeard" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13031/2013.29584" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00549248v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Br&#233;h&#233;ret" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;grel" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00509254v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tramblay" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Saint-Hilaire" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha B.M.J. Ouarda" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Hecht" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2010.05.001" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593166v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faucheux" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gruau" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00413668v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2009050" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E88F883DD8E4CFA01CB56CDB5CBC636C288BACD9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00413329v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2009029" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E51550C62A4B6FB4E8150C6F7FBECE26A928FDEC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00391018v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Raymond" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Ludwig" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:2008041" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-CR7WJ469-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110469v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2007.05.001" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JRSPSM01-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178504v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180762v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dopierala" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Foret" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Jo&#235;t" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Mazagol" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646632v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148794v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-7598" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126493v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gold" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-18928" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02310865v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01534089v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01618846v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Wawrzyniak" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Allemand" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01149153v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597207v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Latapie" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rodrigues" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04431653v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin W Abbott" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03897129v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Descy" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-102612-0.00007-9" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151641v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sauvage" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-102612-0.00005-5" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605166v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thiery" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Habets" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605167v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Flipo" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01599202v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Habets" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01542903v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377306v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Claude" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470057339.vas010.pub2" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523305v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Marteau" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789485v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menesguen Alain" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1482/9782759227570/l-eutrophisation" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404091v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Dupont" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126527v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Magand" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161978v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607232v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Aissani" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Anschutz" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barthelemy" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice B&#233;line" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Bornette" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03130487v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Menesguen" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791790v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03130478v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605521v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Prost" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Danis" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florentina-moatar" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9251-6420" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/152398481" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397252v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Maire" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Aird" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Conan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Cottet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Debein" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.48.9564" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406949v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Truong Nguyen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Abril" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob S Diamond" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lamouroux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martinet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-4923-2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04905434v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanieh Seyedhashemi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elorri Arevalo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Legrand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Moatar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2024-0208" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877601v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Felin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Belliard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Grenouillet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Pichon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.178204" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05101281v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Nguyen Truong" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Bertuzzo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chanudet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.70016" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343848v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Pannard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Minaudo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Leitao" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andras Abonyi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-023-05420-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04071495v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilee Severe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Errigo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Proteau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayedeh Sara Sayedi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Kolbe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.163178" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182605v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vidal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thi&#233;ry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-2827-2023" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04049952v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leclerc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Reynaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;alain Danis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Daufresne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16642" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04212038v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Diamond" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Recoura-Massaquant" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaumot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Zarnetske" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2023.109987" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198078v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Tank" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Mcclelland" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Spencer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Shiklomanov" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anya Suslova" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-023-01247-7" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03896963v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Bernal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Cohen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lewis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12271" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775164v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Beaufort" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-26-3477-2022" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406975v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Poirel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.11789" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788090v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Picard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Floury" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Morel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pella" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0274167" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03684242v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Monteil" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-26-2583-2022" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120642v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.142667" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266520v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Guillemot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fovet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gruau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Casquin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-2491-2021" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03124297v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Abonyi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Leit&#227;o" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Lan&#231;on" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.144074" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03223974v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Belemtougri" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boithias" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charlier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wat2.1523" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406983v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Boukra" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J Cohen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.108233" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02413216v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Frei" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin W. Abbott" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dupas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sen Gu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2019.00200" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610013v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur J. Gold" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meybeck" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Renard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2019.00516" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609943v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beaufort" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loicq" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hannah" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.13608" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126021v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roubeix" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Prats" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Zhang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10201-019-00606-x" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02533350v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Le Lay" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Thomas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rouault" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pichelin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018WR023722" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377278v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Danis" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2019.103379" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01880089v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Moal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain M&#233;nesguen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Souchon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Etrillard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.09.139" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609944v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Frazar" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Gold" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Addy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Birgand" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-019-00596-z" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916323v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gesa A Weyhenmeyer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Hartmann" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dag O Hessen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Kop&#225;&#269;ek" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Hejzlar" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-46838-w" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02372030v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11112389" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02372086v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11122430" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01686773v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gauthier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Antoine" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.12.176" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377286v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Loicq" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Jullian" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J. Dugdale" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. Hannah" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.12.129" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01792783v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antsiva Ramarson" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Th&#233;ry" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.05.045" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377285v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Curie" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gassama" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-2251-2018" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01674523v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Abbott" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay P. Zarnetske" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Barbe" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12897" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01507692v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016WR019635" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377288v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Poisvert" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-016-9814-x" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377287v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per-Erik Mellander" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017WR020590" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377887v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban de Lavenne" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. O. O Sk&#248;ien" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cudennec" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016wr018716" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377291v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Coynel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Etcheber" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-015-5054-9" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04023727v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Legeay" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel-Odoux" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Bougon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2016.HS.09" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01287170v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ducharne" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Melin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.10787" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MFTW62ZX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244909v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bustillo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.2888" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XFXH2LR2-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01412763v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvia Baratelli" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2016.09.041" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FG13XHXS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110411v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Minaudo" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meybeck" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moatar" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gassama" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Curie" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-2549-201510.5194/bgd-11-17299-2014" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152849v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Meybeck" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Gassama" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-2549-2015" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194821v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Delmas" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marcel Dorioz" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2014.08.007" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3XTBRCFT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334170v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lalot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Wawrzyniak" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baratelli" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Schomburgk" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-19-4479-2015" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377300v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Raymond" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mailhot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Talbot" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gagnon" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain N. Rousseau" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jawr.12147" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5B068TD7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058876v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.9683" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-87NPMPRF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377297v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Latapie" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Camenen" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rodrigues" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Paquier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bouchard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2014.04.017" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N7XT732P-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377302v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.9464" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-19Z70WCR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209137v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.10.011" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VZKQVQN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00724506v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien N&#233;mery" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mano" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.9387" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N50QXW30-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194583v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2013.814915" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195713v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grosbois" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lestel" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.06.056" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XVSM6ZJB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00616551v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.8211" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00609836v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Faucheux" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13031/2013.36263" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00578143v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Augeard" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13031/2013.29584" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00549248v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Br&#233;h&#233;ret" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;grel" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00549254v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00509254v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tramblay" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Saint-Hilaire" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha B.M.J. Ouarda" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Hecht" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2010.05.001" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593166v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faucheux" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gruau" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00413668v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2009050" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E88F883DD8E4CFA01CB56CDB5CBC636C288BACD9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00413329v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2009029" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E51550C62A4B6FB4E8150C6F7FBECE26A928FDEC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00391018v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Raymond" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Ludwig" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:2008041" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-CR7WJ469-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110469v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2007.05.001" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JRSPSM01-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178517v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Moussay" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; St-Hilaire" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167697v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Hendrickx" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04626619v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lauvernet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mar&#231;ais" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187405v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirel" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#234;l Grenouillet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381990v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-7683" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148814v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176046v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870543v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamouroux" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alp" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barthelemy" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Camenen" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470933v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thiery" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9529" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121076v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chandesris" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-15120" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126495v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-9667" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126514v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Piffady" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01510163v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Zarneske" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01734762v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Raynald de Dreuzy" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Courtois" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04347289v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Olav Sk&#248;ien" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01140664v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-367-12-2015" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01618880v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599411v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Billen" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnier" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377194v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178504v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180762v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dopierala" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Foret" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Jo&#235;t" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Mazagol" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646632v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148794v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-7598" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126493v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gold" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-18928" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02310865v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01534089v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01618846v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Wawrzyniak" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Allemand" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01149153v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597207v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Latapie" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rodrigues" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04431653v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin W Abbott" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03897129v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Descy" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-102612-0.00007-9" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151641v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sauvage" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-102612-0.00005-5" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01599202v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Habets" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605166v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thiery" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Habets" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605167v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Flipo" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01542903v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377306v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Claude" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470057339.vas010.pub2" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523305v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Marteau" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789485v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menesguen Alain" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1482/9782759227570/l-eutrophisation" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404091v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Dupont" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126527v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Magand" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161978v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607232v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Aissani" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Anschutz" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barthelemy" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice B&#233;line" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Bornette" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03130487v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Menesguen" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791790v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03130478v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605521v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Prost" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Danis" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>