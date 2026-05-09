--- v0 (2026-03-20)
+++ v1 (2026-05-09)
@@ -191,386 +191,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01857267v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FO2(&amp;lt;,+1,~) on data trees, data tree automata and branching vector addition systems.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Model-Based Testing for Building Reliable Realtime Interactive Music Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jacquemard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Dimino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Logical Methods in Computer Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Science of Computer Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Special Issue on Software Verification and Testing (SAC-SVT'15), 132 (2), pp.143-172</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00769249v3</w:t>
+                <w:t xml:space="preserve">hal-01314969v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-Based Testing for Building Reliable Realtime Interactive Music Systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">One-variable context-free hedge automata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jacquemard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Rusinowitch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of Computer Programming</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Computer and System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcss.2016.10.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01314969v2</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01426626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-variable context-free hedge automata</w:t>
+                <w:t xml:space="preserve">An Automatic Test Framework for Interactive Music Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jacquemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michael Rusinowitch</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computer and System Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of New Music Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 45 (2), pp.18</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01426626v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01274035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Automatic Test Framework for Interactive Music Systems</w:t>
+                <w:t xml:space="preserve">FO2(&amp;lt;,+1,~) on data trees, data tree automata and branching vector addition systems.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jacquemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clément Poncelet</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Segoufin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Dimino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of New Music Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Logical Methods in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (2), pp.32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2168/LMCS-12(2:3)2016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01274035v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00769249v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Operational semantics of a domain specific language for real time musician-computer interaction</w:t>
               </w:r>
@@ -788,213 +788,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00852382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antescofo à l'avant-garde de l'informatique musicale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arshia Cont</w:t>
+                <w:t xml:space="preserve">Sufficient Completeness Verification for Conditional and Constrained Term Rewriting Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Bouhoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jacquemard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Olivier Gaumin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interstices</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Logic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 10 (1), pp.127-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jal.2011.09.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00753014v1</w:t>
+                <w:t xml:space="preserve">hal-00643136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sufficient Completeness Verification for Conditional and Constrained Term Rewriting Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adel Bouhoula</w:t>
+                <w:t xml:space="preserve">Antescofo à l'avant-garde de l'informatique musicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arshia Cont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jacquemard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Gaumin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Logic</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Interstices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00643136v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00753014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rigid Tree Automata and Applications</w:t>
               </w:r>
@@ -1078,235 +1078,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00578820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tree automata with equality constraints modulo equational theories</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Visibly Tree Automata with Memory and Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Comon-Lundh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jacquemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Vigneron</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Logic and Algebraic Programming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jlap.2007.10.006⟩</w:t>
+              <w:t xml:space="preserve">Logical Methods in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 4 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2168/LMCS-4(2:8)2008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00329693v1</w:t>
+                <w:t xml:space="preserve">inria-00578844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visibly Tree Automata with Memory and Constraints</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tree automata with equality constraints modulo equational theories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jacquemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Rusinowitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Perrin</w:t>
+                <w:t xml:space="preserve">Laurent Vigneron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Logical Methods in Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 4 (2), </w:t>
+              <w:t xml:space="preserve">Journal of Logic and Algebraic Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 75 (2), pp.182-208. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2168/LMCS-4(2:8)2008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jlap.2007.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00578844v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00329693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decision Procedures for the Security of Protocols with Probabilistic Encryption against Offline Dictionary Attacks</w:t>
               </w:r>
@@ -1395,51 +1395,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ground Reducibility is EXPTIME-complete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Comon-Lundh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jacquemard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1667,213 +1667,213 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting Notational Errors in Digital Music Scores</w:t>
+                <w:t xml:space="preserve">Pitch Spelling Jazz Lead Sheets and Solo Transcriptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Géré</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Audebert</w:t>
+                <w:t xml:space="preserve">Augustin Bouquillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jacquemard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Technologies for Music Notation and Representation (TENOR) 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CMMR 2025 - 17th International Symposium on Computer Music Multidisciplinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, London, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05294807v1</w:t>
+                <w:t xml:space="preserve">hal-05230392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pitch Spelling Jazz Lead Sheets and Solo Transcriptions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Augustin Bouquillard</w:t>
+                <w:t xml:space="preserve">Detecting Notational Errors in Digital Music Scores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Géré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jacquemard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMMR 2025 - 17th International Symposium on Computer Music Multidisciplinary Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Technologies for Music Notation and Representation (TENOR) 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Beijing, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2510.02746⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05230392v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05294807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated MEI Transcription of a Dataset of Electronic Drum Kit Recordings</w:t>
               </w:r>
@@ -1950,51 +1950,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engraving Oriented Joint Estimation of Pitch Spelling and Local and Global Keys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Bouquillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jacquemard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2553,429 +2553,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02929324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computation and Visualization of Differences between two XML Music Score Files</w:t>
+                <w:t xml:space="preserve">A diff procedure for music score files</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Foscarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Fournier-S'Niehotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jacquemard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Fournier-Sniehotta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMIR 2019 - 20th annual conference of the International Society for Music Information Retrieval</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">6th International Conference on Digital Libraries for Musicology (DLfM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, The Hague, Netherlands. pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02309923v1</w:t>
+                <w:t xml:space="preserve">hal-02267454v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Parse-based Framework for Coupled Rhythm Quantization and Score Structuring</w:t>
+                <w:t xml:space="preserve">Computation and Visualization of Differences between two XML Music Score Files</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Foscarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jacquemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Masahiko Sakai</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Fournier-Sniehotta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MCM 2019 - Mathematics and Computation in Music</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISMIR 2019 - 20th annual conference of the International Society for Music Information Retrieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Delft, Netherlands</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01988990v2</w:t>
+                <w:t xml:space="preserve">hal-02309923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and Learning Rhythm Structure</w:t>
+                <w:t xml:space="preserve">A Parse-based Framework for Coupled Rhythm Quantization and Score Structuring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Foscarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jacquemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rigaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masahiko Sakai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sound and Music Computing Conference (SMC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MCM 2019 - Mathematics and Computation in Music</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Madrid, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-21392-3_20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02024437v2</w:t>
+                <w:t xml:space="preserve">hal-01988990v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A diff procedure for music score files</w:t>
+                <w:t xml:space="preserve">Modeling and Learning Rhythm Structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Foscarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jacquemard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rigaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Digital Libraries for Musicology (DLfM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, The Hague, Netherlands. pp.7</w:t>
+              <w:t xml:space="preserve">Sound and Music Computing Conference (SMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Malaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02267454v2</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02024437v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of audio graphs by resampling</w:t>
               </w:r>
@@ -3050,433 +3050,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02284258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gioqoso, an online Quality Assessment Tool for Music Notation</w:t>
+                <w:t xml:space="preserve">Évaluation de la correction rythmique des partitions numérisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Foscarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Fiala</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Fournier-S'Niehotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jacquemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rigaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Thion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Technologies for Music Notation and Representation (TENOR'18)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sandeep Bhagwati and Jean Bresson, May 2018, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">JIM 2018 - Journées d'Informatique Musicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Amiens, France. pp.87-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01895171v1</w:t>
+                <w:t xml:space="preserve">hal-01791404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de la correction rythmique des partitions numérisées</w:t>
+                <w:t xml:space="preserve">Gioqoso, an online Quality Assessment Tool for Music Notation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Foscarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Fournier-S'Niehotta</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fiala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jacquemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rigaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Thion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JIM 2018 - Journées d'Informatique Musicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Amiens, France. pp.87-95</w:t>
+              <w:t xml:space="preserve">4th International Conference on Technologies for Music Notation and Representation (TENOR'18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sandeep Bhagwati and Jean Bresson, May 2018, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01791404v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01895171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generating equivalent rhythmic notations based on rhythm tree languages</w:t>
+                <w:t xml:space="preserve">Interactive Music Transcription based on Rhythm Tree Languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jacquemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Ycart</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Masahiko Sakai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International Conference on Technologies for Music Notation and Representation (TENOR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Helena Lopez Palma and Mike Solomon, May 2017, Coroña, Spain</w:t>
+              <w:t xml:space="preserve">16th Rhythm Production and Perception Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ryan Stables, Jason Hockman, Mark Elliott, Alan Wing, Jul 2017, Birmingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01403982v1</w:t>
+                <w:t xml:space="preserve">hal-01472646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive Music Transcription based on Rhythm Tree Languages</w:t>
+                <w:t xml:space="preserve">Generating equivalent rhythmic notations based on rhythm tree languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jacquemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Ycart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masahiko Sakai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Rhythm Production and Perception Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ryan Stables, Jason Hockman, Mark Elliott, Alan Wing, Jul 2017, Birmingham, United Kingdom</w:t>
+              <w:t xml:space="preserve">Third International Conference on Technologies for Music Notation and Representation (TENOR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Helena Lopez Palma and Mike Solomon, May 2017, Coroña, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01472646v1</w:t>
+                <w:t xml:space="preserve">hal-01403982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Supervised Approach for Rhythm Transcription Based on Tree Series Enumeration</w:t>
               </w:r>
@@ -3842,51 +3842,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model Based Testing of an Interactive Music System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jacquemard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4419,204 +4419,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01109666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Authored to Produced Time in Computer-Musician Interactions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Giavitto</w:t>
+                <w:t xml:space="preserve">Formal Timing Analysis Of Mixed Music Scores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Fanchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jacquemard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI 2013 Workshop on Avec le Temps! Time, Tempo, and Turns in Human-Computer Interaction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, John Thomas, Yue Pan, Thomas Erickson, Eli Blevis, Catherine Letondal, Aurélien Tabard, Apr 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">2013 ICMC - International Computer Music Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Perth, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00787033v1</w:t>
+                <w:t xml:space="preserve">hal-00829821v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal Timing Analysis Of Mixed Music Scores</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léa Fanchon</w:t>
+                <w:t xml:space="preserve">From Authored to Produced Time in Computer-Musician Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arshia Cont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Giavitto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jacquemard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 ICMC - International Computer Music Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Perth, Australia</w:t>
+              <w:t xml:space="preserve">CHI 2013 Workshop on Avec le Temps! Time, Tempo, and Turns in Human-Computer Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, John Thomas, Yue Pan, Thomas Erickson, Eli Blevis, Catherine Letondal, Aurélien Tabard, Apr 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00829821v2</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00787033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unranked Tree Rewriting and Effective Closures of Languages</w:t>
               </w:r>
@@ -4805,51 +4805,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rewrite Closure and CF Hedge Automata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jacquemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Rusinowitch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Language and Automata Theory and Application</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Bilbao, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4976,160 +4976,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00718854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple Congruence Relations, First-Order Theories on Terms, and the Frames of the Applied Pi-Calculus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formalisation des relations temporelles entre une partition et une performance musicale dans un contexte d’accompagnement automatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Echeveste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arshia Cont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jacquemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jules Villard</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Giavitto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theory of Security and Applications (TOSCA, joint workshop affiliated to ETAPS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Modélisation des systèmes réactifs (MSR 11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Lille, France. pp.109-124</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00578896v1</w:t>
+                <w:t xml:space="preserve">hal-01156639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlled Term Rewriting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jacquemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5158,316 +5149,325 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Symposium Frontiers of Combining Systems (FroCoS 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Saarbrücken, Germany. pp.179-194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00643160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formalisation des relations temporelles entre une partition et une performance musicale dans un contexte d’accompagnement automatique</w:t>
+                <w:t xml:space="preserve">Formalisation des relations temporelles dans un contexte d'accompagnement musical automatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Echeveste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arshia Cont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Giavitto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jacquemard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Giavitto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modélisation des systèmes réactifs (MSR 11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Lille, France. pp.109-124</w:t>
+              <w:t xml:space="preserve">8e Colloque sur la Modélisation des Systèmes Réactifs (MSR'11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Étienne Craye and Abdoulaye Gamalié, Nov 2011, Lille, France. pp.109-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156639v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00642921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formalisation des relations temporelles dans un contexte d'accompagnement musical automatique</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiple Congruence Relations, First-Order Theories on Terms, and the Frames of the Applied Pi-Calculus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jacquemard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Lozes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Treinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Villard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e Colloque sur la Modélisation des Systèmes Réactifs (MSR'11)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Theory of Security and Applications (TOSCA, joint workshop affiliated to ETAPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Saarbrücken, Germany. pp.166-185, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-27375-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00642921v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00578896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rewrite-Based Verification of XML Updates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jacquemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Rusinowitch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th international ACM SIGPLAN symposium on Principles and practice of declarative programming (PPDP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Hagenberg, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5657,51 +5657,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryma Abassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jacquemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Rusinowitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Guemara El Fatmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5742,265 +5742,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00578884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rigid Tree Automata</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unique Normalization for Shallow TRS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillem Godoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jacquemard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Camille Vacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International Conference on Language and Automata Theory and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Tarragona, Spain. pp.446-457, </w:t>
+              <w:t xml:space="preserve">20th International Conference on Rewriting Techniques and Applications (RTA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Brazilia, Brazil. pp.63-77, </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-00982-2_38⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-02348-4_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00579001v1</w:t>
+                <w:t xml:space="preserve">inria-00578959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unique Normalization for Shallow TRS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rigid Tree Automata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jacquemard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Klay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Vacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Rewriting Techniques and Applications (RTA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Brazilia, Brazil. pp.63-77, </w:t>
+              <w:t xml:space="preserve">Third International Conference on Language and Automata Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Tarragona, Spain. pp.446-457, </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-02348-4_5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-00982-2_38⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00578959v1</w:t>
+                <w:t xml:space="preserve">inria-00579001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Verification of Conformance of Firewall Configurations to Security Policies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihel Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Bouhoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jacquemard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6041,1035 +6041,1035 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00578926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated Induction with Constrained Tree Automata</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adel Bouhoula</w:t>
+                <w:t xml:space="preserve">Closure of Tree Automata Languages under Innermost Rewriting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adria Gascon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillem Godoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jacquemard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Joint Conference on Automated Reasoning (IJCAR)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-71070-7_44⟩</w:t>
+              <w:t xml:space="preserve">8th International Workshop on Reduction Strategies in Rewriting and Programming (WRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Hagenberg, Austria. pp.23-38, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.entcs.2009.03.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00579004v1</w:t>
+                <w:t xml:space="preserve">inria-00578966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Closure of Hedge-Automata Languages by Hedge Rewriting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automated Induction with Constrained Tree Automata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Bouhoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jacquemard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael Rusinowitch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Rewriting Techniques and Applications - RTA 2008</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th International Joint Conference on Automated Reasoning (IJCAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Sydney, Australia. pp.539-554, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-71070-7_44⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-70590-1_11⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inria-00329803v1</w:t>
+                <w:t xml:space="preserve">inria-00579004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Closure of Tree Automata Languages under Innermost Rewriting</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Closure of Hedge-Automata Languages by Hedge Rewriting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jacquemard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Rusinowitch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Workshop on Reduction Strategies in Rewriting and Programming (WRS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Hagenberg, Austria. pp.23-38, </w:t>
+              <w:t xml:space="preserve">19th International Conference on Rewriting Techniques and Applications - RTA 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Hagenberg, Austria. pp.157-171, </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.entcs.2009.03.033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-70590-1_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00578966v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00329803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verifying Regular Trace Properties of Security Protocols with Explicit Destructors and Implicit Induction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adel Bouhoula</w:t>
+                <w:t xml:space="preserve">Tree Automata with Memory, Visibility and Structural Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Comon-Lundh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jacquemard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Workshop on Foundations of Computer Security and Automated Reasoning for Security Protocol Analysis (FCS-ARSPA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th International Conference on Foundations of Software Science and Computation Structures (FOSSACS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Braga, Portugal. pp.168-182, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-71389-0_13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00579015v1</w:t>
+                <w:t xml:space="preserve">inria-00579009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tree Automata with Memory, Visibility and Structural Constraints</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hubert Comon-Lundh</w:t>
+                <w:t xml:space="preserve">Verifying Regular Trace Properties of Security Protocols with Explicit Destructors and Implicit Induction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Bouhoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jacquemard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Foundations of Software Science and Computation Structures (FOSSACS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Joint Workshop on Foundations of Computer Security and Automated Reasoning for Security Protocol Analysis (FCS-ARSPA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Poland. pp.27-44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-71389-0_13⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inria-00579009v1</w:t>
+                <w:t xml:space="preserve">inria-00579015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Confluence Problem for Flat TRSs</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tree automata with equality constraints modulo equational theories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jacquemard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Rusinowitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vigneron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference Artificial Intelligence and Symbolic Computation (AISC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/11856290_8⟩</w:t>
+              <w:t xml:space="preserve">3d International Joint Conference on Automated Reasoning (IJCAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Seattle, United States. pp.557-571, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11814771_45⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00579010v1</w:t>
+                <w:t xml:space="preserve">inria-00579011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Security Protocol Verification with Implicit Induction and Explicit Destructors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adel Bouhoula</w:t>
+                <w:t xml:space="preserve">The Confluence Problem for Flat TRSs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ichiro Mitsuhashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michio Oyamaguch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jacquemard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Workshop on Security and Rewriting Techniques (SecReT)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th International Conference Artificial Intelligence and Symbolic Computation (AISC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Beijing, China. pp.68-81, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11856290_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00579018v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00579010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automating Sufficient Completeness Check for Conditional and Constrained TRS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Security Protocol Verification with Implicit Induction and Explicit Destructors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Bouhoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jacquemard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Workshop on Unification (UNIF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2006, Seattle, United States</w:t>
+              <w:t xml:space="preserve">1st International Workshop on Security and Rewriting Techniques (SecReT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Venice, Italy. pp.37-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00579017v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00579018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tree automata with equality constraints modulo equational theories</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automating Sufficient Completeness Check for Conditional and Constrained TRS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Bouhoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jacquemard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Vigneron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3d International Joint Conference on Automated Reasoning (IJCAR)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th International Workshop on Unification (UNIF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Seattle, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/11814771_45⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inria-00579011v1</w:t>
+                <w:t xml:space="preserve">inria-00579017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Decision Procedure for the Verification of Security Protocols with Explicit Destructors</w:t>
+                <w:t xml:space="preserve">A Theory of Dictionary Attacks and its Complexity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Delaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jacquemard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th ACM Conference on Computer and Communications Security (CCS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2004, Washington D.C., United States. pp.278-287</w:t>
+              <w:t xml:space="preserve">17th IEEE Computer Security Foundations Workshop (CSFW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Asilomar, Pacific Grove, United States. pp.2-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00579012v1</w:t>
+                <w:t xml:space="preserve">inria-00579014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Theory of Dictionary Attacks and its Complexity</w:t>
+                <w:t xml:space="preserve">A Decision Procedure for the Verification of Security Protocols with Explicit Destructors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Delaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jacquemard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IEEE Computer Security Foundations Workshop (CSFW)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2004, Asilomar, Pacific Grove, United States. pp.2-15</w:t>
+              <w:t xml:space="preserve">11th ACM Conference on Computer and Communications Security (CCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Washington D.C., United States. pp.278-287</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00579014v1</w:t>
+                <w:t xml:space="preserve">inria-00579012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compiling and Verifying Security Protocols</w:t>
               </w:r>
@@ -7081,51 +7081,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jacquemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Rusinowitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vigneron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Logic Programming &amp; Automated Reasoning - LPAR'2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Reunion Island, France, pp.131-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7144,230 +7144,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00099161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decidable fragments of simultaneous rigid reachability</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compiling and narrowing cryptographic protocols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jacquemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Margus Veanes</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Rusinowitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vigneron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Colloquium on Automata, Languages, &amp; Programming - ICALP'99</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1999, Prague, Czech Republic, pp.250-260</w:t>
+              <w:t xml:space="preserve">Workshop on Verification and Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Françoise Bellegarde and Olga Kouchnarenko, 1999, Besançon, France, 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00098806v1</w:t>
+                <w:t xml:space="preserve">inria-00098875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compiling and narrowing cryptographic protocols</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Decidable fragments of simultaneous rigid reachability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harald Ganzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jacquemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Vigneron</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margus Veanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Verification and Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Françoise Bellegarde and Olga Kouchnarenko, 1999, Besançon, France, 1 p</w:t>
+              <w:t xml:space="preserve">International Colloquium on Automata, Languages, &amp; Programming - ICALP'99</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1999, Prague, Czech Republic, pp.250-260</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00098875v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00098806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7493,51 +7493,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating musical score difference: a two-level comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Foscarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Fournier-S'Niehotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rigaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7588,51 +7588,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Test methods for Score-Based Interactive Music Systems Toward a formal Specification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jacquemard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8239,51 +8239,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compilation of the Intermediate Representation V1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jacquemard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8378,198 +8378,198 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01254591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Term Rewriting Based Structural Theory of Rhythm Notation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Offline methods of conformance testing for Antescofo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jacquemard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] ANR-13-JS02-0004-01 - EFFICACe. 2015</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8700, IRCAM; INRIA Paris-Rocquencourt; INRIA. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01134096v3</w:t>
+                <w:t xml:space="preserve">hal-01132155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Offline methods of conformance testing for Antescofo</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Term Rewriting Based Structural Theory of Rhythm Notation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jacquemard</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-8700, IRCAM; INRIA Paris-Rocquencourt; INRIA. 2015</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Donat-Bouillud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] ANR-13-JS02-0004-01 - EFFICACe. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01132155v1</w:t>
+                <w:t xml:space="preserve">hal-01134096v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antescofo Intermediate Representation</w:t>
               </w:r>
@@ -8634,51 +8634,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formal Timing Analysis of Mixed Music Scores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Fanchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jacquemard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8726,51 +8726,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rewrite based Verification of XML Updates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jacquemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Rusinowitch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7007, INRIA. 2009, pp.39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -8792,51 +8792,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Verification of Sufficient Completeness for Conditional Constrained Term Rewriting Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Bouhoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jacquemard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8897,51 +8897,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jacquemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Rusinowitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vigneron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-5754, INRIA. 2005, pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -8989,51 +8989,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jacquemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Rusinowitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vigneron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-3938, INRIA. 2000, pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -9573,51 +9573,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01857267v4" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Giraud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jacquemard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2020.104652" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00769249v3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Segoufin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Dimino" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2168/LMCS-12(2:3)2016" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314969v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Poncelet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01426626v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rusinowitch" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2016.10.006" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01274035v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Poncelet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00854719v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Echeveste" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arshia Cont" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Giavitto" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-013-0166-2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00852382v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Bargu&#241;&#243;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Creus" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Godoy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vacher" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753014v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Gaumin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643136v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Bouhoula" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jal.2011.09.001" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00578820v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Klay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2010.11.015" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00329693v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vigneron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlap.2007.10.006" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00578844v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Comon-Lundh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perrin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2168/LMCS-4(2:8)2008" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00578855v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Delaune" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-005-9017-7" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/387B9307EC1D6F9E17795BFA95A4ABD192D3C354/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00578859v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00578875v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099097v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Ganzinger" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margus Veanes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294807v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o G&#233;r&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Audebert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2510.02746" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230392v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Bouquillard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230366v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Rodriguez-de la Nava" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17613/yfef8-p7m15" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04458185v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04458252v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosuke Amagasu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiko Sakai" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04458240v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Karystinaios" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Foscarin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Tojo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815760v3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Digard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647675v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Rodriguez de La Nava" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-07469-1_5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02929324v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mcleod" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigaux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02309923v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Fournier-Sniehotta" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01988990v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21392-3_20" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02024437v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02267454v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Fournier-S'Niehotta" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02284258v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Donat-Bouillud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01895171v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fiala" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Thion" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791404v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01403982v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Ycart" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01472646v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01315689v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bresson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slawomir Staworko" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01298806v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#322;awek Staworko" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01367535v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01138642v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097345v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2695664.2695804" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142022v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Bouche" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Garcia" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Carpentier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01149319v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiharu Kojima" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01105418v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01021617v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Poncelet Sanchez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01109666v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00787033v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00829821v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Fanchon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00852379v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Rusinowitch" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850299v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Baudart" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mandel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pouzet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767719v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00718854v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00578896v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lozes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Treinen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Villard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-27375-9" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643160v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156639v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642921v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00578916v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1836089.1836105" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00578901v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2010.28" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00578884v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryma Abassi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Guemara El Fatmi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMNET.2010.5699810" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00579001v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00982-2_38" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00578959v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02348-4_5" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00578926v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihel Ben Youssef" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2009.5202309" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00579004v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71070-7_44" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00329803v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70590-1_11" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00578966v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adria Gascon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2009.03.033" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00579015v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00579009v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71389-0_13" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00579010v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichiro Mitsuhashi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michio Oyamaguch" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11856290_8" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00579018v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00579017v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00579011v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11814771_45" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00579012v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00579014v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099161v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098806v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cortier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098875v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847232v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01989029v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01133597v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00840959v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Filiot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tison" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340140v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Michel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-29937-8" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03380268v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02340896v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Boisgibault" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00752496v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01132159v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01254591v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01134096v3" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01132155v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00979359v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00797595v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00408162v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070163v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071215v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072712v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072859v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Comon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098741v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098740v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Meyer" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Weidenbach" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00643595v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01857267v4" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Giraud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jacquemard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2020.104652" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314969v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Poncelet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01426626v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rusinowitch" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2016.10.006" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01274035v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Poncelet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00769249v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Segoufin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Dimino" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2168/LMCS-12(2:3)2016" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00854719v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Echeveste" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arshia Cont" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Giavitto" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-013-0166-2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00852382v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Bargu&#241;&#243;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Creus" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Godoy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vacher" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643136v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Bouhoula" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jal.2011.09.001" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753014v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Gaumin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00578820v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Klay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2010.11.015" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00578844v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Comon-Lundh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perrin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2168/LMCS-4(2:8)2008" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00329693v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vigneron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlap.2007.10.006" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00578855v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Delaune" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-005-9017-7" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/387B9307EC1D6F9E17795BFA95A4ABD192D3C354/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00578859v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00578875v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099097v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Ganzinger" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margus Veanes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230392v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Bouquillard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294807v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o G&#233;r&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Audebert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2510.02746" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230366v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Rodriguez-de la Nava" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17613/yfef8-p7m15" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04458185v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04458252v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosuke Amagasu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiko Sakai" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04458240v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Karystinaios" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Foscarin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Tojo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815760v3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Digard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647675v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Rodriguez de La Nava" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-07469-1_5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02929324v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mcleod" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigaux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02267454v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Fournier-S'Niehotta" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02309923v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Fournier-Sniehotta" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01988990v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21392-3_20" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02024437v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02284258v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Donat-Bouillud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791404v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01895171v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fiala" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Thion" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01472646v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Ycart" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01403982v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01315689v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bresson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slawomir Staworko" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01298806v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#322;awek Staworko" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01367535v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01138642v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097345v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2695664.2695804" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142022v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Bouche" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Garcia" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Carpentier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01149319v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiharu Kojima" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01105418v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01021617v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Poncelet Sanchez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01109666v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00829821v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Fanchon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00787033v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00852379v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Rusinowitch" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850299v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Baudart" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mandel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pouzet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767719v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00718854v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156639v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643160v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642921v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00578896v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lozes" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Treinen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Villard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-27375-9" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00578916v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1836089.1836105" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00578901v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2010.28" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00578884v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryma Abassi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Guemara El Fatmi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMNET.2010.5699810" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00578959v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02348-4_5" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00579001v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00982-2_38" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00578926v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihel Ben Youssef" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2009.5202309" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00578966v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adria Gascon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2009.03.033" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00579004v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71070-7_44" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00329803v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70590-1_11" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00579009v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71389-0_13" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00579015v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00579011v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11814771_45" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00579010v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichiro Mitsuhashi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michio Oyamaguch" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11856290_8" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00579018v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00579017v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00579014v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00579012v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099161v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098875v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098806v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cortier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847232v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01989029v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01133597v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00840959v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Filiot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tison" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340140v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Michel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-29937-8" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03380268v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02340896v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Boisgibault" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00752496v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01132159v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01254591v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01132155v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01134096v3" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00979359v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00797595v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00408162v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070163v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071215v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072712v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072859v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Comon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098741v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098740v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Meyer" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Weidenbach" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00643595v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>