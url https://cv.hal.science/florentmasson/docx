--- v0 (2026-03-10)
+++ v1 (2026-04-02)
@@ -100,3059 +100,3059 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La jurisprudence contradictoire d'une Cour de cassation peut rendre imprévisible une privation de propriété</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 03, pp.611</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05328022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction sur un chemin en indivision forcée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 03, pp.599</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05328020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À qui profite la servitude ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 04, pp.887</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05478745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Trouble anormal du voisinage et/ou trouble manifestement illicite ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 03, pp.605</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05328021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La jurisprudence contradictoire d'une Cour de cassation peut rendre imprévisible une privation de propriété</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand cesse l'obligation de verser l'indemnité pour jouissance privative d'un bien indivis ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 03, pp.611</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">La construction sur un chemin en indivision forcée</w:t>
+              <w:t xml:space="preserve">, 2025, 04, pp.893</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05478746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un « petit » commun : le chemin d'exploitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 03, pp.599</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">À qui profite la servitude ?</w:t>
+              <w:t xml:space="preserve">, 2025, 02, pp.358</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05197713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qui a peur de l'archéologie ? (ou : pour en finir avec l'article 716)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 04, pp.887</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Un « petit » commun : le chemin d'exploitation</w:t>
+              <w:t xml:space="preserve">, 2025, 01, pp.114</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05047888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit de propriété, liberté d'expression et proportionality washing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 02, pp.358</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Qui a peur de l'archéologie ? (ou : pour en finir avec l'article 716)</w:t>
+              <w:t xml:space="preserve">, 2025, 01, pp.119</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05047889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biens sans maître et « propriété éminente » des communes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 01, pp.114</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Quand cesse l'obligation de verser l'indemnité pour jouissance privative d'un bien indivis ?</w:t>
+              <w:t xml:space="preserve">, 2025, 02, pp.369</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05197715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'interruption de la prescription acquisitive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 04, pp.893</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Biens sans maître et « propriété éminente » des communes</w:t>
+              <w:t xml:space="preserve">, 2025, 01, pp.125</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05047890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servitude par destination du père de famille et unicité du propriétaire antérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 02, pp.369</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Droit de propriété, liberté d'expression et proportionality washing</w:t>
+              <w:t xml:space="preserve">, 2025, 02, pp.363</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05197714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La revendication mobilière, entre désordre et désordre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 01, pp.119</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">L'interruption de la prescription acquisitive</w:t>
+              <w:t xml:space="preserve">, 2024, 03, pp.681</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04773605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les « droits propres » de l'usufruitier de droits sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 01, pp.125</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Servitude par destination du père de famille et unicité du propriétaire antérieur</w:t>
+              <w:t xml:space="preserve">, 2024, 04, pp.924</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04895513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La force probante de l'acte de notoriété acquisitive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 02, pp.363</w:t>
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+              <w:t xml:space="preserve">, 2024, 04, pp.919</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04895512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La co-enclave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 04, pp.929</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04895514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit de la guerre et de la paix : l'article 1 protocole no 1 face aux nationalisations de Crimée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 04, pp.914</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04895511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'autorité de la chose bornée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 03, pp.677</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04773604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La tolérance de passage exclut l'état d'enclave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 02, pp.454</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04667313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pas d'indemnité d'expropriation pour la dépossession d'une construction illicite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 02, pp.447</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04667311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qu'est-ce qu'une possession équivoque ? (ou l'équivoque de l'équivoque)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 01, pp.150</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04571738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit réel, propriété et superficie : peut-on élaborer un système rationnel ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 03, pp.686</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04773606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Qu'est-ce qu'une possession équivoque ? (ou l'équivoque de l'équivoque)</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mutabilité des servitudes et respect de l'ordre public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 01, pp.150</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">La tolérance de passage exclut l'état d'enclave</w:t>
+              <w:t xml:space="preserve">, 2024, 02, pp.451</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04667312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand l'exclusivité vient limiter le dommage réparable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 02, pp.454</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">La revendication mobilière, entre désordre et désordre</w:t>
+              <w:t xml:space="preserve">, 2024, 01, pp.142</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04571736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indemnité d'accession et constructeur non évincé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 03, pp.681</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Les « droits propres » de l'usufruitier de droits sociaux</w:t>
+              <w:t xml:space="preserve">, 2024, 01, pp.146</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04571737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La taxation de revenus « fictifs » est une violation du droit fondamental de propriété</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 04, pp.924</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">La force probante de l'acte de notoriété acquisitive</w:t>
+              <w:t xml:space="preserve">, 2024, 01, pp.155</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04571739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La désintégration de la propriété : à propos de la confiscation du bien sous réserve de propriété</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 04, pp.919</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">La co-enclave</w:t>
+              <w:t xml:space="preserve">, 2024, 02, pp.444</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04667310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AirBnB, la copropriété et le droit fondamental de propriété</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 04, pp.929</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Le droit de la guerre et de la paix : l'article 1 protocole no 1 face aux nationalisations de Crimée</w:t>
+              <w:t xml:space="preserve">, 2024, 02, pp.437</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04667309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construction par l'usufruitier, garantie décennale et accession différée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 04, pp.914</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">L'autorité de la chose bornée</w:t>
+              <w:t xml:space="preserve">, 2023, 04, pp.927</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04460248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obligation de reloger le locataire et atteinte à la propriété</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 03, pp.677</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Mutabilité des servitudes et respect de l'ordre public</w:t>
+              <w:t xml:space="preserve">, 2023, 3, pp.687</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04455759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clause d'exclusion et &amp;quot;privation&amp;quot; de propriété</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 02, pp.451</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Quand l'exclusivité vient limiter le dommage réparable</w:t>
+              <w:t xml:space="preserve">, 2023, 03, pp.672</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04455732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les droits réels et la mort (2) : l'extinction de l'usufruit cédé par le décès du cédant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 01, pp.142</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Indemnité d'accession et constructeur non évincé</w:t>
+              <w:t xml:space="preserve">, 2023, 2, pp.406</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04455713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mutabilité des servitudes et faute du propriétaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 01, pp.146</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">La taxation de revenus « fictifs » est une violation du droit fondamental de propriété</w:t>
+              <w:t xml:space="preserve">, 2023, 02, pp.413</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04455727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protection de la possession et droit au respect des &amp;quot;biens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 01, pp.155</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">La désintégration de la propriété : à propos de la confiscation du bien sous réserve de propriété</w:t>
+              <w:t xml:space="preserve">, 2023, 03, pp.683</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04455748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mise en balance du respect de la propriété et de la liberté d'expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 02, pp.444</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">AirBnB, la copropriété et le droit fondamental de propriété</w:t>
+              <w:t xml:space="preserve">, 2023, 3, pp.677</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04455738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indivision en nue-propriété et nature juridique de l'indemnité d'occupation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 02, pp.437</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Les droits réels et la mort (2) : l'extinction de l'usufruit cédé par le décès du cédant</w:t>
+              <w:t xml:space="preserve">, 2023, 04, pp.933</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04460249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maison de Poésie 3 : le jour d'après</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 2, pp.406</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Clause d'exclusion et &amp;quot;privation&amp;quot; de propriété</w:t>
+              <w:t xml:space="preserve">, 2023, 04, pp.923</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04460247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servitude par destination du père de famille et clause de style</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 03, pp.672</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Obligation de reloger le locataire et atteinte à la propriété</w:t>
+              <w:t xml:space="preserve">, 2023, 02, pp.410</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04455721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'usucapion par une personne publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 3, pp.687</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Construction par l'usufruitier, garantie décennale et accession différée</w:t>
+              <w:t xml:space="preserve">, 2023, 2, pp.397</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04455680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Action individuelle du copropriétaire et remise en état des parties communes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 04, pp.927</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Protection de la possession et droit au respect des &amp;quot;biens</w:t>
+              <w:t xml:space="preserve">, 2023, 04, pp.937</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04460250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les droits réels et la mort (1) : bien en tontine, &amp;quot;droits tontiniers&amp;quot; et saisie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 03, pp.683</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">La mise en balance du respect de la propriété et de la liberté d'expression</w:t>
+              <w:t xml:space="preserve">, 2023, 02, pp.402</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04455695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel ''modèle propriétaire'' pour les données personnelles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 3, pp.677</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Mutabilité des servitudes et faute du propriétaire</w:t>
+              <w:t xml:space="preserve">, 2023, 04, pp.777</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04455521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séparation automatique des patrimoines et théorie du patrimoine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04455513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">フランス私法学の伝統における法概念の役割</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Waseda Law Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 97 (2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04455509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'opposabilité, unité ou pluralité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 02, pp.413</w:t>
-[...653 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">, 2021, 04, pp.775</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...45 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04455497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
@@ -3274,165 +3274,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04455467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Précisions sur la prescription du droit d'usage d'une source par une communauté d'habitants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Énergie - Environnement - Infrastructures : actualité, pratiques et enjeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.comm. 71</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04455475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La fiducie plurale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit &amp; Patrimoine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, pp.40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04455460v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04455475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les métamorphoses de l'associé</w:t>
               </w:r>
@@ -4485,51 +4485,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05328021v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Masson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05328022v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05328020v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05478745v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05197713v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05047888v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05478746v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05197715v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05047889v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05047890v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05197714v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04667311v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04773606v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571738v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04667313v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04773605v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04895513v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04895512v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04895514v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04895511v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04773604v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04667312v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571736v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571737v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571739v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04667310v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04667309v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455713v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455732v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455759v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04460248v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455748v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455738v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455727v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04460249v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455680v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455721v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04460247v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04460250v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455695v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455521v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455513v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455509v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455497v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455486v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455467v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455460v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455475v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455452v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455422v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455546v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455580v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455585v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455779v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455773v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455434v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201778v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Rochfeld" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cornu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles J. Martin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Angiolini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Bettini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01522772v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016PA01D013" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05328022v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Masson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05328020v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05478745v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05328021v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05478746v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05197713v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05047888v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05047889v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05197715v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05047890v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05197714v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04773605v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04895513v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04895512v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04895514v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04895511v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04773604v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04667313v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04667311v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571738v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04773606v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04667312v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571736v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571737v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571739v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04667310v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04667309v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04460248v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455759v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455732v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455713v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455727v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455748v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455738v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04460249v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04460247v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455721v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455680v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04460250v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455695v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455521v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455513v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455509v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455497v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455486v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455467v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455475v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455460v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455452v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455422v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455546v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455580v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455585v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455779v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455773v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455434v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201778v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Rochfeld" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cornu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles J. Martin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Angiolini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Bettini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01522772v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016PA01D013" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>