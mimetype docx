--- v1 (2026-04-02)
+++ v2 (2026-05-03)
@@ -376,2718 +376,2718 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05328021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Un « petit » commun : le chemin d'exploitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 02, pp.358</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05197713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qui a peur de l'archéologie ? (ou : pour en finir avec l'article 716)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 01, pp.114</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05047888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quand cesse l'obligation de verser l'indemnité pour jouissance privative d'un bien indivis ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 04, pp.893</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05478746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Un « petit » commun : le chemin d'exploitation</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit de propriété, liberté d'expression et proportionality washing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 02, pp.358</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Qui a peur de l'archéologie ? (ou : pour en finir avec l'article 716)</w:t>
+              <w:t xml:space="preserve">, 2025, 01, pp.119</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05047889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biens sans maître et « propriété éminente » des communes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 01, pp.114</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Droit de propriété, liberté d'expression et proportionality washing</w:t>
+              <w:t xml:space="preserve">, 2025, 02, pp.369</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05197715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'interruption de la prescription acquisitive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 01, pp.119</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Biens sans maître et « propriété éminente » des communes</w:t>
+              <w:t xml:space="preserve">, 2025, 01, pp.125</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05047890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servitude par destination du père de famille et unicité du propriétaire antérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 02, pp.369</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">L'interruption de la prescription acquisitive</w:t>
+              <w:t xml:space="preserve">, 2025, 02, pp.363</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05197714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La taxation de revenus « fictifs » est une violation du droit fondamental de propriété</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 01, pp.125</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Servitude par destination du père de famille et unicité du propriétaire antérieur</w:t>
+              <w:t xml:space="preserve">, 2024, 01, pp.155</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04571739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AirBnB, la copropriété et le droit fondamental de propriété</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 02, pp.363</w:t>
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+              <w:t xml:space="preserve">, 2024, 02, pp.437</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04667309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La désintégration de la propriété : à propos de la confiscation du bien sous réserve de propriété</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 02, pp.444</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04667310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La revendication mobilière, entre désordre et désordre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 03, pp.681</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04773605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les « droits propres » de l'usufruitier de droits sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 04, pp.924</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04895513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La force probante de l'acte de notoriété acquisitive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 04, pp.919</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04895512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La co-enclave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 04, pp.929</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04895514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La tolérance de passage exclut l'état d'enclave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 02, pp.454</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04667313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'autorité de la chose bornée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 03, pp.677</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04773604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit de la guerre et de la paix : l'article 1 protocole no 1 face aux nationalisations de Crimée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 04, pp.914</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04895511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L'autorité de la chose bornée</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pas d'indemnité d'expropriation pour la dépossession d'une construction illicite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 03, pp.677</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">La tolérance de passage exclut l'état d'enclave</w:t>
+              <w:t xml:space="preserve">, 2024, 02, pp.447</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04667311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qu'est-ce qu'une possession équivoque ? (ou l'équivoque de l'équivoque)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 02, pp.454</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Pas d'indemnité d'expropriation pour la dépossession d'une construction illicite</w:t>
+              <w:t xml:space="preserve">, 2024, 01, pp.150</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04571738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit réel, propriété et superficie : peut-on élaborer un système rationnel ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 02, pp.447</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Qu'est-ce qu'une possession équivoque ? (ou l'équivoque de l'équivoque)</w:t>
+              <w:t xml:space="preserve">, 2024, 03, pp.686</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04773606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mutabilité des servitudes et respect de l'ordre public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 01, pp.150</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Droit réel, propriété et superficie : peut-on élaborer un système rationnel ?</w:t>
+              <w:t xml:space="preserve">, 2024, 02, pp.451</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04667312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand l'exclusivité vient limiter le dommage réparable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 03, pp.686</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Mutabilité des servitudes et respect de l'ordre public</w:t>
+              <w:t xml:space="preserve">, 2024, 01, pp.142</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04571736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indemnité d'accession et constructeur non évincé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 02, pp.451</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Quand l'exclusivité vient limiter le dommage réparable</w:t>
+              <w:t xml:space="preserve">, 2024, 01, pp.146</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04571737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel ''modèle propriétaire'' pour les données personnelles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 01, pp.142</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Indemnité d'accession et constructeur non évincé</w:t>
+              <w:t xml:space="preserve">, 2023, 04, pp.777</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04455521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les droits réels et la mort (1) : bien en tontine, &amp;quot;droits tontiniers&amp;quot; et saisie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 01, pp.146</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">La taxation de revenus « fictifs » est une violation du droit fondamental de propriété</w:t>
+              <w:t xml:space="preserve">, 2023, 02, pp.402</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04455695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obligation de reloger le locataire et atteinte à la propriété</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 01, pp.155</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">La désintégration de la propriété : à propos de la confiscation du bien sous réserve de propriété</w:t>
+              <w:t xml:space="preserve">, 2023, 3, pp.687</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04455759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clause d'exclusion et &amp;quot;privation&amp;quot; de propriété</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 02, pp.444</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">AirBnB, la copropriété et le droit fondamental de propriété</w:t>
+              <w:t xml:space="preserve">, 2023, 03, pp.672</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04455732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construction par l'usufruitier, garantie décennale et accession différée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 02, pp.437</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Construction par l'usufruitier, garantie décennale et accession différée</w:t>
+              <w:t xml:space="preserve">, 2023, 04, pp.927</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04460248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les droits réels et la mort (2) : l'extinction de l'usufruit cédé par le décès du cédant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 04, pp.927</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Obligation de reloger le locataire et atteinte à la propriété</w:t>
+              <w:t xml:space="preserve">, 2023, 2, pp.406</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04455713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protection de la possession et droit au respect des &amp;quot;biens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 3, pp.687</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Clause d'exclusion et &amp;quot;privation&amp;quot; de propriété</w:t>
+              <w:t xml:space="preserve">, 2023, 03, pp.683</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04455748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mise en balance du respect de la propriété et de la liberté d'expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 03, pp.672</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Les droits réels et la mort (2) : l'extinction de l'usufruit cédé par le décès du cédant</w:t>
+              <w:t xml:space="preserve">, 2023, 3, pp.677</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04455738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mutabilité des servitudes et faute du propriétaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 2, pp.406</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Mutabilité des servitudes et faute du propriétaire</w:t>
+              <w:t xml:space="preserve">, 2023, 02, pp.413</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04455727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indivision en nue-propriété et nature juridique de l'indemnité d'occupation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 02, pp.413</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Protection de la possession et droit au respect des &amp;quot;biens</w:t>
+              <w:t xml:space="preserve">, 2023, 04, pp.933</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04460249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maison de Poésie 3 : le jour d'après</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 03, pp.683</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">La mise en balance du respect de la propriété et de la liberté d'expression</w:t>
+              <w:t xml:space="preserve">, 2023, 04, pp.923</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04460247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servitude par destination du père de famille et clause de style</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 3, pp.677</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Indivision en nue-propriété et nature juridique de l'indemnité d'occupation</w:t>
+              <w:t xml:space="preserve">, 2023, 02, pp.410</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04455721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'usucapion par une personne publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 04, pp.933</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Maison de Poésie 3 : le jour d'après</w:t>
+              <w:t xml:space="preserve">, 2023, 2, pp.397</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04455680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Action individuelle du copropriétaire et remise en état des parties communes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 04, pp.923</w:t>
-[...205 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2023, 04, pp.937</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04460250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...136 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">フランス私法学の伝統における法概念の役割</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Waseda Law Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 97 (2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04455509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Séparation automatique des patrimoines et théorie du patrimoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Lamy Droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04455513v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04455509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'opposabilité, unité ou pluralité ?</w:t>
               </w:r>
@@ -4485,51 +4485,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05328022v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Masson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05328020v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05478745v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05328021v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05478746v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05197713v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05047888v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05047889v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05197715v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05047890v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05197714v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04773605v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04895513v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04895512v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04895514v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04895511v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04773604v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04667313v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04667311v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571738v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04773606v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04667312v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571736v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571737v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571739v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04667310v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04667309v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04460248v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455759v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455732v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455713v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455727v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455748v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455738v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04460249v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04460247v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455721v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455680v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04460250v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455695v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455521v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455513v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455509v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455497v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455486v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455467v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455475v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455460v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455452v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455422v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455546v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455580v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455585v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455779v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455773v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455434v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201778v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Rochfeld" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cornu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles J. Martin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Angiolini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Bettini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01522772v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016PA01D013" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05328022v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Masson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05328020v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05478745v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05328021v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05197713v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05047888v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05478746v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05047889v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05197715v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05047890v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05197714v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571739v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04667309v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04667310v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04773605v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04895513v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04895512v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04895514v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04667313v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04773604v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04895511v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04667311v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571738v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04773606v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04667312v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571736v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571737v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455521v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455695v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455759v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455732v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04460248v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455713v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455748v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455738v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455727v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04460249v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04460247v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455721v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455680v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04460250v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455509v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455513v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455497v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455486v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455467v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455475v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455460v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455452v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455422v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455546v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455580v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455585v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455779v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455773v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455434v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201778v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Rochfeld" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cornu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles J. Martin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Angiolini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Bettini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01522772v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016PA01D013" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>