--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -100,2994 +100,2994 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Trouble anormal du voisinage et/ou trouble manifestement illicite ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 03, pp.605</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05328021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À qui profite la servitude ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 04, pp.887</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05478745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La jurisprudence contradictoire d'une Cour de cassation peut rendre imprévisible une privation de propriété</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 03, pp.611</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05328022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction sur un chemin en indivision forcée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 03, pp.599</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05328020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">À qui profite la servitude ?</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un « petit » commun : le chemin d'exploitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 04, pp.887</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Trouble anormal du voisinage et/ou trouble manifestement illicite ?</w:t>
+              <w:t xml:space="preserve">, 2025, 02, pp.358</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05197713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qui a peur de l'archéologie ? (ou : pour en finir avec l'article 716)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 03, pp.605</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Un « petit » commun : le chemin d'exploitation</w:t>
+              <w:t xml:space="preserve">, 2025, 01, pp.114</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05047888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand cesse l'obligation de verser l'indemnité pour jouissance privative d'un bien indivis ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 02, pp.358</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Qui a peur de l'archéologie ? (ou : pour en finir avec l'article 716)</w:t>
+              <w:t xml:space="preserve">, 2025, 04, pp.893</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05478746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit de propriété, liberté d'expression et proportionality washing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 01, pp.114</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Quand cesse l'obligation de verser l'indemnité pour jouissance privative d'un bien indivis ?</w:t>
+              <w:t xml:space="preserve">, 2025, 01, pp.119</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05047889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biens sans maître et « propriété éminente » des communes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 04, pp.893</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Droit de propriété, liberté d'expression et proportionality washing</w:t>
+              <w:t xml:space="preserve">, 2025, 02, pp.369</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05197715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'interruption de la prescription acquisitive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 01, pp.119</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Biens sans maître et « propriété éminente » des communes</w:t>
+              <w:t xml:space="preserve">, 2025, 01, pp.125</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05047890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servitude par destination du père de famille et unicité du propriétaire antérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 02, pp.369</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">L'interruption de la prescription acquisitive</w:t>
+              <w:t xml:space="preserve">, 2025, 02, pp.363</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05197714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pas d'indemnité d'expropriation pour la dépossession d'une construction illicite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 01, pp.125</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Servitude par destination du père de famille et unicité du propriétaire antérieur</w:t>
+              <w:t xml:space="preserve">, 2024, 02, pp.447</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04667311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qu'est-ce qu'une possession équivoque ? (ou l'équivoque de l'équivoque)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 02, pp.363</w:t>
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+              <w:t xml:space="preserve">, 2024, 01, pp.150</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04571738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit réel, propriété et superficie : peut-on élaborer un système rationnel ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 03, pp.686</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04773606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'autorité de la chose bornée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 03, pp.677</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04773604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit de la guerre et de la paix : l'article 1 protocole no 1 face aux nationalisations de Crimée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 04, pp.914</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04895511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La revendication mobilière, entre désordre et désordre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 03, pp.681</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04773605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les « droits propres » de l'usufruitier de droits sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 04, pp.924</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04895513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La force probante de l'acte de notoriété acquisitive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 04, pp.919</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04895512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La co-enclave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 04, pp.929</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04895514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La tolérance de passage exclut l'état d'enclave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 02, pp.454</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04667313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mutabilité des servitudes et respect de l'ordre public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 02, pp.451</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04667312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand l'exclusivité vient limiter le dommage réparable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 01, pp.142</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04571736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indemnité d'accession et constructeur non évincé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 01, pp.146</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04571737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La taxation de revenus « fictifs » est une violation du droit fondamental de propriété</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 01, pp.155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04571739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La désintégration de la propriété : à propos de la confiscation du bien sous réserve de propriété</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 02, pp.444</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04667310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AirBnB, la copropriété et le droit fondamental de propriété</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 02, pp.437</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04667309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La désintégration de la propriété : à propos de la confiscation du bien sous réserve de propriété</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les droits réels et la mort (2) : l'extinction de l'usufruit cédé par le décès du cédant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 02, pp.444</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">La revendication mobilière, entre désordre et désordre</w:t>
+              <w:t xml:space="preserve">, 2023, 2, pp.406</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04455713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construction par l'usufruitier, garantie décennale et accession différée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 03, pp.681</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Les « droits propres » de l'usufruitier de droits sociaux</w:t>
+              <w:t xml:space="preserve">, 2023, 04, pp.927</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04460248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obligation de reloger le locataire et atteinte à la propriété</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 04, pp.924</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">La force probante de l'acte de notoriété acquisitive</w:t>
+              <w:t xml:space="preserve">, 2023, 3, pp.687</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04455759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clause d'exclusion et &amp;quot;privation&amp;quot; de propriété</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 04, pp.919</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">La co-enclave</w:t>
+              <w:t xml:space="preserve">, 2023, 03, pp.672</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04455732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protection de la possession et droit au respect des &amp;quot;biens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 04, pp.929</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">La tolérance de passage exclut l'état d'enclave</w:t>
+              <w:t xml:space="preserve">, 2023, 03, pp.683</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04455748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mise en balance du respect de la propriété et de la liberté d'expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 02, pp.454</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">L'autorité de la chose bornée</w:t>
+              <w:t xml:space="preserve">, 2023, 3, pp.677</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04455738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mutabilité des servitudes et faute du propriétaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 03, pp.677</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Le droit de la guerre et de la paix : l'article 1 protocole no 1 face aux nationalisations de Crimée</w:t>
+              <w:t xml:space="preserve">, 2023, 02, pp.413</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04455727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indivision en nue-propriété et nature juridique de l'indemnité d'occupation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 04, pp.914</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Pas d'indemnité d'expropriation pour la dépossession d'une construction illicite</w:t>
+              <w:t xml:space="preserve">, 2023, 04, pp.933</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04460249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maison de Poésie 3 : le jour d'après</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 02, pp.447</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Qu'est-ce qu'une possession équivoque ? (ou l'équivoque de l'équivoque)</w:t>
+              <w:t xml:space="preserve">, 2023, 04, pp.923</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04460247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servitude par destination du père de famille et clause de style</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 01, pp.150</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Droit réel, propriété et superficie : peut-on élaborer un système rationnel ?</w:t>
+              <w:t xml:space="preserve">, 2023, 02, pp.410</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04455721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'usucapion par une personne publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 03, pp.686</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Mutabilité des servitudes et respect de l'ordre public</w:t>
+              <w:t xml:space="preserve">, 2023, 2, pp.397</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04455680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Action individuelle du copropriétaire et remise en état des parties communes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 02, pp.451</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Quand l'exclusivité vient limiter le dommage réparable</w:t>
+              <w:t xml:space="preserve">, 2023, 04, pp.937</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04460250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les droits réels et la mort (1) : bien en tontine, &amp;quot;droits tontiniers&amp;quot; et saisie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 01, pp.142</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Indemnité d'accession et constructeur non évincé</w:t>
+              <w:t xml:space="preserve">, 2023, 02, pp.402</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04455695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel ''modèle propriétaire'' pour les données personnelles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 01, pp.146</w:t>
-[...67 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2023, 04, pp.777</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04455521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...895 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Séparation automatique des patrimoines et théorie du patrimoine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04455513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">フランス私法学の伝統における法概念の役割</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Waseda Law Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 97 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04455509v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04455513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'opposabilité, unité ou pluralité ?</w:t>
               </w:r>
@@ -4485,51 +4485,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05328022v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Masson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05328020v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05478745v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05328021v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05197713v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05047888v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05478746v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05047889v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05197715v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05047890v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05197714v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571739v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04667309v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04667310v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04773605v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04895513v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04895512v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04895514v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04667313v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04773604v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04895511v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04667311v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571738v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04773606v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04667312v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571736v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571737v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455521v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455695v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455759v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455732v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04460248v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455713v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455748v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455738v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455727v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04460249v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04460247v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455721v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455680v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04460250v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455509v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455513v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455497v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455486v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455467v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455475v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455460v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455452v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455422v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455546v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455580v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455585v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455779v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455773v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455434v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201778v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Rochfeld" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cornu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles J. Martin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Angiolini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Bettini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01522772v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016PA01D013" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05328021v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Masson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05478745v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05328022v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05328020v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05197713v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05047888v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05478746v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05047889v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05197715v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05047890v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05197714v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04667311v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571738v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04773606v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04773604v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04895511v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04773605v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04895513v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04895512v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04895514v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04667313v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04667312v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571736v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571737v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571739v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04667310v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04667309v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455713v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04460248v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455759v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455732v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455748v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455738v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455727v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04460249v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04460247v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455721v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455680v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04460250v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455695v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455521v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455513v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455509v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455497v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455486v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455467v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455475v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455460v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455452v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455422v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455546v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455580v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455585v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455779v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455773v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455434v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201778v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Rochfeld" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cornu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles J. Martin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Angiolini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Bettini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01522772v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016PA01D013" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>