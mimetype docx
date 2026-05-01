--- v0 (2026-03-15)
+++ v1 (2026-05-01)
@@ -263,51 +263,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -405,845 +405,979 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05397288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing Soil Quality and Assessing Emerging Pollutants in Clusters of Crohn's Disease Incidence in France</w:t>
+                <w:t xml:space="preserve">La défaveur sociale est le principal contributeur des inégalités territoriales d'incidence de la défaillance rénale en France : à partir des données du registre REIN 2012-2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lara-Maria Wakim</w:t>
+                <w:t xml:space="preserve">Aghiles Hamroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou Tidiane Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Occelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Cuny</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Paumelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Lanier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martin Paumelle</w:t>
+                <w:t xml:space="preserve">Philippe Amouyel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé des sols : Etats des lieux et perspectives</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Congrès EMOIS 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Nancy, France. pp.202871, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeph.2025.202871⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04843825v1</w:t>
+                <w:t xml:space="preserve">hal-05573616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les MICI : des maladies environnementales - Comment identifier des nouveaux facteurs environnementaux ?</w:t>
+                <w:t xml:space="preserve">Influence de l’environnement sur l’incidence des maladies inflammatoires chroniques de l’intestin (Registre EPIMAD)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Occelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire GETAID - REMIND</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe d’Étude Thérapeutique des Affections Inflammatoires du Tube Digestif (GETAID), Dec 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">3ème journée scientifique de la Fédération des registres des Hauts-de-France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération des registres des Hauts-de-France, Nov 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04846191v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ACTRIS et les environnements urbains : Présentation du projet PEPR VDBI RESILIENCE</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterizing soil pollution in Crohn's disease clusters in Northern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Riffault</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lara-Maria Wakim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Occelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Deram</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop ACTRIS-FR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Oléron, France</w:t>
+              <w:t xml:space="preserve">Exposures that Impact Health in Vulnerable Populations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society of Exposure Science ISES, Oct 2024, Montreal (Canada), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04742621v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04843847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing soil pollution in Crohn's disease clusters in Northern France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Characterizing Soil Quality and Assessing Emerging Pollutants in Clusters of Crohn's Disease Incidence in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara-Maria Wakim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Occelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cuny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Paumelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Exposures that Impact Health in Vulnerable Populations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society of Exposure Science ISES, Oct 2024, Montreal (Canada), Canada</w:t>
+              <w:t xml:space="preserve">Santé des sols : Etats des lieux et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Intersol, Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04843847v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04843825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de l’environnement sur l’incidence des maladies inflammatoires chroniques de l’intestin (Registre EPIMAD)</w:t>
+                <w:t xml:space="preserve">Les MICI : des maladies environnementales - Comment identifier des nouveaux facteurs environnementaux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Occelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème journée scientifique de la Fédération des registres des Hauts-de-France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fédération des registres des Hauts-de-France, Nov 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">Séminaire GETAID - REMIND</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe d’Étude Thérapeutique des Affections Inflammatoires du Tube Digestif (GETAID), Dec 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04846155v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crohn's disease and soil pollution</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">ACTRIS et les environnements urbains : Présentation du projet PEPR VDBI RESILIENCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara D’anna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Riffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Vicente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fasquelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile H. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current challenges of environmental contamination &amp; its impact on the ecosystems and human health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Polonium project, Jul 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">Workshop ACTRIS-FR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04846403v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04742621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de données en libre accès pour caractériser le lien entre insuffisance rénale chronique terminale et environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Paumelle</w:t>
+                <w:t xml:space="preserve">Crohn's disease and soil pollution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara-Maria Wakim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Occelli</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Deram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Utilisation de données en libre accès pour caractériser le lien entre insuffisance rénale chronique terminale et environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Dec 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Current challenges of environmental contamination &amp; its impact on the ecosystems and human health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Polonium project, Jul 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04846435v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Utilisation de données en libre accès pour caractériser le lien entre insuffisance rénale chronique terminale et environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Paumelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Occelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cuny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Deram</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Utilisation de données en libre accès pour caractériser le lien entre insuffisance rénale chronique terminale et environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Dec 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Maladie de Crohn et pollution des sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara-Maria Wakim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Douay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Occelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Population, Temps, Territoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collège International des Sciences Territoriales CIST, Nov 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04846532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1253,51 +1387,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Santé Environnementale des Territoires : Comment mobiliser les données environnementales ouvertes pour analyser les profils de multi contamination des territoires et évaluer leur poids sur les inégalités spatiales de santé ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracy Lurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1326,73 +1460,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales des Doctorant.es ADEME 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05397301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial Intelligence for Environmental Profiling: Improving Spatial Analysis by Capturing Local Specificities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracy Lurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1434,1172 +1568,1172 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Summer School AI4Health 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05397328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring environmental determinants of Crohn's Disease at the territorial scale: insights from an integrative ecological study in Northern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Paumelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Maria Wakim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Ternynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exposures that Impact Health in Vulnerable Populations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04846659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décrire le profil environnemental des territoires : une stratégie multi-dimensionnelle pour caractériser l’environnement physique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Paumelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Maria Wakim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Ternynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pressions anthropiques globales sur la santé – Enjeux et solutions de l'international au local pour la mise en œuvre du concept « Une seule santé"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04846640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using publicly available data to describe multi-contamination and explore the link with end-stage renal disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring hormones and antibiotics in soils of Crohn's disease clusters in Northern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara-Maria Wakim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Paumelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis F. Douay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cuny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lanier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Delphine Brousmiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">From Exposure to Human Health: New Developments and Challenges in a changing Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04846621v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04843194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La caractérisation des sols dans les clusters de la maladie de Crohn dans le Nord de la France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using publicly available data to describe multi-contamination and explore the link with end-stage renal disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Paumelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Maria Wakim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline Lanier</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Brousmiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expositions précoces aux facteurs environnementaux : comprendre les impacts et agir sur les écosystèmes et la santé humaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Valence, France</w:t>
+              <w:t xml:space="preserve">From Exposure to Human Health: New Developments and Challenges in a changing Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04842794v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring hormones and antibiotics in soils of Crohn's disease clusters in Northern France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">La caractérisation des sols dans les clusters de la maladie de Crohn dans le Nord de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara-Maria Wakim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Paumelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Gower-Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">From Exposure to Human Health: New Developments and Challenges in a changing Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">Expositions précoces aux facteurs environnementaux : comprendre les impacts et agir sur les écosystèmes et la santé humaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Valence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04843194v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04842794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social deprivation as a key driver of spatial disparities in end-stage kidney disease incidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aghiles Hamroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Tidiane Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Occelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Frevent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Paumelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Kidney Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Clin. Kidney J., 18 (9), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/ckj/sfaf266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05315741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple air pollutant exposure is associated with higher risk of all-cause mortality in dialysis patients: a French registry-based nationwide study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aghiles Hamroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Genin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Glowacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Sautenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Leffondré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Front Public Health, 12, pp.1390999. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpubh.2024.1390999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04679783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urbanization Shifts Immunometabolism in a Common Bumblebee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Cuvillier-Hot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Fisogni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne‐catherine Holl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 14 (12), pp.e70743. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ece3.70743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04882167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental and social inequalities in health: Neighborhood-level composite indices as a decision-making tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laakri Bouhadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Chautard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Occelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2608,2330 +2742,2330 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Deram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science &amp; Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 154, pp.103696. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envsci.2024.103696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04633975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the physical environment at the municipal level in Northern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Paumelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Occelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Maria Wakim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Brousmiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche Data Gouv</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.57745/XH5HDW⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04846698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uptake of ozone by allergenic pollen grains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Visez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mona Hamzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klervi Vandenbossche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Occelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia de Nadaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 331, pp.121793. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envpol.2023.121793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04115098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial scale and spatial effects: Shedding light on how a change of scale can affect the characterization of environmental health inequalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Brousmiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Occelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Pochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Degezelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science &amp; Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 144, pp.20-30. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsci.2023.03.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04296466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The association between the incidence of preterm birth and overall air pollution: A nationwide, fine-scale, spatial study in France from 2012 to 2018.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Genin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lecoeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Subtil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Environmental Pollution, pp.120013. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envpol.2022.120013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04358416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How can we analyze environmental health resilience and vulnerability? A joint analysis with composite indices applied to the north of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Brousmiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Genin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Occelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Deram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 763, pp.142983. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.142983⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03216540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data for the assessment of vulnerability and resilience in the field of environmental health in the north of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Brousmiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Genin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Occelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Deram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 37, pp.107220. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dib.2021.107220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03323572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial analysis of hypospadias cases in northern France: taking clinical data into account</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lauriot Dit Prevost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Genin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Occelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René-Hilaire Priso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Pediatrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 20 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12887-020-02332-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03240481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the spatial heterogeneity of environmental and social inequalities in health: a spatialized approach to the resilience-vulnerability balance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michaël Genin</w:t>
+                <w:t xml:space="preserve">Residential exposure to outdoor air pollution and adult lung function, with focus on small airway obstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Cuny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Riant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Occelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/ers.2020.1451⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 183, pp.109161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2020.109161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03249596v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03249677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residential exposure to outdoor air pollution and adult lung function, with focus on small airway obstruction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florent Occelli</w:t>
+                <w:t xml:space="preserve">Characterization of the spatial heterogeneity of environmental and social inequalities in health: a spatialized approach to the resilience-vulnerability balance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Brousmiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Deram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Genin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2020.109161⟩</w:t>
+              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19 (4), pp.250--256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/ers.2020.1451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03249677v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03249596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine-scale geographical distribution and ecological risk factors for Crohn's disease in France (2007-2014)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Genin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathurin Fumery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Occelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Savoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pariente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alimentary Pharmacology &amp; Therapeutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 51 (1), pp.139-148. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/apt.15512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02474470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatialized composite indices to evaluate environmental health inequalities: Meeting the challenge of selecting relevant variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Brousmiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Occelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Genin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Deram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Indicators</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 111 (106023), pp.106023. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecolind.2019.106023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03249425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crohn's disease and environmental contamination: Current challenges and perspectives in exposure evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin-M. Tenailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Gower-Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Deram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 263, pp.114599. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envpol.2020.114599⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03249599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposure to multiple air pollutants and the incidence of coronary heart disease: A fine-scale geographic analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Occelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Deram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 714, pp.136608. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.136608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03249600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multivariate nonparametric scan statistic for spatial data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Cucala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Genin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Occelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Soula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spatial Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 29, pp.1-14. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spasta.2018.10.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02053594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A generic method for improving the spatial interoperability of medical and ecological databases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ghenassia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Beuscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ficheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Occelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Babykina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Health Geographics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 16, pp.36. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12942-017-0109-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01816823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multivariate Gaussian scan statistic for spatial data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Cucala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Genin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Occelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spatial Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 21, pp.66 - 74. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.spasta.2017.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01812047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using lichen biomonitoring to assess environmental justice at a neighbourhood level in an industrial area of Northern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Occelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bavdek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Deram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Amélie Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Indicators</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 60, pp.781-788. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecolind.2015.08.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02446984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4941,158 +5075,158 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La biosurveillance végétale et fongique de la qualité de l’air : contexte et enjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-A. Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Castell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Occelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Davranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Burgeot T., Minier C., Cuny D., Cuny M.-A., Bispo A., Grand C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Détection des impacts toxiques dans l’environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions ISTE, pp.147-216, 2018, Collection Système Terre-Environnement, Série Ecotoxicologie (volume 4), 978-1-78405-468-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04382702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5102,114 +5236,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes d’Information Géographique et Lien Environnement – Santé (SIGLES) : contribution au développement d'outils cartographiques d'aide à la décision face aux risques sanitaires liés à l'environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Occelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Médecine humaine et pathologie. Université du Droit et de la Santé - Lille II, 2014. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2014LIL2S043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01221796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId141"/>
+      <w:footerReference w:type="default" r:id="rId144"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5277,51 +5411,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="27FEFC6F"/>
+    <w:nsid w:val="036B5476"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5425,51 +5559,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="D0758945"/>
+    <w:nsid w:val="7BC290D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5659,51 +5793,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florentoccelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7478-7000" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/189102616" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sigles-sante-environnement.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397288v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Lurant" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Paumelle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Occelli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Deram" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843825v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara-Maria Wakim" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cuny" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lanier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846191v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742621v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara D&#8217;anna" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Riffault" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Vicente" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fasquelle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H. Albert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843847v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846155v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846403v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846435v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846532v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Douay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397301v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397328v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846659v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Maria Wakim" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ternynck" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846640v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846621v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Brousmiche" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842794v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gower-Rousseau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843194v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05315741v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghiles Hamroun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Tidiane Niang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Frevent" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfaf266" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04679783v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Genin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Glowacki" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Sautenet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Leffondr&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2024.1390999" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882167v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cuvillier-Hot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Fisogni" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Doublet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guillot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;catherine Holl" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.70743" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633975v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laakri Bouhadj" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cuny" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Chautard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2024.103696" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846698v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/XH5HDW" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115098v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Visez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Hamz&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klervi Vandenbossche" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia de Nada&#239;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.121793" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296466v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Pochet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Degezelle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2023.03.005" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04358416v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lecoeuvre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Subtil" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Chevalier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.120013" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216540v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Frank" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.142983" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323572v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107220" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240481v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Lauriot Dit Prevost" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Genin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;-Hilaire Priso" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Besson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12887-020-02332-1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249596v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2020.1451" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249677v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Havet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hulo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Riant" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2020.109161" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02474470v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathurin Fumery" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Savoye" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pariente" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apt.15512" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249425v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.106023" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249599v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin-M. Tenailleau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2020.114599" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249600v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dumont" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.136608" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053594v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cucala" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Soula" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2018.10.002" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816823v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghenassia" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beuscart" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ficheur" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Occelli" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Babykina" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12942-017-0109-5" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812047v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2017.06.001" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446984v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bavdek" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Peggy Hellequin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Am&#233;lie Cuny" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.08.026" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PS01RML2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04382702v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Cuny" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Castell" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Davranche" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01221796v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014LIL2S043" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florentoccelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7478-7000" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/189102616" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sigles-sante-environnement.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397288v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Lurant" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Paumelle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Occelli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Deram" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573616v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghiles Hamroun" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Tidiane Niang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Amouyel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2025.202871" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846155v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843847v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara-Maria Wakim" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843825v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cuny" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lanier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846191v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742621v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara D&#8217;anna" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Riffault" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Vicente" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fasquelle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H. Albert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846403v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846435v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846532v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Douay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397301v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397328v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846659v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Maria Wakim" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ternynck" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846640v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843194v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846621v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Brousmiche" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842794v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gower-Rousseau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05315741v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Frevent" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfaf266" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04679783v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Genin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Glowacki" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Sautenet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Leffondr&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2024.1390999" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882167v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cuvillier-Hot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Fisogni" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Doublet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guillot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;catherine Holl" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.70743" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633975v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laakri Bouhadj" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cuny" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Chautard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2024.103696" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846698v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/XH5HDW" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115098v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Visez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Hamz&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klervi Vandenbossche" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia de Nada&#239;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.121793" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296466v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Pochet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Degezelle" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2023.03.005" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04358416v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lecoeuvre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Subtil" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Chevalier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.120013" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216540v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Frank" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.142983" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323572v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107220" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240481v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Lauriot Dit Prevost" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Genin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;-Hilaire Priso" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Besson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12887-020-02332-1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249677v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Havet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hulo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Riant" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2020.109161" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249596v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2020.1451" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02474470v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathurin Fumery" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Savoye" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pariente" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apt.15512" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249425v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.106023" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249599v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin-M. Tenailleau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2020.114599" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249600v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dumont" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.136608" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053594v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cucala" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Soula" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2018.10.002" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816823v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghenassia" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beuscart" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ficheur" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Occelli" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Babykina" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12942-017-0109-5" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812047v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2017.06.001" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446984v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bavdek" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Peggy Hellequin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Am&#233;lie Cuny" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.08.026" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PS01RML2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04382702v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Cuny" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Castell" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Davranche" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01221796v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014LIL2S043" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>