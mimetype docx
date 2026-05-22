--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -539,540 +539,540 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05573616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de l’environnement sur l’incidence des maladies inflammatoires chroniques de l’intestin (Registre EPIMAD)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterizing Soil Quality and Assessing Emerging Pollutants in Clusters of Crohn's Disease Incidence in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara-Maria Wakim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Occelli</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cuny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Paumelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème journée scientifique de la Fédération des registres des Hauts-de-France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fédération des registres des Hauts-de-France, Nov 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">Santé des sols : Etats des lieux et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Intersol, Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04846155v1</w:t>
+                <w:t xml:space="preserve">hal-04843825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing soil pollution in Crohn's disease clusters in Northern France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les MICI : des maladies environnementales - Comment identifier des nouveaux facteurs environnementaux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Occelli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Deram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Exposures that Impact Health in Vulnerable Populations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society of Exposure Science ISES, Oct 2024, Montreal (Canada), Canada</w:t>
+              <w:t xml:space="preserve">Séminaire GETAID - REMIND</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe d’Étude Thérapeutique des Affections Inflammatoires du Tube Digestif (GETAID), Dec 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04843847v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing Soil Quality and Assessing Emerging Pollutants in Clusters of Crohn's Disease Incidence in France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Martin Paumelle</w:t>
+                <w:t xml:space="preserve">ACTRIS et les environnements urbains : Présentation du projet PEPR VDBI RESILIENCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara D’anna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Riffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Vicente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fasquelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile H. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé des sols : Etats des lieux et perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Intersol, Mar 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Workshop ACTRIS-FR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04843825v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04742621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les MICI : des maladies environnementales - Comment identifier des nouveaux facteurs environnementaux ?</w:t>
+                <w:t xml:space="preserve">Influence de l’environnement sur l’incidence des maladies inflammatoires chroniques de l’intestin (Registre EPIMAD)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Occelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire GETAID - REMIND</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe d’Étude Thérapeutique des Affections Inflammatoires du Tube Digestif (GETAID), Dec 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">3ème journée scientifique de la Fédération des registres des Hauts-de-France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération des registres des Hauts-de-France, Nov 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04846191v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ACTRIS et les environnements urbains : Présentation du projet PEPR VDBI RESILIENCE</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterizing soil pollution in Crohn's disease clusters in Northern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara-Maria Wakim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Occelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Deram</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop ACTRIS-FR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Oléron, France</w:t>
+              <w:t xml:space="preserve">Exposures that Impact Health in Vulnerable Populations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society of Exposure Science ISES, Oct 2024, Montreal (Canada), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04742621v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04843847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crohn's disease and soil pollution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara-Maria Wakim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Occelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1149,64 +1149,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Paumelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Occelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Deram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1244,103 +1244,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maladie de Crohn et pollution des sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara-Maria Wakim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis F. Douay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Occelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Population, Temps, Territoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collège International des Sciences Territoriales CIST, Nov 2020, Paris, France</w:t>
@@ -1643,64 +1643,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Maria Wakim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Ternynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exposures that Impact Health in Vulnerable Populations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Montreal, Canada</w:t>
@@ -1768,64 +1768,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Maria Wakim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Ternynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pressions anthropiques globales sur la santé – Enjeux et solutions de l'international au local pour la mise en œuvre du concept « Une seule santé"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Paris, France</w:t>
@@ -1848,402 +1848,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04846640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring hormones and antibiotics in soils of Crohn's disease clusters in Northern France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using publicly available data to describe multi-contamination and explore the link with end-stage renal disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Paumelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Maria Wakim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lara-Maria Wakim</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">D. Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline Lanier</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Brousmiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">From Exposure to Human Health: New Developments and Challenges in a changing Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04843194v1</w:t>
+                <w:t xml:space="preserve">hal-04846621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using publicly available data to describe multi-contamination and explore the link with end-stage renal disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La caractérisation des sols dans les clusters de la maladie de Crohn dans le Nord de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara-Maria Wakim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Paumelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Gower-Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cuny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lanier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Delphine Brousmiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">From Exposure to Human Health: New Developments and Challenges in a changing Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">Expositions précoces aux facteurs environnementaux : comprendre les impacts et agir sur les écosystèmes et la santé humaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Valence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04846621v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04842794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La caractérisation des sols dans les clusters de la maladie de Crohn dans le Nord de la France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring hormones and antibiotics in soils of Crohn's disease clusters in Northern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara-Maria Wakim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Paumelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis F. Douay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lara-Maria Wakim</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">D. Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expositions précoces aux facteurs environnementaux : comprendre les impacts et agir sur les écosystèmes et la santé humaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Valence, France</w:t>
+              <w:t xml:space="preserve">From Exposure to Human Health: New Developments and Challenges in a changing Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04842794v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04843194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2523,295 +2523,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04679783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urbanization Shifts Immunometabolism in a Common Bumblebee</w:t>
+                <w:t xml:space="preserve">Environmental and social inequalities in health: Neighborhood-level composite indices as a decision-making tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Cuvillier-Hot</w:t>
+                <w:t xml:space="preserve">Laakri Bouhadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Fisogni</w:t>
+                <w:t xml:space="preserve">Damien Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Doublet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne‐catherine Holl</w:t>
+                <w:t xml:space="preserve">Guy Chautard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Occelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Deram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.70743⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science &amp; Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 154, pp.103696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsci.2024.103696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04882167v1</w:t>
+                <w:t xml:space="preserve">hal-04633975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental and social inequalities in health: Neighborhood-level composite indices as a decision-making tool</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Urbanization Shifts Immunometabolism in a Common Bumblebee</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Cuvillier-Hot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Fisogni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laakri Bouhadj</w:t>
+                <w:t xml:space="preserve">Vincent Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Cuny</w:t>
+                <w:t xml:space="preserve">Sylvain Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Chautard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Deram</w:t>
+                <w:t xml:space="preserve">Anne‐catherine Holl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science &amp; Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 154, pp.103696. </w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (12), pp.e70743. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envsci.2024.103696⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ece3.70743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04633975v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04882167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the physical environment at the municipal level in Northern France</w:t>
               </w:r>
@@ -2836,64 +2836,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Occelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Maria Wakim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Brousmiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche Data Gouv</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
@@ -3069,64 +3069,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial scale and spatial effects: Shedding light on how a change of scale can affect the characterization of environmental health inequalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Brousmiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Occelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3229,51 +3229,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Genin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lecoeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Subtil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3337,51 +3337,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How can we analyze environmental health resilience and vulnerability? A joint analysis with composite indices applied to the north of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Brousmiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Genin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3471,51 +3471,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data for the assessment of vulnerability and resilience in the field of environmental health in the north of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Brousmiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Genin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3733,295 +3733,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03240481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residential exposure to outdoor air pollution and adult lung function, with focus on small airway obstruction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florent Occelli</w:t>
+                <w:t xml:space="preserve">Characterization of the spatial heterogeneity of environmental and social inequalities in health: a spatialized approach to the resilience-vulnerability balance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Brousmiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Deram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Genin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2020.109161⟩</w:t>
+              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19 (4), pp.250--256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/ers.2020.1451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03249677v1</w:t>
+                <w:t xml:space="preserve">hal-03249596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the spatial heterogeneity of environmental and social inequalities in health: a spatialized approach to the resilience-vulnerability balance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michaël Genin</w:t>
+                <w:t xml:space="preserve">Residential exposure to outdoor air pollution and adult lung function, with focus on small airway obstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Cuny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Riant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Occelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 19 (4), pp.250--256. </w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 183, pp.109161. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/ers.2020.1451⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2020.109161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03249596v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03249677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine-scale geographical distribution and ecological risk factors for Crohn's disease in France (2007-2014)</w:t>
               </w:r>
@@ -4141,90 +4141,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatialized composite indices to evaluate environmental health inequalities: Meeting the challenge of selecting relevant variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Brousmiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Occelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Genin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Deram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4288,77 +4288,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crohn's disease and environmental contamination: Current challenges and perspectives in exposure evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin-M. Tenailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Gower-Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Deram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4422,64 +4422,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposure to multiple air pollutants and the incidence of coronary heart disease: A fine-scale geographic analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Occelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Deram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4820,51 +4820,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Cucala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Genin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Occelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5089,51 +5089,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La biosurveillance végétale et fongique de la qualité de l’air : contexte et enjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-A. Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5411,51 +5411,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="036B5476"/>
+    <w:nsid w:val="2B983706"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5559,51 +5559,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7BC290D8"/>
+    <w:nsid w:val="D3A3E57C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5793,51 +5793,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florentoccelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7478-7000" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/189102616" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sigles-sante-environnement.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397288v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Lurant" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Paumelle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Occelli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Deram" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573616v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghiles Hamroun" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Tidiane Niang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Amouyel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2025.202871" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846155v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843847v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara-Maria Wakim" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843825v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cuny" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lanier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846191v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742621v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara D&#8217;anna" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Riffault" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Vicente" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fasquelle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H. Albert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846403v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846435v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846532v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Douay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397301v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397328v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846659v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Maria Wakim" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ternynck" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846640v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843194v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846621v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Brousmiche" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842794v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gower-Rousseau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05315741v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Frevent" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfaf266" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04679783v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Genin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Glowacki" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Sautenet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Leffondr&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2024.1390999" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882167v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cuvillier-Hot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Fisogni" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Doublet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guillot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;catherine Holl" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.70743" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633975v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laakri Bouhadj" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cuny" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Chautard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2024.103696" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846698v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/XH5HDW" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115098v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Visez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Hamz&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klervi Vandenbossche" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia de Nada&#239;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.121793" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296466v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Pochet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Degezelle" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2023.03.005" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04358416v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lecoeuvre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Subtil" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Chevalier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.120013" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216540v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Frank" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.142983" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323572v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107220" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240481v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Lauriot Dit Prevost" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Genin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;-Hilaire Priso" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Besson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12887-020-02332-1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249677v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Havet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hulo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Riant" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2020.109161" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249596v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2020.1451" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02474470v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathurin Fumery" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Savoye" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pariente" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apt.15512" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249425v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.106023" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249599v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin-M. Tenailleau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2020.114599" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249600v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dumont" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.136608" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053594v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cucala" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Soula" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2018.10.002" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816823v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghenassia" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beuscart" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ficheur" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Occelli" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Babykina" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12942-017-0109-5" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812047v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2017.06.001" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446984v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bavdek" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Peggy Hellequin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Am&#233;lie Cuny" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.08.026" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PS01RML2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04382702v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Cuny" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Castell" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Davranche" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01221796v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014LIL2S043" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florentoccelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7478-7000" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/189102616" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sigles-sante-environnement.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397288v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Lurant" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Paumelle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Occelli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Deram" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573616v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghiles Hamroun" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Tidiane Niang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Amouyel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2025.202871" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843825v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara-Maria Wakim" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cuny" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lanier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846191v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742621v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara D&#8217;anna" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Riffault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Vicente" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fasquelle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H. Albert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846155v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843847v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846403v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846435v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846532v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Douay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397301v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397328v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846659v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Maria Wakim" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ternynck" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846640v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846621v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Brousmiche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842794v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gower-Rousseau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843194v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05315741v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Frevent" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfaf266" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04679783v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Genin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Glowacki" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Sautenet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Leffondr&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2024.1390999" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633975v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laakri Bouhadj" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cuny" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Chautard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2024.103696" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882167v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cuvillier-Hot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Fisogni" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Doublet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guillot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;catherine Holl" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.70743" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846698v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/XH5HDW" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115098v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Visez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Hamz&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klervi Vandenbossche" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia de Nada&#239;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.121793" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296466v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Pochet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Degezelle" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2023.03.005" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04358416v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lecoeuvre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Subtil" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Chevalier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.120013" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216540v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Frank" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.142983" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323572v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107220" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240481v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Lauriot Dit Prevost" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Genin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;-Hilaire Priso" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Besson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12887-020-02332-1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249596v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2020.1451" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249677v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Havet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hulo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Riant" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2020.109161" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02474470v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathurin Fumery" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Savoye" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pariente" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apt.15512" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249425v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.106023" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249599v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin-M. Tenailleau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2020.114599" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249600v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dumont" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.136608" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053594v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cucala" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Soula" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2018.10.002" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816823v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghenassia" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beuscart" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ficheur" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Occelli" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Babykina" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12942-017-0109-5" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812047v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2017.06.001" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446984v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bavdek" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Peggy Hellequin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Am&#233;lie Cuny" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.08.026" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PS01RML2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04382702v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Cuny" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Castell" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Davranche" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01221796v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014LIL2S043" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>