--- v0 (2026-03-05)
+++ v1 (2026-04-15)
@@ -1100,165 +1100,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03295601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Figures du leader africain : politique et culture. Du Congrès de Rome au roman postcolonial</w:t>
+                <w:t xml:space="preserve">Déjouer l'exotisme par la science et la satire : Un Nègre à Paris de Bernard B. Dadié et Debout-payé de Gauz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Alix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Francofonia - Studi e ricerche sulle letterature di lingua francese</w:t>
+              <w:t xml:space="preserve">Komodo 21</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03295592v1</w:t>
+                <w:t xml:space="preserve">hal-03295548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déjouer l'exotisme par la science et la satire : Un Nègre à Paris de Bernard B. Dadié et Debout-payé de Gauz</w:t>
+                <w:t xml:space="preserve">Figures du leader africain : politique et culture. Du Congrès de Rome au roman postcolonial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Alix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Komodo 21</w:t>
+              <w:t xml:space="preserve">Francofonia - Studi e ricerche sulle letterature di lingua francese</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03295548v1</w:t>
+                <w:t xml:space="preserve">hal-03295592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Césaire au micro d’Édouard Maunick. Topographie d’une œuvre, diffraction d’une parole</w:t>
               </w:r>
@@ -2486,51 +2486,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03295667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (7)</w:t>
+        <w:t xml:space="preserve">Ouvrages (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2874,318 +2874,230 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser le roman francophone contemporain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Gauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald-Blaise Fonkoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Alix</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2020, 978-2-7606-4159-4</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de l'Université de Montréal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Espace littéraire, Libre Accès, 978-2-7606-4159-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03999523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penser le roman francophone contemporain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Postcolonial studies : modes d'emploi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Ducournau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Alix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lise Gauvin</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Catalan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tina Harpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Collectif Write Back. Presses universitaires de Lyon, 513 p., 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...151 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03051138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3195,1677 +3107,1677 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écrire des contes. D'un cadre national à une zone de création singulière (Birago Diop, Minh Tran Huy, Mourad Djebel)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Alix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alexandre Gefen; Oana Panaïté; Cornelia Ruhe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'écrivain national par temps de mondialisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 465, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.73-89, 2025, Faux Titre, 978-90-04-69904-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05045965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amarrer le continent à l’île : reconfigurations subjectives de l’espace chez Ananda Devi</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Québécoises deboutte ! : une revue pour manifester le mouvement des femmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Turbiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Coutolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Sarfati Lanter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Convergences océanes : Ces océans qui nous habitent</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Manifestations du genre. Négociations, émancipations, cristallisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sorbonne Université Presses, 2024</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04717153v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04629996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Québécoises deboutte ! : une revue pour manifester le mouvement des femmes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amarrer le continent à l’île : reconfigurations subjectives de l’espace chez Ananda Devi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Alix</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Judith Sarfati Lanter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Manifestations du genre. Négociations, émancipations, cristallisations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Convergences océanes : Ces océans qui nous habitent</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires Indianocéaniques, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.61736/YIIA8185⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04629996v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04717153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Lumières « fantômes » dans les littératures antillaises francophones contemporaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Alix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ralph Ludwig; Natascha Ueckmann; Gisela Febel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Lumières dans la Caraïbe francophone et la circulation transatlantique des idées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, pp.261-275, 2023, 978-2-406-15834-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-15838-7.p.0261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04459222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Portraits de l'intellectuel africain en humaniste : entre ironie et jeu (G. Ngal, V.Y. Mudimbe et A. Mabanckou)</w:t>
+                <w:t xml:space="preserve">Katiopa unifié, Katiopa complexifié. Dynamiques de l'élan utopiste chez Léonora Miano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Alix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses Universitaires de Provence. </w:t>
+              <w:t xml:space="preserve">Le Cavalier bleu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Défis de l'humanisme littéraire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , pp.181-191, 2022, 979-10-320-0406-7</w:t>
+              <w:t xml:space="preserve">Esthétiques du désordre. Vers une autre pensée de l'utopie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.269-283, 2022, 979-10-318-0545-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03847406v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03847478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katiopa unifié, Katiopa complexifié. Dynamiques de l'élan utopiste chez Léonora Miano</w:t>
+                <w:t xml:space="preserve">Portraits de l'intellectuel africain en humaniste : entre ironie et jeu (G. Ngal, V.Y. Mudimbe et A. Mabanckou)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Alix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Le Cavalier bleu. </w:t>
+              <w:t xml:space="preserve">Presses Universitaires de Provence. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Esthétiques du désordre. Vers une autre pensée de l'utopie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.269-283, 2022, 979-10-318-0545-0</w:t>
+              <w:t xml:space="preserve">Les Défis de l'humanisme littéraire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.181-191, 2022, 979-10-320-0406-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03847478v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03847406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le terroriste et la culture : roman d'espionnage et intertextualité savante chez Wajdi Mouawad, Abdourahman A. Waberi et Dominique Eddé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Alix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Élara Bertho; Catherine Brun; Xavier Garnier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Figurer le terroriste. La littérature au défi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karthala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.231-242, 2021, 978-2-8111-2783-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03298841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glissant lecteur de Césaire et Perse : réécriture et reconfiguration, des Antilles aux Amériques et au Tout-Monde</w:t>
+                <w:t xml:space="preserve">Penser avec et sans concept. Permanence de l’épique dans l’essai martiniquais postcolonial (Césaire, Fanon, Glissant, Chamoiseau)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Alix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Éditions de l'Institut du Tout-Monde. </w:t>
+              <w:t xml:space="preserve">Ines Cazalas; Delphine Rumeau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Saint-John Perse, Aimé Césaire, Édouard Glissant, regards croisés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, p. 251-262, 2020, 978-2-491641-02-3</w:t>
+              <w:t xml:space="preserve">Épopées postcoloniales, poétiques transatlantiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.103-114, 2020, 978-2-406-10390-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03693487v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03296931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penser avec et sans concept. Permanence de l’épique dans l’essai martiniquais postcolonial (Césaire, Fanon, Glissant, Chamoiseau)</w:t>
+                <w:t xml:space="preserve">Glissant lecteur de Césaire et Perse : réécriture et reconfiguration, des Antilles aux Amériques et au Tout-Monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Alix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Ines Cazalas; Delphine Rumeau. </w:t>
+              <w:t xml:space="preserve">Éditions de l'Institut du Tout-Monde. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Épopées postcoloniales, poétiques transatlantiques</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.103-114, 2020, 978-2-406-10390-5</w:t>
+              <w:t xml:space="preserve">Saint-John Perse, Aimé Césaire, Édouard Glissant, regards croisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 251-262, 2020, 978-2-491641-02-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03296931v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03693487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subversion de la « dis'pline » et de la « vie brute » dans la poésie de Tchicaya U Tam'si et de Mohammed Khaïr-Eddine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Alix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emmanuel Bouju; Yolaine Parisot; Charline Pluvinet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pouvoir de la littérature. De l’energeia à l’empowerment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.189-199, 2019, 978-2-7535-7777-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03296929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‟Récits de soi” au pluriel contre storytelling : les cas de Leonora Miano et NoViolet Bulawayo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Alix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Danielle Perrot-Corpet; Anne Tomiche. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Storytelling et contre-narration en littérature au prisme du genre et du fait colonial (XXe-XXIe s.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PIE - Peter Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.169-183, 2018, 9782807608924</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03296922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La philosophie dans l’essai postcolonial : ouverture interprétative et espace de dialogue chez Wole Soyinka et Edouard Glissant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Alix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Tomiche. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Comparatisme comme approche critique, tome 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classiques Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.187-198, 2017, 978-2-406-06527-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03296919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le tragique de la Relation dans Anima : Wajdi Mouawad au prisme d’Edouard Glissant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Alix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claire Badiou-Monferran; Laurence Denooz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langues d’Anima. Écriture et histoire contemporaine dans l’œuvre de Wajdi Mouawad</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classiques Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.115-129, 2016, 978-2-406-05945-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03296918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Glissant : lieux de mémoire antillais, lieux communs du Tout-Monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Alix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvère Mbondobari; Albert Gouaffo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mémoires et lieux de mémoire. Enjeux interculturels et relations médiatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universaar – Presses universitaires de la Sarre, pp.121-140, 2016, 9783862232215</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03296915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’île-texte chez Édouard Glissant et Daniel Maximin : du texte-île au roman-archipel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Alix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jacques Isoléry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Texte-île île-texte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pétra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.367-387, 2015, Fert'îles</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03295815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction à Postcolonial Studies : modes d'emploi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Ducournau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Catalan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Ducournau</w:t>
+                <w:t xml:space="preserve">Tina Harpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Collectif Write Back. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Postcolonial studies : modes d'emploi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Lyon, pp.5-22, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03056864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le polar satirique postcolonial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Alix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Halen; Bernard de Meyer; Sylvère Mbondobari. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Polar africain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centre de recherche « Ecritures » – coll. Littératures des mondes contemporains – série Afriques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.81-104, 2013, 978-2-917403-23-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03295807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’essai postcolonial martiniquais : positionnements et évolutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Alix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anthony Mangeon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Postures postcoloniales. Domaines africains et antillais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karthala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.181-207, 2012, 978-2-8111-0816-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03295804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le discours de critique littéraire dans l’essai postcolonial africain (Gordimer, Mudimbe, Soyinka)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Alix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Georice Bertin Madébé; Sylvère Mbondobari; Steeve Robert Renombo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Chemins de la critique africaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 978-2-296-96361-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03295776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4875,105 +4787,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foucault déplacé : réécriture chez E.W. Said et V.Y. Mudimbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Alix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008, http://malfini.ens-lyon.fr/document.php?id=124#ftn1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03298850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId101"/>
+      <w:footerReference w:type="default" r:id="rId99"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5120,51 +5032,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008371v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Alix" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209659v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468331v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29173/af29498" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717141v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/exp.2024.a930865" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712214v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fixxion.2340" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03298844v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987627v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gris" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Michel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03295601v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11008-8.p.0187" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03295592v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03295548v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03295545v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03295520v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rlc.364.0433" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03295516v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1051542ar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03295495v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03295509v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03279748v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03295475v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03295488v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/presa.190.0181" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03295483v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/presa.189.0087" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03295463v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03279739v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/presa.184.0033" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03295456v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03295450v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03295732v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03295768v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03296934v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03295667v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630432v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Sarfati Lanter" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Chauvin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Coutolleau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104087v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Marie Chauvin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999535v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald-Blaise Fonkoua" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589168v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/lettres-du-sud/3442-l-essai-postcolonial-poetique-de-l-entreglose-9782811129231.html" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999523v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Gauvin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03295627v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Fonkoua" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pum.umontreal.ca" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051138v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ducournau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Catalan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Harpin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Olivier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045965v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/title/70248" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717153v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61736/YIIA8185" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629996v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Turbiau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459222v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15838-7.p.0261" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847406v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847478v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03298841v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/lettres-du-sud/3378-figurer-le-terroriste-la-litterature-au-defi-9782811127831.html" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693487v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03296931v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/epopees-postcoloniales-poetiques-transatlantiques.html" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03296929v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pur-editions.fr/detail.php?idOuv=4902" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03296922v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/64532" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03296919v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/le-comparatisme-comme-approche-critique-comparative-literature-as-a-critical-approach-tome-2-litterature-arts-sciences-humaines-et-sociales-literature-the-arts-and-the-social-sciences-la-philosophie-dans-l-essai-postcolonial.html" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03296918v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/langues-d-anima-ecriture-et-histoire-contemporaine-dans-l-oeuvre-de-wajdi-mouawad.html" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03296915v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03295815v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionspetra.fr/collection/fertiles" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056864v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03295807v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecritures.univ-lorraine.fr/publications/litterature-des-mondes-contemporains-serie-afriques/le-polar-africain" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03295804v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03295776v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03298850v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008371v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Alix" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209659v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468331v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29173/af29498" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717141v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/exp.2024.a930865" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712214v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fixxion.2340" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03298844v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987627v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gris" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Michel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03295601v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11008-8.p.0187" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03295548v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03295592v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03295545v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03295520v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rlc.364.0433" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03295516v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1051542ar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03295495v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03295509v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03279748v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03295475v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03295488v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/presa.190.0181" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03295483v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/presa.189.0087" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03295463v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03279739v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/presa.184.0033" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03295456v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03295450v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03295732v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03295768v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03296934v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03295667v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630432v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Sarfati Lanter" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Chauvin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Coutolleau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104087v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Marie Chauvin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999535v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald-Blaise Fonkoua" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589168v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/lettres-du-sud/3442-l-essai-postcolonial-poetique-de-l-entreglose-9782811129231.html" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999523v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Gauvin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pum.umontreal.ca" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051138v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ducournau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Catalan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Harpin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Olivier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045965v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/title/70248" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629996v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Turbiau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717153v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61736/YIIA8185" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459222v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15838-7.p.0261" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847478v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847406v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03298841v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/lettres-du-sud/3378-figurer-le-terroriste-la-litterature-au-defi-9782811127831.html" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03296931v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/epopees-postcoloniales-poetiques-transatlantiques.html" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693487v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03296929v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pur-editions.fr/detail.php?idOuv=4902" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03296922v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/64532" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03296919v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/le-comparatisme-comme-approche-critique-comparative-literature-as-a-critical-approach-tome-2-litterature-arts-sciences-humaines-et-sociales-literature-the-arts-and-the-social-sciences-la-philosophie-dans-l-essai-postcolonial.html" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03296918v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/langues-d-anima-ecriture-et-histoire-contemporaine-dans-l-oeuvre-de-wajdi-mouawad.html" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03296915v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03295815v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionspetra.fr/collection/fertiles" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056864v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03295807v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecritures.univ-lorraine.fr/publications/litterature-des-mondes-contemporains-serie-afriques/le-polar-africain" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03295804v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03295776v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03298850v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>