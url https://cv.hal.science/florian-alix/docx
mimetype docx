--- v1 (2026-04-15)
+++ v2 (2026-05-11)
@@ -452,1749 +452,1827 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discours des autres et récit de soi : l'autofiction intellectuelle chez Ananda Devi, Nina Bouraoui et Shumona Sinha</w:t>
+                <w:t xml:space="preserve">L’espion littéraire africain, une figure entre les lieux et les lignes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Alix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Présence francophone. Revue internationale de langue et de littérature </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Critique de Fixxion Française Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 30, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14sag⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05008371v1</w:t>
+                <w:t xml:space="preserve">hal-05609035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Sentiments queer » et circulation des affects chez Nina Bouraoui et Abdellah Taïa</w:t>
+                <w:t xml:space="preserve">Discours des autres et récit de soi : l'autofiction intellectuelle chez Ananda Devi, Nina Bouraoui et Shumona Sinha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Alix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Œuvres et critiques. Revue internationale d'étude et de réception critique des œuvres littéraires de langue française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, L (1), pp.11-25</w:t>
+              <w:t xml:space="preserve">Présence francophone. Revue internationale de langue et de littérature </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 101 (1), pp.99-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05209659v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05008371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hétérotopies et utopie chez Léonora Miano</w:t>
+                <w:t xml:space="preserve">« Sentiments queer » et circulation des affects chez Nina Bouraoui et Abdellah Taïa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Alix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alternative Francophone</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Œuvres et critiques. Revue internationale d'étude et de réception critique des œuvres littéraires de langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, L (1), pp.11-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.29173/af29498⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04468331v1</w:t>
+                <w:t xml:space="preserve">hal-05209659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contre-harems : troubler la répartition genrée des espaces dans le récit maghrébin</w:t>
+                <w:t xml:space="preserve">Hétérotopies et utopie chez Léonora Miano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Alix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expressions maghrébines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 23 (1), pp.139-153. </w:t>
+              <w:t xml:space="preserve">Alternative Francophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3 (4), pp.82-97. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1353/exp.2024.a930865⟩</w:t>
+                <w:t xml:space="preserve">⟨10.29173/af29498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04717141v1</w:t>
+                <w:t xml:space="preserve">hal-04468331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ananda Devi : violences, silences, paroles inaudibles</w:t>
+                <w:t xml:space="preserve">Contre-harems : troubler la répartition genrée des espaces dans le récit maghrébin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Alix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Critique de Fixxion Française Contemporaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 24, </w:t>
+              <w:t xml:space="preserve">Expressions maghrébines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 23 (1), pp.139-153. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/fixxion.2340⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1353/exp.2024.a930865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03712214v1</w:t>
+                <w:t xml:space="preserve">hal-04717141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyrisme ironique et dérade dans les essais de Jean-Claude Charles</w:t>
+                <w:t xml:space="preserve">Ananda Devi : violences, silences, paroles inaudibles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Alix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Francofonia - Studi e ricerche sulle letterature di lingua francese</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Critique de Fixxion Française Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/fixxion.2340⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03298844v1</w:t>
+                <w:t xml:space="preserve">hal-03712214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnaissances</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lyrisme ironique et dérade dans les essais de Jean-Claude Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Alix</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXI/XX Reconnaissances littéraires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, n° 1</w:t>
+              <w:t xml:space="preserve">Francofonia - Studi e ricerche sulle letterature di lingua francese</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.31-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03987627v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03298844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Stendhal me connaît pas » : reconnaissances littéraires et pratiques transmédiales dans le rap français</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reconnaissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXI/XX Reconnaissances littéraires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2020, n° 1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03295601v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03987627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déjouer l'exotisme par la science et la satire : Un Nègre à Paris de Bernard B. Dadié et Debout-payé de Gauz</w:t>
+                <w:t xml:space="preserve">« Stendhal me connaît pas » : reconnaissances littéraires et pratiques transmédiales dans le rap français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Alix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Komodo 21</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XXI/XX Reconnaissances littéraires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-11008-8.p.0187⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03295548v1</w:t>
+                <w:t xml:space="preserve">hal-03295601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Figures du leader africain : politique et culture. Du Congrès de Rome au roman postcolonial</w:t>
+                <w:t xml:space="preserve">Déjouer l'exotisme par la science et la satire : Un Nègre à Paris de Bernard B. Dadié et Debout-payé de Gauz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Alix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Francofonia - Studi e ricerche sulle letterature di lingua francese</w:t>
+              <w:t xml:space="preserve">Komodo 21</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03295592v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03295548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Césaire au micro d’Édouard Maunick. Topographie d’une œuvre, diffraction d’une parole</w:t>
+                <w:t xml:space="preserve">Figures du leader africain : politique et culture. Du Congrès de Rome au roman postcolonial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Alix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Komodo 21</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">Francofonia - Studi e ricerche sulle letterature di lingua francese</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03295545v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03295592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment construire un canon littéraire antillais ? L’expérience de l’écrivain-lecteur</w:t>
+                <w:t xml:space="preserve">Césaire au micro d’Édouard Maunick. Topographie d’une œuvre, diffraction d’une parole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Alix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de littérature comparée</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Komodo 21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rlc.364.0433⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03295520v1</w:t>
+                <w:t xml:space="preserve">hal-03295545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’afropolitanisme au féminin : une déterritorialisation des lieux communs ?</w:t>
+                <w:t xml:space="preserve">Comment construire un canon littéraire antillais ? L’expérience de l’écrivain-lecteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Alix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etudes Littéraires Africaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 44, pp.113-127. </w:t>
+              <w:t xml:space="preserve">Revue de littérature comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 364 (4), pp.433-443. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1051542ar⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rlc.364.0433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03295516v1</w:t>
+                <w:t xml:space="preserve">hal-03295520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dany Laferrière comme écrivain « académicien »: la posture fictionnelle de l’essayiste dans L’Art presque perdu de ne rien faire</w:t>
+                <w:t xml:space="preserve">L’afropolitanisme au féminin : une déterritorialisation des lieux communs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Alix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interculturel Francophonies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Etudes Littéraires Africaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 44, pp.113-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1051542ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03295495v1</w:t>
+                <w:t xml:space="preserve">hal-03295516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La folie comme aliénation et dissidence chez Mongo Beti et V.Y. Mudimbe Accès libre : https://crossworks.holycross.edu/pf/vol86/iss1/5</w:t>
+                <w:t xml:space="preserve">Dany Laferrière comme écrivain « académicien »: la posture fictionnelle de l’essayiste dans L’Art presque perdu de ne rien faire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Alix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Présence francophone. Revue internationale de langue et de littérature </w:t>
+              <w:t xml:space="preserve">Interculturel Francophonies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03295509v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03295495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le tremblement de l’écriture et les traces de l’oralité chez Edouard Glissant</w:t>
+                <w:t xml:space="preserve">La folie comme aliénation et dissidence chez Mongo Beti et V.Y. Mudimbe Accès libre : https://crossworks.holycross.edu/pf/vol86/iss1/5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Alix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Œuvres et critiques. Revue internationale d'étude et de réception critique des œuvres littéraires de langue française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Lisibilités d'Édouard Glissant, XL (2)</w:t>
+              <w:t xml:space="preserve">Présence francophone. Revue internationale de langue et de littérature </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03279748v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03295509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le séisme haïtien en littérature. Travail de l’actualité et travail de deuil (Y. Lahens, D. Laferrière)</w:t>
+                <w:t xml:space="preserve">Le tremblement de l’écriture et les traces de l’oralité chez Edouard Glissant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Alix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ELFe | Self XX-XXI - Etudes de littérature française des XXe et XXIe siècles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014</w:t>
+              <w:t xml:space="preserve">Œuvres et critiques. Revue internationale d'étude et de réception critique des œuvres littéraires de langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Lisibilités d'Édouard Glissant, XL (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03295475v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03279748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dialogisme, ironie et subjectivité chez Valentin-Yves Mudimbe et Edmond Amran El Maleh</w:t>
+                <w:t xml:space="preserve">Le séisme haïtien en littérature. Travail de l’actualité et travail de deuil (Y. Lahens, D. Laferrière)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Alix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Presence africaine (Paris, France : 1967)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ELFe | Self XX-XXI - Etudes de littérature française des XXe et XXIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/presa.190.0181⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03295488v1</w:t>
+                <w:t xml:space="preserve">hal-03295475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vérité subjective et tentation du roman dans Toussaint Louverture d’Aimé Césaire</w:t>
+                <w:t xml:space="preserve">Dialogisme, ironie et subjectivité chez Valentin-Yves Mudimbe et Edmond Amran El Maleh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Alix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Presence africaine (Paris, France : 1967)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 189 (1), pp.87. </w:t>
+              <w:t xml:space="preserve">, 2014, 190 (2), pp.181. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/presa.189.0087⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/presa.190.0181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03295483v1</w:t>
+                <w:t xml:space="preserve">hal-03295488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Derrida entre les lignes de Khatibi : de la notion philosophique à la pratique littéraire</w:t>
+                <w:t xml:space="preserve">Vérité subjective et tentation du roman dans Toussaint Louverture d’Aimé Césaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Alix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expressions maghrébines</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Presence africaine (Paris, France : 1967)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 189 (1), pp.87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/presa.189.0087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03295463v1</w:t>
+                <w:t xml:space="preserve">hal-03295483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Je, tu, nous et les autres : le « versant subjectif » des essais d'Édouard Glissant</w:t>
+                <w:t xml:space="preserve">Derrida entre les lignes de Khatibi : de la notion philosophique à la pratique littéraire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Alix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Presence africaine (Paris, France : 1967)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Expressions maghrébines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12 (1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/presa.184.0033⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03279739v1</w:t>
+                <w:t xml:space="preserve">hal-03295463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Paris arabe des “Boucs”, des “laskars” et des “chibanis” (D. Chraïbi, R. Boudjedra, A. Djemaï)</w:t>
+                <w:t xml:space="preserve">Je, tu, nous et les autres : le « versant subjectif » des essais d'Édouard Glissant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Alix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expressions maghrébines</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Presence africaine (Paris, France : 1967)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 184 (2), pp.33-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/presa.184.0033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03295456v1</w:t>
+                <w:t xml:space="preserve">hal-03279739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Paris arabe des “Boucs”, des “laskars” et des “chibanis” (D. Chraïbi, R. Boudjedra, A. Djemaï)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Expressions maghrébines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03295456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanon en mouvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Alix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Baobab</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03295450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2204,305 +2282,305 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'écriture contre-ethnographique d'Henri Lopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Alix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réinventer la vie, prophétiser le réel : Henri Lopes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France. https://www.fabula.org/colloques/index.php?id=6726</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03295732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résistance de la poésie chez Mohammed Khaïr-Eddine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Alix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire « Imaginaires de la résistance »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Séminaire Spécifique CELEC\CIEREC organisé par Yves Clavaron et Evelyne Lloze, May 2019, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03295768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mises en scène fictionnelles du discours de l'Histoire chez Tierno Monénembo, Anna Moi et Abdelkader Dejmaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Alix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vers le dépassement de la dialectique de l’Histoire et de la fiction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ahmed Lanasri Lisa Romain, Oct 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03296934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Intranquilles d'Azza Filali comme « contre-narration » de la révolution tunisienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Alix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques contre-narratives à l’ère du storytelling. Littérature, audiovisuel, performances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Paris, France. https://www.fabula.org/colloques/document6143.php</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03295667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2512,592 +2590,592 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Manifestations du genre : Négociations, émancipations, cristallisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Alix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Sarfati Lanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Coutolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sorbonne Université Presses, 2024, Le Genre manifeste, Anne Tomiche; Frédéric Regard, 979-10-231-0752-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04630432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Manifestations du genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Sarfati Lanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Alix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Marie Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Marie Marie Chauvin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Victor Coutolleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">sorbonne université presses. , 2024, Le Genre manifeste, 979-10-231-0752-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05104087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poétiques de Dany Laferrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald-Blaise Fonkoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Alix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03999535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Essai postcolonial. Poétique de l'entreglose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Alix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khartala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9782811129231</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03589168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser le roman francophone contemporain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Gauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald-Blaise Fonkoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Alix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de l'Université de Montréal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Espace littéraire, Libre Accès, 978-2-7606-4159-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03999523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postcolonial studies : modes d'emploi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Ducournau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Alix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Catalan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tina Harpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Collectif Write Back. Presses universitaires de Lyon, 513 p., 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03051138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3107,1677 +3185,1677 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écrire des contes. D'un cadre national à une zone de création singulière (Birago Diop, Minh Tran Huy, Mourad Djebel)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Alix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alexandre Gefen; Oana Panaïté; Cornelia Ruhe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'écrivain national par temps de mondialisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 465, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.73-89, 2025, Faux Titre, 978-90-04-69904-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05045965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Québécoises deboutte ! : une revue pour manifester le mouvement des femmes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amarrer le continent à l’île : reconfigurations subjectives de l’espace chez Ananda Devi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Alix</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Judith Sarfati Lanter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Manifestations du genre. Négociations, émancipations, cristallisations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Convergences océanes : Ces océans qui nous habitent</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires Indianocéaniques, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.61736/YIIA8185⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04629996v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04717153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amarrer le continent à l’île : reconfigurations subjectives de l’espace chez Ananda Devi</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Québécoises deboutte ! : une revue pour manifester le mouvement des femmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Turbiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Coutolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Sarfati Lanter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Convergences océanes : Ces océans qui nous habitent</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Manifestations du genre. Négociations, émancipations, cristallisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sorbonne Université Presses, 2024</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04717153v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04629996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Lumières « fantômes » dans les littératures antillaises francophones contemporaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Alix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ralph Ludwig; Natascha Ueckmann; Gisela Febel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Lumières dans la Caraïbe francophone et la circulation transatlantique des idées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, pp.261-275, 2023, 978-2-406-15834-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-15838-7.p.0261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04459222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katiopa unifié, Katiopa complexifié. Dynamiques de l'élan utopiste chez Léonora Miano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Alix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Le Cavalier bleu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Esthétiques du désordre. Vers une autre pensée de l'utopie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.269-283, 2022, 979-10-318-0545-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03847478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Portraits de l'intellectuel africain en humaniste : entre ironie et jeu (G. Ngal, V.Y. Mudimbe et A. Mabanckou)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Alix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Provence. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Défis de l'humanisme littéraire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.181-191, 2022, 979-10-320-0406-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03847406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le terroriste et la culture : roman d'espionnage et intertextualité savante chez Wajdi Mouawad, Abdourahman A. Waberi et Dominique Eddé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Alix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Élara Bertho; Catherine Brun; Xavier Garnier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Figurer le terroriste. La littérature au défi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karthala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.231-242, 2021, 978-2-8111-2783-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03298841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser avec et sans concept. Permanence de l’épique dans l’essai martiniquais postcolonial (Césaire, Fanon, Glissant, Chamoiseau)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Alix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ines Cazalas; Delphine Rumeau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Épopées postcoloniales, poétiques transatlantiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classiques Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.103-114, 2020, 978-2-406-10390-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03296931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glissant lecteur de Césaire et Perse : réécriture et reconfiguration, des Antilles aux Amériques et au Tout-Monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Alix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions de l'Institut du Tout-Monde. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Saint-John Perse, Aimé Césaire, Édouard Glissant, regards croisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 251-262, 2020, 978-2-491641-02-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03693487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subversion de la « dis'pline » et de la « vie brute » dans la poésie de Tchicaya U Tam'si et de Mohammed Khaïr-Eddine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Alix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emmanuel Bouju; Yolaine Parisot; Charline Pluvinet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pouvoir de la littérature. De l’energeia à l’empowerment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.189-199, 2019, 978-2-7535-7777-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03296929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‟Récits de soi” au pluriel contre storytelling : les cas de Leonora Miano et NoViolet Bulawayo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Alix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Danielle Perrot-Corpet; Anne Tomiche. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Storytelling et contre-narration en littérature au prisme du genre et du fait colonial (XXe-XXIe s.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PIE - Peter Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.169-183, 2018, 9782807608924</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03296922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La philosophie dans l’essai postcolonial : ouverture interprétative et espace de dialogue chez Wole Soyinka et Edouard Glissant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Alix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Tomiche. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Comparatisme comme approche critique, tome 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classiques Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.187-198, 2017, 978-2-406-06527-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03296919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le tragique de la Relation dans Anima : Wajdi Mouawad au prisme d’Edouard Glissant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Alix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claire Badiou-Monferran; Laurence Denooz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langues d’Anima. Écriture et histoire contemporaine dans l’œuvre de Wajdi Mouawad</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classiques Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.115-129, 2016, 978-2-406-05945-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03296918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Glissant : lieux de mémoire antillais, lieux communs du Tout-Monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Alix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvère Mbondobari; Albert Gouaffo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mémoires et lieux de mémoire. Enjeux interculturels et relations médiatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universaar – Presses universitaires de la Sarre, pp.121-140, 2016, 9783862232215</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03296915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’île-texte chez Édouard Glissant et Daniel Maximin : du texte-île au roman-archipel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Alix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jacques Isoléry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Texte-île île-texte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pétra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.367-387, 2015, Fert'îles</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03295815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction à Postcolonial Studies : modes d'emploi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Ducournau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Alix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Catalan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tina Harpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Collectif Write Back. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Postcolonial studies : modes d'emploi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Lyon, pp.5-22, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03056864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le polar satirique postcolonial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Alix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Halen; Bernard de Meyer; Sylvère Mbondobari. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Polar africain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centre de recherche « Ecritures » – coll. Littératures des mondes contemporains – série Afriques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.81-104, 2013, 978-2-917403-23-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03295807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’essai postcolonial martiniquais : positionnements et évolutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Alix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anthony Mangeon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Postures postcoloniales. Domaines africains et antillais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karthala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.181-207, 2012, 978-2-8111-0816-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03295804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le discours de critique littéraire dans l’essai postcolonial africain (Gordimer, Mudimbe, Soyinka)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Alix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Georice Bertin Madébé; Sylvère Mbondobari; Steeve Robert Renombo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Chemins de la critique africaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 978-2-296-96361-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03295776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4787,105 +4865,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foucault déplacé : réécriture chez E.W. Said et V.Y. Mudimbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Alix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008, http://malfini.ens-lyon.fr/document.php?id=124#ftn1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03298850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId99"/>
+      <w:footerReference w:type="default" r:id="rId101"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5032,51 +5110,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008371v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Alix" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209659v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468331v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29173/af29498" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717141v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/exp.2024.a930865" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712214v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fixxion.2340" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03298844v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987627v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gris" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Michel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03295601v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11008-8.p.0187" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03295548v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03295592v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03295545v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03295520v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rlc.364.0433" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03295516v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1051542ar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03295495v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03295509v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03279748v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03295475v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03295488v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/presa.190.0181" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03295483v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/presa.189.0087" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03295463v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03279739v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/presa.184.0033" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03295456v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03295450v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03295732v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03295768v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03296934v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03295667v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630432v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Sarfati Lanter" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Chauvin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Coutolleau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104087v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Marie Chauvin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999535v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald-Blaise Fonkoua" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589168v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/lettres-du-sud/3442-l-essai-postcolonial-poetique-de-l-entreglose-9782811129231.html" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999523v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Gauvin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pum.umontreal.ca" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051138v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ducournau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Catalan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Harpin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Olivier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045965v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/title/70248" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629996v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Turbiau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717153v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61736/YIIA8185" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459222v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15838-7.p.0261" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847478v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847406v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03298841v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/lettres-du-sud/3378-figurer-le-terroriste-la-litterature-au-defi-9782811127831.html" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03296931v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/epopees-postcoloniales-poetiques-transatlantiques.html" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693487v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03296929v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pur-editions.fr/detail.php?idOuv=4902" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03296922v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/64532" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03296919v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/le-comparatisme-comme-approche-critique-comparative-literature-as-a-critical-approach-tome-2-litterature-arts-sciences-humaines-et-sociales-literature-the-arts-and-the-social-sciences-la-philosophie-dans-l-essai-postcolonial.html" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03296918v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/langues-d-anima-ecriture-et-histoire-contemporaine-dans-l-oeuvre-de-wajdi-mouawad.html" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03296915v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03295815v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionspetra.fr/collection/fertiles" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056864v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03295807v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecritures.univ-lorraine.fr/publications/litterature-des-mondes-contemporains-serie-afriques/le-polar-africain" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03295804v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03295776v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03298850v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609035v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Alix" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14sag" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008371v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209659v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468331v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29173/af29498" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717141v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/exp.2024.a930865" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712214v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fixxion.2340" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03298844v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987627v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gris" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Michel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03295601v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11008-8.p.0187" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03295548v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03295592v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03295545v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03295520v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rlc.364.0433" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03295516v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1051542ar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03295495v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03295509v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03279748v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03295475v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03295488v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/presa.190.0181" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03295483v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/presa.189.0087" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03295463v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03279739v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/presa.184.0033" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03295456v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03295450v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03295732v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03295768v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03296934v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03295667v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630432v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Sarfati Lanter" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Chauvin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Coutolleau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104087v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Marie Chauvin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999535v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald-Blaise Fonkoua" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589168v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/lettres-du-sud/3442-l-essai-postcolonial-poetique-de-l-entreglose-9782811129231.html" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999523v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Gauvin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pum.umontreal.ca" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051138v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ducournau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Catalan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Harpin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Olivier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045965v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/title/70248" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717153v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61736/YIIA8185" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629996v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Turbiau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459222v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15838-7.p.0261" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847478v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847406v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03298841v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/lettres-du-sud/3378-figurer-le-terroriste-la-litterature-au-defi-9782811127831.html" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03296931v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/epopees-postcoloniales-poetiques-transatlantiques.html" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693487v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03296929v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pur-editions.fr/detail.php?idOuv=4902" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03296922v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/64532" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03296919v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/le-comparatisme-comme-approche-critique-comparative-literature-as-a-critical-approach-tome-2-litterature-arts-sciences-humaines-et-sociales-literature-the-arts-and-the-social-sciences-la-philosophie-dans-l-essai-postcolonial.html" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03296918v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/langues-d-anima-ecriture-et-histoire-contemporaine-dans-l-oeuvre-de-wajdi-mouawad.html" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03296915v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03295815v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionspetra.fr/collection/fertiles" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056864v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03295807v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecritures.univ-lorraine.fr/publications/litterature-des-mondes-contemporains-serie-afriques/le-polar-africain" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03295804v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03295776v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03298850v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>