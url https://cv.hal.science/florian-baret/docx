--- v0 (2026-03-19)
+++ v1 (2026-05-02)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:120.37617554859px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Florian Baret </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en Archéologie de la Gaule romaine et archéomatique.Université de Tours, UMR 7324 CITERES-LAT</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">florian-baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7827-4536</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">194435652</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable du module 3 archéologie (L1 et L2 Histoire) et de la Licence 3 Histoire parcours Archéologie (Département d'Histoire et d'Archéologie, UFR Arts et Sciences Humaines, Université de Tours).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Université de Tours (</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Page personnelle sur le site de l'Université</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable de l'</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Axe 1 - Villages, villes et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du Laboratoire Archéologie et Territoires (UMR 7324 CITERES).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratoire Archéologie et Territoires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (UMR 7324 CITERES, Université de Tours, CNRS, Inrap)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axe 1 - Villages, villes et territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Travaux en cours :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordinateur du PCR &amp;quot;</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HaGAL - Habitat Groupé Antique de la cité des Lémovices</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot; (2018, 2019-2021, 2022-2024, 2025-2027 ; Ministère de la Culture, DRAC Nouvelle-Aquitaine). Voir le Carnet </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypotèses.org</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable du chantier de </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fouilles archéologiques de La Souterraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Creuse ; 2020, 2021-2023, 2024, 2025-2027). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chantier-école</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de l'Université de Tours depuis 2021.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie géoradar de l'habitat groupé antique de Beauclair/Fines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Voingt, Giat, Puy-de-Dôme ; 2020, 2021, 2023) en collaboration avec P. M. Ganne (Maison Archéologiques des Combrailles).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du PCR </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquae Segetae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> coordonné par J. Vilpoux (SRA/DRAC Centre-Val de Loire ; 2024) puis par J. Spiesser (CD Loiret ; 2025-2027). Co-responsable de l'</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Axe 1 - Le développement urbain d’Aquae Segetae, planification ou développement progressif ?</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Autres activités :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité de Rédaction de la revue </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archimède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> depuis l'été 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Conseil de l'UFR Arts et Sciences Humaines depuis le 28 mars 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Vice-Président de la CSDP 21 (Commission Scientifique Disciplinaire Paritaire) de l'Université de Tours depuis le 5 novembre 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité de Lecture de la revue </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquitania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> depuis l'automne 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre élu de la </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">21e section du CNU</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> depuis le 18 novembre 2023.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de différents Comités de Suivi Individuel pour l'école doctorale Humanités & Langues - ED 616 (Université de Tours et Univeristé d'Orléans).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de rédaction de la </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (RACF) depuis 2021. Elu au CA de la FERACF (Fédération pour l'Edition de la RACF).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre (fondateur) d'</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ArchéoTek - Association pour le développement de l'archéologie programmée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> depuis 2015.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre d'</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AGER - Association d'étude du monde rural gallo-romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> depuis 2007.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Télépilote drone pour les sous-catégories ouvertes A1/A3.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Encadrement de travaux universitaires :</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading6"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Doctorat (2)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2025 (en cours) : Océane Bringaud, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programmes décoratifs et architecture de l’habitat rural antique dans le territoire de la cité des Lémovices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.  Thèse de doctorat de l’Université de Tours sous la direction de X. Rodier (CNRS, UMR 7324 CITERES-LAT) et le co-encadrement de F. Baret (Université de Tours, UMR 7324 CITERES-LAT). Contrat doctoral 2025-2028.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022 (en cours) : Mylène Ferré, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lieux de culte, pratiques rituelles et territoire dans le Nord-Ouest de la Gaule Aquitaine (IIe s. av. J.-C. – Ve s. ap. J.-C.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Thèse de doctorat de l’Université de Tours sous la direction de X. Rodier (CNRS, UMR 7324 CITERES-LAT) et le co-encadrement de F. Baret (Université de Tours, UMR 7324 CITERES-LAT). Contrat doctoral 2022-2025.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading6"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Master 2 (16)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018-2020 :	Laure de Souris (RO, service d’archéologie du Loiret), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisation de l’occupation du sol au Nord de Cenabum (Orléans) pendant l’Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, mémoire de Master 2, Université de Tours. Co-direction avec J.-B. Rigot (Université de Tours, UMR 7324 CITERES-LAT). Soutenu le 16 juin 2020 : Mention Très Bien.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020-2021 :	Dorian Nurit, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'occupation rurale entre Cher et Indre du second âge du Fer au début du Haut-Empire, dynamique spatiale et morphologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Master 2, Université de Tours. Co-direction avec J.-B. Rigot (Université de Tours, UMR 7324 CITERES-LAT), J.-M. Laruaz (SADIL), D. Lusson (INRAP, UMR 7324 CITERES-LAT). Soutenu le 14 juin 2021 : Mention Très Bien.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021-2022 :	Camille Delaille, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le petit mobilier antique de la cité des Lémovices, inventaire et études de cas (Bridiers, Chatain, Bugeat)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Master 2, Université de Tours. Co-direction avec C. Loiseau (Eveha, Tours). Soutenu le 14 juin 2022, Mention Bien</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021-2022 :	Mylène Ferré, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les lieux de culte ruraux de la cité des Lémovices (Ier – IIIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Master 2, Université de Tours. Soutenu le 14 juin 2022, Mention Très Bien</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022-2023 :	Tanguy Deswarte, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La céramique antique du Champ des Citernes à La Souterraine (Creuse) : les puits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Master 2, Université de Tours. Co-direction avec P. Husi (UMR 7324 CITERES-LAT).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022-2023 :	Eloïse Delacour, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La céramique antique du site de Rocheron à Blois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Master 2, Université de Tours. Co-direction avec P. Husi (UMR 7324 CITERES-LAT) et F. Couvin (Inrap).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023-2024 :	Océane Bringaud, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse spatiale des dépôts d'objet dans les sépultures des nécropoles de la Haute-Cour et de Vaugrignon à Esvres-sur-Indre (Indre-et-Loire), IIe siècle av. – IIe siècle ap. J.-C.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Master 2, Université de Tours. Co-direction avec J.-P. Chimier (INRAP) et S. Badey (INRAP). Soutenu le 18 juin 2024, Mention Bien.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023-2024 :	Lisa Nogueira e Silva, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les édifices thermaux lémovices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Master 2, Université de Tours. Soutenu le 17 juin 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023-2025 :	Samuel Henry, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les monnaies romaines dans la cité des Lémovices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Master 2, Université de Tours. Co-direction avec C. Parisot-Sillon (Université d’Orléans, UMR 7065 IRAMAT-CEB). Soutenu le 30 juin 2025, Mention Bien.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023-2024 :	Elise Rouhaud, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les aménagements hydrauliques de la cité des Lémovices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Master 2, Université de Tours. Soutenu le 17 juin 2024, Mention Bien.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024-2025 :	Marine Castellan, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les bousandales et hipposandales en Gaule romaine : analyses typologiques et contextuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Master 2, Université de Tours. Co-direction avec C. Loiseau (Eveha).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024-2025 :	Eulalie Fournier, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’habitat rural antique dans la cité des Lémovices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Master 2, Université de Tours. Soutenu le 16 juin 2025, Mention Très Bien.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024-2025 :	Violaine Bourmaud, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Morphologie et architecture de l’habitat urbain antique lémovice à travers l’exemple des sites de La Souterraine, Ahun, Naves et Limoges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Master 2, Université de Tours. Soutenu le 17 juin 2025, Mention Très Bien.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024-2025 :	Vanina Billot, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aborder les rites funéraires par l’analyse des dépôts d’objets : l’exemple de l’enclos funéraire de Bridiers (La Souterraine) et du corpus lémovice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Master 2, Université de Tours. Soutenu le 17 juin 2025, Mention Très Bien.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2025-2026 : Yanis Sintès, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etude de la présence de militaria en contexte civil dans l'ouest de la Gaule (Ier s. av. - Ve s. ap.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Master 2, Université de Tours. Co-direction avec S. Janniard (Université de Tours, UR 6298 CeTHiS).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2025-2026 : Chloé Luchat, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le dépotoir 574 de la fouille &amp;quot;rue docteur Grimaud&amp;quot; à Lezoux (Puy-de-Dôme) : étude stylistique des coupes DRAG 37</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Master 2, Université de Tours. Co-direction avec M. Rioux (docteure en céramologie antique, Eveha).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading6"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Master 1 (22)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019-2020 :	Dorian Nurit, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'occupation rurale entre Cher et Indre du second âge du Fer au début du Haut-Empire, dynamique spatiale et morphologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Master 1, Université de Tours. Co-direction avec J.-B. Rigot (Université de Tours, UMR 7324 CITERES-LAT), J.-M. Laruaz (SADIL), D. Lusson (INRAP, UMR 7324 CITERES-LAT). Soutenu le 15 juin 2020 : Mention Bien.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020-2021 :	Camille Delaille, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le petit mobilier antique de la cité des Lémovices, inventaire et études de cas (Bridiers, Chatain, Bugeat)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Master 1, Université de Tours. Co-direction avec C. Loiseau (Eveha, Tours). Soutenu le 14 juin 2021, Mention Bien.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020-2021 :	Mylène Ferré, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les lieux de culte antique de la cité des Lémovices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Master 1, Université de Tours. Soutenu le 14 juin 2021, Mention Très Bien.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020-2021 : 	Théophile Martin, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le devenir des établissements ruraux romains entre la fin de l'Antiquité et le début du premier Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Master 1, Université de Nantes. Co-direction avec M. Monteil (Université de Nantes) – Étudiant défaillant à compter de février 2021.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020-2022 :	Tanguy Deswarte, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La céramique antique du Champ des Citernes à La Souterraine (Creuse) : les puits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Master 1, Université de Tours. Co-direction avec P. Husi (UMR 7324 CITERES-LAT). Soutenu le 13 juin 2022, Mention Bien.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020-2022 : Klébert Mabicka, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La céramique antique du Champ des Citernes à La Souterraine (Creuse) : la zone 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Master 1, Université de Tours. Co-direction avec P. Husi (UMR 7324 CITERES-LAT). Non soutenu.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021-2022 :	Eloïse Delacour, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La céramique antique du site de Rocheron à Blois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Master 1, Université de Tours. Co-direction avec P. Husi (UMR 7324 CITERES-LAT) et F. Couvin (Inrap). Soutenu le 13 juin 2022, Mention Assez Bien.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021-2022 :	Cindy Touvin, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’agglomération antique de Sceaux-du-Gâtinais : bilan critique de la documentation archéologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Master 1, Université de Tours. Tuteurs : J.-M. Morin (CG Loiret) et J. Vilpoux (SRA Orléans). Non soutenu.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021-2023 : Naila Sémati, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les matériaux de construction dans les habitats antiques turons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Master 1, Université de Tours. Non soutenu.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022-2023 :	Océane Bringaud, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse spatiale des dépôts de céramique des sépultures des ensembles 3 et 4 de la nécropole de la Haute-Cour à Esvres-sur-Indre (Indre-et-Loire), IIe s. av. J-C. – IIe s. ap. J.-C.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Master 1, Université de Tours. Co-direction avec J.-P. Chimier (INRAP) et S. Badey (INRAP). Soutenu le 12 juin 2023, Mention Bien.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022-2023 :	Lisa Nogueira e Silva, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les édifices thermaux lémovices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Master 1, Université de Tours. Soutenu le 12 juin 2023.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022-2023 :	Samuel Henry, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les monnaies romaines dans la cité des Lémovices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Master 1, Université de Tours. Co-direction avec C. Parisot-Sillon (Université d’Orléans, UMR 7065 IRAMAT-CEB). Soutenu le 12 juin 2023, Mention Bien.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022-2023 :	Elise Rouhaud, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les aménagements hydrauliques de la cité des Lémovices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Master 1, Université de Tours. Soutenu le 12 juin 2023, Mention Bien.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023-2024 :	Marine Castellan, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les bousandales et hipposandales en Gaule romaine : analyses typologiques et contextuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Master 1, Université de Tours. Co-direction avec C. Loiseau (Eveha). Soutenu le 18 juin 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023-2024 :	Lisa Hofbauer, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La répartition des sites de production artisanale dans la cité antique des Lémovices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Master 1, Université de Tours. Soutenu le 17 juin 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023-2024 :	Eulalie Fournier, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’habitat rural antique dans la cité des Lémovices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Master 1, Université de Tours. Soutenu le 17 juin 2024, Mention Très Bien.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023-2024 :	Violaine Bourmaud, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Morphologie et architecture de l’habitat urbain antique lémovice à travers l’exemple des sites de La Souterraine, Ahun, Naves et Limoges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Master 1, Université de Tours. Soutenu le 18 juin 2024, Mention Très Bien.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023-2024 :	Vanina Billot, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aborder les rites funéraires par l’analyse des dépôts d’objets : l’exemple de l’enclos funéraire de Bridiers (La Souterraine) et du corpus lémovice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Master 1, Université de Tours. Soutenu le 17 juin 2024, Mention Très Bien.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024-2025 : Yanis Sintès, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etude de la présence de militaria en contexte civil dans l'ouest de la Gaule (Ier s. av. - Ve s. ap.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Master 1, Université de Tours. Co-direction avec S. Janniard (Université de Tours, UR 6298 CeTHiS). Soutenu le 17 juin 2025, Mention Très Bien.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024-2025 : Chloé Luchat, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le dépotoir 574 de la fouille &amp;quot;rue docteur Grimaud&amp;quot; à Lezoux (Puy-de-Dôme) : étude stylistique des coupes DRAG 37</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Master 1, Université de Tours. Co-direction avec M. Rioux (docteure en céramologie antique, Eveha). Soutenu le 17 juin 2025, Mention Bien.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2025-2026 : 	Lou Barbier--Meillan, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les usages du verre dans les agglomérations antiques Bituriges : analyses typologique, fonctionnelle et spatiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Master 1, Université de Tours. Co-direction avec C. Aunay (UDAP 37).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2025-2026 : 	Léo Vuillemin-Chaignot, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> castrum </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">de Tours : exploitation des archives documentaires et des données archéologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Master 1, Université de Tours. Co-direction avec A. Laurent-Dehecq et O. Marlet (CNRS, UMR 7324 CITERES-ALT).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Organisation de manifestations scientifiques :</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading6"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Colloques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">7 au 9 juin 2028 : Organisateur du </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIe colloque AGER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Association d’Etude du Monde Rural Gallo-romain) : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les lieux de culte ruraux en Gaule et dans les régions voisines : implantation, morphologie, pratiques et paysages cultuels (Ier s. av. J.-C. – Ve s. ap. J.-C.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, à l’Université de Tours.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">28 et 29 septembre 2023	: Organisateur du colloque international </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formes d'habitat groupé antique dans les zones de montagne : le cas des Gaules et des régions périphériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> dans le cadre du PCR HaGAL. Limoges. Partenaires : UMR 7324 CITERES-LAT, EA 4270 Criham, SRA Limoges, Inrap, Eveha.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading6"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Séminaires</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">21 mars 2025 : Séminaire d’archéologie de la Gaule romaine #3 : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifier et étudier l'habitat domestique dans les villes des Gaules romaines : des données géophysiques aux données de fouille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Séminaire de recherche du Laboratoire Archéologie et Territoires (UMR 7324 CITERES) à Tours.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">22 mars 2024 : Séminaire d’archéologie de la Gaule romaine #2 : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étudier les lieux de culte : du paysage cultuel à la restitution des rites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Séminaire de recherche du Laboratoire Archéologie et Territoires (UMR 7324 CITERES) à Tours.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">13 mai 2022	: Séminaire d’archéologie de la Gaule romaine #1 : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habiter et mettre en valeur les territoires antiques : le cas de la moyenne montagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Séminaire de recherche du Laboratoire Archéologie et Territoires (UMR 7324 CITERES) à Tours.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Travaux achevés :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable de la fouille programmée de l'espace thermal de la </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">villa de Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Faux-la-Montagne, Creuse, 2016-2020).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable de la campagne de </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sondages archéologiques à Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Haute-Vienne, 2018).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable de plusieurs prospections géophysiques (ARP, GPR), </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Souterraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Creuse, 2019), </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladapeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Creuse, 2012, 2014, 2016) & </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LiDAR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Blond, La Souterraine, Saint-Goussaud, 2017).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chercheur associé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (axe 3) au Centre d'Histoire &amp;quot;Espaces & Cultures&amp;quot; (CHEC - EA 1001) de l'Université Clermont Auvergne de 2015 à 2019.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sujet de thèse : &amp;quot;</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les agglomérations &amp;quot;secondaires&amp;quot; gallo-romaines dans le Massif Central (cités des Arvernes, Vellaves, Gabales, Rutènes, Cadurques et Lémovices), Ier s. av. J.-C. - Ve s. ap. J.-C.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot; Soutenue le 8 juin 2015 à l'Université de Clermont-Ferrand sous la direction de Frédéric Trément.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mention Très honorable avec les Félicitations du jury</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Centres d'intérêt :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Habitats groupés antiques, organisation des territoires, formes et morphologie de l'habitat, prospections (pédestres, aériennes, géophysiques), sondages, fouilles, LiDAR, SIG, base de données, statistiques appliquées à l'archéologie.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Parcours professionnel :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Elu Maître de conférences à l'Université de Tours en 2020</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignant contractuel en archéologie antique, Université de Tours : 2019-2020</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignant-chercheur contractuel (contrat type ex-ATER) en archéologie antique, Université de Tours : 2018-2019</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ATER en archéologie antique, Université de Tours : 2016-2018</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Assistant-Ingénieur en archéologie, CHEC-EA1001 : 2014-2016</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chargé de cours, Université de Clermont : 2012-2013</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Doctorant contractuel / Moniteur, Université de Clermont : 2009-2012</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Technicien de recherche en archéologie, MSH de Clermont : 2009</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les agglomérations &amp;quot;secondaires&amp;quot; gallo-romaines dans le Massif Central : (cités des arvernes, vellaves, gabales, rutenes, cadurques et lémovices), 1er siècle avant J.-C. - Ve siècle après J.-C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire. Université Blaise Pascal - Clermont-Ferrand II, 2015. Français. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2015CLF20003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01693774v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origines de la ville dans le Massif Central : les agglomérations antiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires François Rabelais, pp.442, 2022, 9782869068049</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers 50 : Un maillage urbain pour le territoire des Lémovices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Faure. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire(s) du Limousin. Faire date. De la Préhistoire à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Ardents Editeurs, pp.52-55, 2025, 9782490623471</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des spathae en contexte rituel : Épieds-en-Beauce (Loiret) et La Souterraine (Creuse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Linger-Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julia Genechesi; Lionel Pernet; Sylvie Barrier; Matthieu Demierre; Denis Genequand; Thierry Luginbühl. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La guerre et son cortège. Réflexions sur les conflits et leur impact sur les cultures des âges du fer. Actes du 47</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> colloque international de l’Association française pour l’étude de l’âge du Fer (Lausanne, 18-20 mai 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afeaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.201-206, 2025, Collection Afeaf (7), 978-2-9567407-6-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05103068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalogue critique des sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Origines de la ville dans le Massif Central : les agglomérations antiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires François Rabelais, 2022, 9782869068049</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villes et agglomérations antiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Gomis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas historique Auvergne, Bourbonnais, Velay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les agglomérations antiques du Massif Central</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Trément. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Arvernes et leurs voisins du Massif Central à l'époque romaine. Une archéologie du développement des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, t.2, 127, 1-2 (n°606-607), Revue d'Auvergne, pp.31 à 69, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origines de la ville dans le Massif Central : les agglomérations antiques. Annexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « Quartier Est » de l’agglomération antique de Bridiers à La Souterraine : bilan des fouilles 2020-2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires de la Société des Sciences Naturelles et Archéologiques de la Creuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 70 (2024), pp.47-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène DARTEVELLE (dir.) Augustonemetum. Atlas topographique de Clermont-Ferrand, InFolio éditions, Gollion, Suisse, 2021, Tome 1 : 542 p., Tome 2 : 530 p., 1 400 illustrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil, Guillaume Varennes (dir.) L’archéologie antique en Pays de la Loire. Bilan de deux décennies de recherches (2001-2021). 11e Supplément à la Revue Archéologique de l’Ouest, Presses Universitaires de Rennes, Rennes, 2023, 506 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche globale et intégrée d’un habitat groupé antique lémovice : le cas de Bridiers à La Souterraine (Creuse, Nouvelle-Aquitaine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 46, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.11015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GPR vs Archaeological Excavation: Comparison of the Results Obtained in the Eastern District of the Roman Small Town of Bridiers (la Souterraine, Creuse, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14th International Conference of Archaeological Prospection, 45-1, pp.17-22. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.8130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découvertes et redécouvertes d’estampilles sur terre cuite architecturale à Bridiers (c. de La Souterraine, Creuse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux d'archéologie limousine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41, pp.31-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation minière et habitat antique du bois de la Tourette à Blond (Haute-Vienne) : bilan historiographique et travaux récents (2017-2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux d'archéologie limousine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39, pp.31-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bérard, Matthieu Poux (dir.) - Lugdunum et ses campagnes. Actualité de la recherche [Compte-rendu]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La villa des Montceaux (Ladapeyre, Creuse) : apport des prospections au sol et des prospections géophysiques à la reconnaissance d’un grand établissement agricole de l’Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires de la Société des Sciences Naturelles et Archéologiques de la Creuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 64, pp.37-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Montceaux, commune de Ladapeyre (23). Villa ou agglomération : état de la question à partir des recherches récentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires de la Société des Sciences Naturelles et Archéologiques de la Creuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 61, pp.95-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réseau des agglomérations antiques dans les cités du Massif central (I&amp;lt;sup&amp;gt;er&amp;lt;/sup&amp;gt; s. av. J.-C.-V&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s. apr. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 73 (2), pp.169-212. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gallia.2732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réseau des agglomérations secondaires antiques dans les cités du Massif central (France). Un état renouvelé de la question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agri centuriati. An International Journal of Landscape Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12, pp.127-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les agglomérations &amp;quot; secondaires &amp;quot; gallo-romaines dans le Massif Central. Étude critique de la documentation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de liaison de l'Association d'étude du monde rural gallo-romain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19, pp.65-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00949177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaudes-Aigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexicon of the Greek and Roman Cities and Place Names in Antiquity: Ca 1500 B.C. - Ca A.D. 500, fasc. 20 : Chalcis (or Chalkis) – Chersonesos Thracia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.2913</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheillé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexicon of the Greek and Roman Cities and Place Names in Antiquity: Ca 1500 B.C. - Ca A.D. 500, fasc. 20 : Chalcis (or Chalkis) – Chersonesos Thracia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.2918-2919</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Champniers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexicon of the Greek and Roman Cities and Place Names in Antiquity: Ca 1500 B.C. - Ca A.D. 500, fasc. 20 : Chalcis (or Chalkis) – Chersonesos Thracia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.2881</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chavonnière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexicon of the Greek and Roman Cities and Place Names in Antiquity: Ca 1500 B.C. - Ca A.D. 500, fasc. 20 : Chalcis (or Chalkis) – Chersonesos Thracia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.2914</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Champallement-Compierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexicon of the Greek and Roman Cities and Place Names in Antiquity: Ca 1500 B.C. - Ca A.D. 500, fasc. 20 : Chalcis (or Chalkis) – Chersonesos Thracia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.2878-2879</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexicon of the Greek and Roman Cities and Place Names in Antiquity: Ca 1500 B.C. - Ca A.D. 500, fasc. 20 : Chalcis (or Chalkis) – Chersonesos Thracia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.2922-2923</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Château de Chatillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexicon of the Greek and Roman Cities and Place Names in Antiquity: Ca 1500 B.C. - Ca A.D. 500, fasc. 20 : Chalcis (or Chalkis) – Chersonesos Thracia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.2904-2905</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chancelade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexicon of the Greek and Roman Cities and Place Names in Antiquity: Ca 1500 B.C. - Ca A.D. 500, fasc. 20 : Chalcis (or Chalkis) – Chersonesos Thracia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.2883-2884</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chanceaux-sur-Choisille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexicon of the Greek and Roman Cities and Place Names in Antiquity: Ca 1500 B.C. - Ca A.D. 500, fasc. 20 : Chalcis (or Chalkis) – Chersonesos Thracia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.2882-2883</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexicon of the Greek and Roman Cities and Place Names in Antiquity: Ca 1500 B.C. - Ca A.D. 500, fasc. 20 : Chalcis (or Chalkis) – Chersonesos Thracia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.2881-2882</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexicon of the Greek and Roman Cities and Place Names in Antiquity: Ca 1500 B.C. - Ca A.D. 500, fasc. 20 : Chalcis (or Chalkis) – Chersonesos Thracia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.2901-2901</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Châtigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexicon of the Greek and Roman Cities and Place Names in Antiquity: Ca 1500 B.C. - Ca A.D. 500, fasc. 20 : Chalcis (or Chalkis) – Chersonesos Thracia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.2910</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chanteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexicon of the Greek and Roman Cities and Place Names in Antiquity: Ca 1500 B.C. - Ca A.D. 500, fasc. 20 : Chalcis (or Chalkis) – Chersonesos Thracia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.2884-2885</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chabris (Gièvres-Chabris, &amp;lt;i&amp;gt;Gabris&amp;lt;/i&amp;gt;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexicon of the Greek and Roman Cities and Place Names in Antiquity: Ca 1500 B.C. - Ca A.D. 500, fasc. 19: Cephalae – Chalcidice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.2859-2860</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des élites et des marqueurs d’autoreprésentation dans les agglomérations secondaires lémovices : l’exemple de Bridiers (La Souterraine, Creuse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Nivez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les marqueurs des statuts sociaux dans les campagnes romaines des Gaules et leurs périphéries. XVIe colloque de l’association AGER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGER, Nov 2024, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l’ouest des Arvernes, du nouveau ! Apports du géoradar à la connaissance de l'habitat groupé antique de Beauclair (communes de Giat et de Voingt, Puy-de-Dôme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre M. Ganne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formes d’habitat groupé antique dans les zones de montagne : le cas des Gaules et des régions périphériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Florian Baret, Sep 2023, Limoges (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La céramique de l'habitat groupé de Bridiers &amp;quot;quartier est&amp;quot; (La Souterraine, Creuse) de la première moitié du II&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s. au dernier tiers du III&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s. apr. J.-C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFECAG, Actes du Congrès d'Hyères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Hyères, France. pp.345-379</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le PCR HaGAL – Habitat Groupé Antique de la cité des Lémovices : approche globale des habitats groupés en zone de moyenne montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formes d’habitat groupé antique dans les zones de montagne : le cas des Gaules et des régions périphériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Florian Baret, Sep 2023, Limoges (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécificités de l’habitat groupé du Haut-Empire dans la moyenne montagne arverne : nouveaux apports et réflexions à partir d’études de cas (Puy-de-Dôme, Cantal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Calbris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Delhoofs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre M. Ganne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité des recherches archéologiques en Aquitaine romaine. Deuxième journée d'étude de la Fédération Aquitania</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Bordeaux, France. pp.251-265, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/aquit.2021.1652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agglomérations « secondaires » et limites de cité : réflexions sur l’apport d’une étude territoriale des agglomérations pour la définition des limites de cité. Exemple de la cité des Lémovices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les limites du territoire Lémovices/Limousin (Antiquité, Moyen-Âge), 3ème journée d’étude sur les Lémovices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Limoges; CHEC - EA 1001, Université Clermont Auvergne, Mar 2017, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieux de culte et agglomérations antiques, formes d’intégration et topographie urbaine dans les cités du Massif central</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La place et le rôle des lieux de culte dans les agglomérations secondaires de l’Antiquité et les petites villes médiévales, au sein du Massif Central : création, dynamique et évolution, Journée d’étude de la Jeune Équipe du CHEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agglomérations, routes et dynamiques de développement dans le territoire des Arvernes à l’époque romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dacko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Calbris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Routes et petites villes de l’Antiquité à l’époque moderne. Colloque international, Clermont-Ferrand (20-21 mars 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Luc Fray; Céline Pérol, Mar 2014, Clermont-Ferrand, France. pp.73-97, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agglomération gallo-romaine de Bridiers : une ville, mille ans avant la fondation de La Souterraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aux origines de La Souterraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SRA Limousin; Université de Limoges; Commune de La Souterraine; Société des Sciences Naturelles, Archéologiques et Historiques de la Creuse, Nov 2017, La Souterraine, France. pp.27-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Roman “small towns” in the Massif Central (civitates of Arverni, Vellavii, Gabali, Ruteni, Cadurci, Lemovices): methodology and main results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional urban systems in the Roman empire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Luuk de Ligt; John Bintliff, Jun 2017, Leiden, Netherlands. pp.103-127, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004414365_005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voies de communications, réseaux urbains et dynamiques de développement dans le territoire des Arvernes à l’époque romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dacko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Trescarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Calbris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voies, réseaux, paysages en Gaule. Colloque en hommage à Jean-Luc Fiches, Vers-Pont-du-Gard (14-17 juin 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Claude Raynaud, Jun 2016, Vers-Pont-du-Gard, France. pp.227-249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les agglomérations antiques lémovices : apports des levés LiDAR 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité des recherches archéologiques en Aquitaine romaine, Journée d’étude 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération Aquitania, Feb 2018, Bordeaux, France. pp.173-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of settlement and landscapes in the Arverni city at the end of Antiquity (Auvergne, France). Contribution of systematic surveys and paleoenvironmental studies (4th-6th c. AD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cubizolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 13th Roman Archaeological Conference (RAC) &amp; The 28th Theoretical Roman Archaeology Conference (TRAC). University of Edinburgh (12-14 avril 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RAC-TRAC, Apr 2018, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Grande Limagne plain (Auvergne, France): a laboratory for systematic fieldwalking. The case of the largest Gallo-Roman villas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Calbris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Regad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Funde in der Landschaft. Neue Perspektiven une Ergebnisse archäologischer Prospektion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christine Keller, Christoph Wohlfarth, Jun 2017, Köln, Germany. pp.193-215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towns, roads and development dynamics in the Arverni’s territory in Roman times (Auvergne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dacko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Trescarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Calbris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional urban systems in the Roman Empire. Colloque international (Leiden, 23-24 juin 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Luuk de Ligt; John Bintliff; Matthew Hobson, Jun 2017, Leiden, Netherlands. pp.128-157, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004414365_006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’eau dans les agglomérations des cités du Massif central au Haut-Empire : approvisionnement et usages dans l’artisanat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aqua publica dans la ville romaine : droit, technique, structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Clermont-Ferrand, France. pp.87-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réseau des agglomérations antiques du Massif central, état des lieux au haut Empire et évolution durant l’Antiquité tardive à travers les exemples des cités arvernes, vellaves, gabales, rutènes, cadurques et lémovices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ATEG 4 - Agglomérations du nord de la Gaule et des régions voisines durant l’Antiquité tardive (IIIe-VIe s.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Besançon, Dec 2014, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élites et agglomérations lémovices dans l’Antiquité : un état des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Élites et territoire lémovice et limousin de l’âge du fer au Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Clermont-Ferrand, France. pp.4, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/siecles.2309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports des nouvelles prospections à la connaissance des agglomérations antiques des Lémovices : les exemples de Blond, La Souterraine, Ladapeyre, et Saint-Goussaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les agglomérations secondaires. Les Lémovices et leur territoire de l’Âge du Fer au Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Limoges, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des élites dans les campagnes lémovices ? La question des tombes monumentales rurales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Nivez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eulalie Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les marqueurs des statuts sociaux dans les campagnes romaines des Gaules et leurs périphéries. XVIe colloque de l’association AGER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des spathae en contexte ritualisé : Épieds-en-Beauce (Loiret) et La Souterraine (Creuse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Linger-Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47e colloque international de l’AFEAF – Association Française pour l’Étude de l’âge du Fer : « La Guerre et son cortège »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Lausanne (CH), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lieux de cultes dans l’habitat groupé de moyenne montagne : retour sur quelques développements récents chez les Arvernes et les Lémovices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Calbris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lieux de culte en Gaule du Sud et dans les provinces limitrophes (IIe s. av. J.-C. - Ve s. ap. J.-C.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GPR vs archaeological excavation: comparison of the results obtained in the eastern district of the Roman small town of Bridiers (La Souterraine, Creuse, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAP 0221 – 14th International Conference of Archaeological Prospection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’agglomération hypothétique à la villa, l’apport du géoradar à la réinterprétation du site des Montceaux à Ladapeyre (Creuse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Caraire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Leder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité des recherches archéologiques en Aquitaine romaine, Journée d’étude 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Bordeaux, France. 34, pp.343-352, 2018, Aquitania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats de la campagne de sondages archéologiques à Blot-l’Eglise (63), lieu-dit « Terre Noire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Delhoofs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bazillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Calbris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gentiane Davigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Rencontres Archéologiques de l’Allier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Moulins, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR HaGAL: Habitat Groupé Antique de la cité des Lémovices (2025-2027)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eulalie Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Nivez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Tours; UMR 7324 CITERES - Laboratoire Archéologie et Territoires; Inrap; Eveha - Etudes et valorisations archéologiques (Limoges); ArchéoTek; SRA Nouvelle-Aquitaine, Limoges. 2025, pp.119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Souterraine (Creuse), Bridiers, Zone 2 : 6e campagne de fouille programmée du « Quartier Est » de l’habitat groupé antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bourdoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Sintès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Accart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Tours; UMR 7324 CITERES - Laboratoire Archéologie et Territoires; MSH Val-de-Loire; ArchéoTek; SRA Nouvelle-Aquitaine, Limoges. 2025, pp.300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR HaGAL: Habitat Groupé Antique de la cité des Lémovices (2022-2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Maniquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR 7324 CITERES - Laboratoire Archéologie et Territoires; SRA Nouvelle-Aquitaine, Limoges. 2024, 139 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Souterraine (Creuse), Bridiers : 5e campagne de fouille programmée du « Quartier Est » de l’habitat groupé antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bourdoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Accart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Catté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR 7324 CITERES - Laboratoire Archéologie et Territoires; SRA Nouvelle-Aquitaine, Limoges. 2024, Tome 1 : Texte : 189 p. ; Tome 2 : Figures : 391 p. ; Tome 3 : Inventaires et rapports : 211 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR HaGAL – Habitat Groupé Antique de la cité des Lémovices (2022-2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Loubignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR 7324 CITERES - Laboratoire Archéologie et Territoires; SRA Nouvelle Aquitaine. 2023, 107 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Souterraine (Creuse), Bridiers : 4e campagne de fouille programmée du « Quartier Est » de l’habitat groupé antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliott Sadourny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bourdoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Accart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR 7324 CITERES - Laboratoire Archéologie et Territoires; SRA Nouvelle Aquitaine. 2023, Tome 1 : Texte : 190 p. ; Tome 2 : Figures : 382 p. ; Tome 3 : Inventaires et rapports : 176 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme Fines – Cartographie géoradar de l’agglomération antique de Beauclair (Voingt/Giat, Puy-de-Dôme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre M. Ganne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR 7324 CITERES - Laboratoire Archéologie et Territoires; SRA Auvergne Rhône-Alpes. 2022, 158 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Souterraine (Creuse), Bridiers : 3e campagne de fouille programmée du « Quartier Est » de l’habitat groupé antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliott Sadourny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Delaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR 7324 CITERES - Laboratoire Archéologie et Territoires; SRA Nouvelle Aquitaine. 2022, Tome 1 : Texte : 140 p. ; Tome 2 : Figures : 310 p. ; Tome 3 : Inventaires et rapports : 184 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR HaGAL – Habitat Groupé Antique de la cité des Lémovices (2022-2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Maniquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lachaud Jérôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR 7324 CITERES - Laboratoire Archéologie et Territoires; SRA Nouvelle Aquitaine. 2022, Tome 1 : Texte : 96 p., Tome 2 : Figures et annexes : 131 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Souterraine (Creuse), Bridiers : 2e campagne de fouille programmée du « Quartier Est » de l’habitat groupé antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliott Sadourny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Delaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Lecoffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle Aquitaine; UMR 7324 CITERES - Laboratoire Archéologie et Territoires; ArchéoTek. 2021, Tome 1 - Texte : 130 p. ; Tome 2 - Illustrations : 267 p. ; Tome 3 - Inventaires et annexes : 201 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03478218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR HaGAL – Habitat Groupé Antique de la cité des Lémovices (2018 / 2019-2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Cauuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lachaud Jérôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle Aquitaine. 2021, Tome 1 - Texte : 135 p. ; Tome 2 : Figures : 123 p. ; Tome 3 - Annexes : 165 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03531945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Souterraine (Creuse), Bridiers : 1ère campagne de fouille programmée du &amp;quot;Quartier Est&amp;quot; de l'habitat groupé antique. Rapport de fouille programmée. Campagne 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle-Aquitaine. 2020, Tome 1 : Texte : 96 p. ; Tome 2 : Figures : 171 p. ; Tome 3 : Inventaires et rapports : 140 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme Fines - Cartographie géoradar de l'agglomération antique de Beauclair (Voingt/Giat, Puy-de-Dôme). Rapport de prospection archéologique avec matériel spécialisé (géoradar). Campagne 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre M. Ganne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Auvergne-Rhône-Alpes. 2020, pp.122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La villa de Chatain à Faux-la-Montagne (23), campagne 2019. Rapport de fouilles programmées.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gentiane Davigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle Aquitaine. 2020, pp.344</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR HaGAL – Habitat Groupé Antique de la cité des Lémovices (2018 / 2019-2021). Rapport intermédiaire d’activités, année 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Cauuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lachaud Jérôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Maniquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle-Aquitaine. 2020, Tome 1 : Texte : 150 p., Tome 2 : Figures et annexes : 179 p., Tome 3 : Annexes : 248 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR HaGAL – Habitat Groupé Antique de la cité des Lémovices (2018 / 2019-2021). Rapport intermédiaire d’activités, année 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Cauuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Maniquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle Aquitaine; ArchéoTek. 2019, Tome 1 - Texte : 107 p., Tome 2 - Figures : 174 p., Tome 3 - Annexes : 228 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Souterraine (Creuse), Bridiers : campagne de prospection géoradar, Rapport de prospection avec matériel spécialisé dans le cadre du PCR HaGAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle-Aquitaine; ArchéoTek. 2019, 131 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La villa de Chatain à Faux-la-Montagne (23) - Campagne 2018. Rapport de fouille programmée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gentiane Davigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle Aquitaine. 2019, pp.387</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR HaGAL – Habitat Groupé Antique de la cité des Lémovices (2018 / 2019-2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Maniquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Falvard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle-Aquitaine. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blond (Haute-Vienne), Bois de la Tourette : campagne de sondages sur un village minier de l’Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle-Aquitaine. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les agglomérations antiques de la cité des Lémovices, campagne 2017, Rapport de prospection thématique avec LiDAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle-Aquitaine. 2017, 167 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La villa de Chatain à Faux-la-Montagne (23), campagne de fouilles programmées 2017, Rapport de fouilles programmées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gentiane Davigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle-Aquitaine. 2017, 367 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La villa des Montceaux à Ladapeyre (23), campagne de prospection géophysique 2016, Rapport de prospection thématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle-Aquitaine. 2016, 94 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La villa de Chatain à Faux-la-Montagne (23), campagne de sondages archéologiques et de prospection géophysique 2016, Rapport de prospection thématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gentiane Davigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle-Aquitaine. 2016, 212 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les unités de production de plomb, d'argent et d'objets en fluorite de l'agglomération gallo-romaine de Blot (63). Campagne de sondages archéologiques au lieu-dit « Terre Noire » (Blot-l’Eglise, 63)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Delhoofs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Calbris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Auvergne. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blot-l’Église, Terres des Censes. Rapport de sondage archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Delhoofs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Calbris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gentiane Davigo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Auvergne. 2015, 114 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les agglomérations « secondaires » gallo-romaines dans le Massif Central, cité des Lémovices, Rapport de prospection thématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Limousin. 2015, 192 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Campagne de sondages archéologiques sur la commune de Blot-l'Eglise (63) : Terre des Censes (sd. 2), (augmenté des résultats de la campagne de prospection géophysique de 2013 réalisée sur la parcelle ZH 6), Rapport de sondage archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Delhoofs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Calbris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gentiane Davigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bazillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] SRA Auvergne. 2014, 1 vol., 111 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les agglomérations « secondaires » gallo-romaines dans le Massif Central, cité des Lémovices, Rapport de prospection thématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Limousin. 2013, 110 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les agglomérations « secondaires » gallo-romaines dans le Massif Central, cité des Lémovices, Rapport de prospection thématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Limousin. 2011, 166 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les agglomérations « secondaires » gallo-romaines dans le Massif Central, cité des Lémovices, Rapport de prospection thématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Limousin. 2010, 129 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les agglomérations « secondaires » gallo-romaines en Auvergne et dans le Velay, cité des Arvernes et des Vellaves, Rapport de prospection thématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Auvergne. 2010, 154 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Souterraine (Creuse) : Bridiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, pp.201-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR HaGAL : Habitat Groupé Antique de la cité des Lémovices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, pp.539-543</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Souterraine (Creuse), Bridiers : « Quartier Est »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.173-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04457002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR HaGAL : Habitat Groupé Antique de la cité des Lémovices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04457016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Souterraine - Campagne de cartographie géoradar de l’agglomération antique de Bridiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.160-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR HaGAL : Habitat Groupé Antique de la cité des Lémovices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.470-474</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrèze, Creuse, Haute-Vienne : Habitat Groupé Antique de la cité des Lémovices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.482-483</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03257384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie géoradar de l'agglomération antique de Beauclair. Prospection thématique (2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blond : campagne de sondages sur le village minier de l’Antiquité du Bois de la Tourette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.436-438</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La villa des Montceaux à Ladapeyre (23), campagne de prospection géophysique 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.197-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Souterraine, Saint-Goussaud et Blond. Les agglomérations antiques de la cité des Lémovices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, p. 451-454</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les agglomérations secondaires gallo-romaines dans le Massif Central. Prospection thématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, pp.49-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les agglomérations secondaires gallo-romaines dans le Massif Central. Prospection thématique 2012.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.115-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les agglomérations secondaires gallo-romaines dans le Massif central. Prospection thématique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.108-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId183"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:120.37617554859px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Florian Baret </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en Archéologie de la Gaule romaine et archéomatique.Université de Tours, UMR 7324 CITERES-LAT</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">florian-baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7827-4536</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">194435652</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable du module 3 archéologie (L1 et L2 Histoire) et de la Licence 3 Histoire parcours Archéologie (Département d'Histoire et d'Archéologie, UFR Arts et Sciences Humaines, Université de Tours).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Université de Tours (</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Page personnelle sur le site de l'Université</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable de l'</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Axe 1 - Villages, villes et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du Laboratoire Archéologie et Territoires (UMR 7324 CITERES).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratoire Archéologie et Territoires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (UMR 7324 CITERES, Université de Tours, CNRS, Inrap)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axe 1 - Villages, villes et territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Travaux en cours :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordinateur du PCR &amp;quot;</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HaGAL - Habitat Groupé Antique de la cité des Lémovices</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot; (2018, 2019-2021, 2022-2024, 2025-2027 ; Ministère de la Culture, DRAC Nouvelle-Aquitaine). Voir le Carnet </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypotèses.org</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable du chantier de </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fouilles archéologiques de La Souterraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Creuse ; 2020, 2021-2023, 2024, 2025-2027). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chantier-école</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de l'Université de Tours depuis 2021.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie géoradar de l'habitat groupé antique de Beauclair/Fines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Voingt, Giat, Puy-de-Dôme ; 2020, 2021, 2023) en collaboration avec P. M. Ganne (Maison Archéologiques des Combrailles).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du PCR </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquae Segetae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> coordonné par J. Vilpoux (SRA/DRAC Centre-Val de Loire ; 2024) puis par J. Spiesser (CD Loiret ; 2025-2027). Co-responsable de l'</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Axe 1 - Le développement urbain d’Aquae Segetae, planification ou développement progressif ?</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Autres activités :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité de Rédaction de la revue </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archimède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> depuis l'été 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Conseil de l'UFR Arts et Sciences Humaines depuis le 28 mars 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Vice-Président de la CSDP 21 (Commission Scientifique Disciplinaire Paritaire) de l'Université de Tours depuis le 5 novembre 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité de Lecture de la revue </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquitania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> depuis l'automne 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre élu de la </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">21e section du CNU</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> depuis le 18 novembre 2023.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de différents Comités de Suivi Individuel pour l'école doctorale Humanités & Langues - ED 616 (Université de Tours et Univeristé d'Orléans).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de rédaction de la </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (RACF) depuis 2021. Elu au CA de la FERACF (Fédération pour l'Edition de la RACF).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre (fondateur) d'</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ArchéoTek - Association pour le développement de l'archéologie programmée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> depuis 2015.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre d'</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AGER - Association d'étude du monde rural gallo-romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> depuis 2007.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Télépilote drone pour les sous-catégories ouvertes A1/A3.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Encadrement de travaux universitaires :</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading6"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Doctorat (2)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2025 (en cours) : Océane Bringaud, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programmes décoratifs et architecture de l’habitat rural antique dans le territoire de la cité des Lémovices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.  Thèse de doctorat de l’Université de Tours sous la direction de X. Rodier (CNRS, UMR 7324 CITERES-LAT) et le co-encadrement de F. Baret (Université de Tours, UMR 7324 CITERES-LAT). Contrat doctoral 2025-2028.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022 (en cours) : Mylène Ferré, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lieux de culte, pratiques rituelles et territoire dans le Nord-Ouest de la Gaule Aquitaine (IIe s. av. J.-C. – Ve s. ap. J.-C.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Thèse de doctorat de l’Université de Tours sous la direction de X. Rodier (CNRS, UMR 7324 CITERES-LAT) et le co-encadrement de F. Baret (Université de Tours, UMR 7324 CITERES-LAT). Contrat doctoral 2022-2025.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading6"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Master 2 (16)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018-2020 :	Laure de Souris (RO, service d’archéologie du Loiret), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisation de l’occupation du sol au Nord de Cenabum (Orléans) pendant l’Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, mémoire de Master 2, Université de Tours. Co-direction avec J.-B. Rigot (Université de Tours, UMR 7324 CITERES-LAT). Soutenu le 16 juin 2020 : Mention Très Bien.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020-2021 :	Dorian Nurit, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'occupation rurale entre Cher et Indre du second âge du Fer au début du Haut-Empire, dynamique spatiale et morphologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Master 2, Université de Tours. Co-direction avec J.-B. Rigot (Université de Tours, UMR 7324 CITERES-LAT), J.-M. Laruaz (SADIL), D. Lusson (INRAP, UMR 7324 CITERES-LAT). Soutenu le 14 juin 2021 : Mention Très Bien.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021-2022 :	Camille Delaille, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le petit mobilier antique de la cité des Lémovices, inventaire et études de cas (Bridiers, Chatain, Bugeat)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Master 2, Université de Tours. Co-direction avec C. Loiseau (Eveha, Tours). Soutenu le 14 juin 2022, Mention Bien</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021-2022 :	Mylène Ferré, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les lieux de culte ruraux de la cité des Lémovices (Ier – IIIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Master 2, Université de Tours. Soutenu le 14 juin 2022, Mention Très Bien</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022-2023 :	Tanguy Deswarte, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La céramique antique du Champ des Citernes à La Souterraine (Creuse) : les puits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Master 2, Université de Tours. Co-direction avec P. Husi (UMR 7324 CITERES-LAT).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022-2023 :	Eloïse Delacour, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La céramique antique du site de Rocheron à Blois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Master 2, Université de Tours. Co-direction avec P. Husi (UMR 7324 CITERES-LAT) et F. Couvin (Inrap).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023-2024 :	Océane Bringaud, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse spatiale des dépôts d'objet dans les sépultures des nécropoles de la Haute-Cour et de Vaugrignon à Esvres-sur-Indre (Indre-et-Loire), IIe siècle av. – IIe siècle ap. J.-C.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Master 2, Université de Tours. Co-direction avec J.-P. Chimier (INRAP) et S. Badey (INRAP). Soutenu le 18 juin 2024, Mention Bien.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023-2024 :	Lisa Nogueira e Silva, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les édifices thermaux lémovices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Master 2, Université de Tours. Soutenu le 17 juin 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023-2025 :	Samuel Henry, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les monnaies romaines dans la cité des Lémovices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Master 2, Université de Tours. Co-direction avec C. Parisot-Sillon (Université d’Orléans, UMR 7065 IRAMAT-CEB). Soutenu le 30 juin 2025, Mention Bien.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023-2024 :	Elise Rouhaud, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les aménagements hydrauliques de la cité des Lémovices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Master 2, Université de Tours. Soutenu le 17 juin 2024, Mention Bien.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024-2025 :	Marine Castellan, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les bousandales et hipposandales en Gaule romaine : analyses typologiques et contextuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Master 2, Université de Tours. Co-direction avec C. Loiseau (Eveha).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024-2025 :	Eulalie Fournier, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’habitat rural antique dans la cité des Lémovices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Master 2, Université de Tours. Soutenu le 16 juin 2025, Mention Très Bien.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024-2025 :	Violaine Bourmaud, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Morphologie et architecture de l’habitat urbain antique lémovice à travers l’exemple des sites de La Souterraine, Ahun, Naves et Limoges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Master 2, Université de Tours. Soutenu le 17 juin 2025, Mention Très Bien.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024-2025 :	Vanina Billot, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aborder les rites funéraires par l’analyse des dépôts d’objets : l’exemple de l’enclos funéraire de Bridiers (La Souterraine) et du corpus lémovice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Master 2, Université de Tours. Soutenu le 17 juin 2025, Mention Très Bien.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2025-2026 : Yanis Sintès, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etude de la présence de militaria en contexte civil dans l'ouest de la Gaule (Ier s. av. - Ve s. ap.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Master 2, Université de Tours. Co-direction avec S. Janniard (Université de Tours, UR 6298 CeTHiS).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2025-2026 : Chloé Luchat, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le dépotoir 574 de la fouille &amp;quot;rue docteur Grimaud&amp;quot; à Lezoux (Puy-de-Dôme) : étude stylistique des coupes DRAG 37</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Master 2, Université de Tours. Co-direction avec M. Rioux (docteure en céramologie antique, Eveha).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading6"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Master 1 (22)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019-2020 :	Dorian Nurit, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'occupation rurale entre Cher et Indre du second âge du Fer au début du Haut-Empire, dynamique spatiale et morphologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Master 1, Université de Tours. Co-direction avec J.-B. Rigot (Université de Tours, UMR 7324 CITERES-LAT), J.-M. Laruaz (SADIL), D. Lusson (INRAP, UMR 7324 CITERES-LAT). Soutenu le 15 juin 2020 : Mention Bien.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020-2021 :	Camille Delaille, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le petit mobilier antique de la cité des Lémovices, inventaire et études de cas (Bridiers, Chatain, Bugeat)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Master 1, Université de Tours. Co-direction avec C. Loiseau (Eveha, Tours). Soutenu le 14 juin 2021, Mention Bien.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020-2021 :	Mylène Ferré, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les lieux de culte antique de la cité des Lémovices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Master 1, Université de Tours. Soutenu le 14 juin 2021, Mention Très Bien.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020-2021 : 	Théophile Martin, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le devenir des établissements ruraux romains entre la fin de l'Antiquité et le début du premier Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Master 1, Université de Nantes. Co-direction avec M. Monteil (Université de Nantes) – Étudiant défaillant à compter de février 2021.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020-2022 :	Tanguy Deswarte, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La céramique antique du Champ des Citernes à La Souterraine (Creuse) : les puits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Master 1, Université de Tours. Co-direction avec P. Husi (UMR 7324 CITERES-LAT). Soutenu le 13 juin 2022, Mention Bien.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020-2022 : Klébert Mabicka, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La céramique antique du Champ des Citernes à La Souterraine (Creuse) : la zone 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Master 1, Université de Tours. Co-direction avec P. Husi (UMR 7324 CITERES-LAT). Non soutenu.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021-2022 :	Eloïse Delacour, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La céramique antique du site de Rocheron à Blois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Master 1, Université de Tours. Co-direction avec P. Husi (UMR 7324 CITERES-LAT) et F. Couvin (Inrap). Soutenu le 13 juin 2022, Mention Assez Bien.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021-2022 :	Cindy Touvin, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’agglomération antique de Sceaux-du-Gâtinais : bilan critique de la documentation archéologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Master 1, Université de Tours. Tuteurs : J.-M. Morin (CG Loiret) et J. Vilpoux (SRA Orléans). Non soutenu.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021-2023 : Naila Sémati, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les matériaux de construction dans les habitats antiques turons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Master 1, Université de Tours. Non soutenu.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022-2023 :	Océane Bringaud, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse spatiale des dépôts de céramique des sépultures des ensembles 3 et 4 de la nécropole de la Haute-Cour à Esvres-sur-Indre (Indre-et-Loire), IIe s. av. J-C. – IIe s. ap. J.-C.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Master 1, Université de Tours. Co-direction avec J.-P. Chimier (INRAP) et S. Badey (INRAP). Soutenu le 12 juin 2023, Mention Bien.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022-2023 :	Lisa Nogueira e Silva, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les édifices thermaux lémovices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Master 1, Université de Tours. Soutenu le 12 juin 2023.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022-2023 :	Samuel Henry, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les monnaies romaines dans la cité des Lémovices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Master 1, Université de Tours. Co-direction avec C. Parisot-Sillon (Université d’Orléans, UMR 7065 IRAMAT-CEB). Soutenu le 12 juin 2023, Mention Bien.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022-2023 :	Elise Rouhaud, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les aménagements hydrauliques de la cité des Lémovices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Master 1, Université de Tours. Soutenu le 12 juin 2023, Mention Bien.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023-2024 :	Marine Castellan, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les bousandales et hipposandales en Gaule romaine : analyses typologiques et contextuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Master 1, Université de Tours. Co-direction avec C. Loiseau (Eveha). Soutenu le 18 juin 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023-2024 :	Lisa Hofbauer, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La répartition des sites de production artisanale dans la cité antique des Lémovices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Master 1, Université de Tours. Soutenu le 17 juin 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023-2024 :	Eulalie Fournier, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’habitat rural antique dans la cité des Lémovices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Master 1, Université de Tours. Soutenu le 17 juin 2024, Mention Très Bien.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023-2024 :	Violaine Bourmaud, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Morphologie et architecture de l’habitat urbain antique lémovice à travers l’exemple des sites de La Souterraine, Ahun, Naves et Limoges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Master 1, Université de Tours. Soutenu le 18 juin 2024, Mention Très Bien.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023-2024 :	Vanina Billot, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aborder les rites funéraires par l’analyse des dépôts d’objets : l’exemple de l’enclos funéraire de Bridiers (La Souterraine) et du corpus lémovice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Master 1, Université de Tours. Soutenu le 17 juin 2024, Mention Très Bien.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024-2025 : Yanis Sintès, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etude de la présence de militaria en contexte civil dans l'ouest de la Gaule (Ier s. av. - Ve s. ap.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Master 1, Université de Tours. Co-direction avec S. Janniard (Université de Tours, UR 6298 CeTHiS). Soutenu le 17 juin 2025, Mention Très Bien.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024-2025 : Chloé Luchat, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le dépotoir 574 de la fouille &amp;quot;rue docteur Grimaud&amp;quot; à Lezoux (Puy-de-Dôme) : étude stylistique des coupes DRAG 37</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Master 1, Université de Tours. Co-direction avec M. Rioux (docteure en céramologie antique, Eveha). Soutenu le 17 juin 2025, Mention Bien.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2025-2026 : 	Lou Barbier--Meillan, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les usages du verre dans les agglomérations antiques Bituriges : analyses typologique, fonctionnelle et spatiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Master 1, Université de Tours. Co-direction avec C. Aunay (UDAP 37).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2025-2026 : 	Léo Vuillemin-Chaignot, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> castrum </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">de Tours : exploitation des archives documentaires et des données archéologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Master 1, Université de Tours. Co-direction avec A. Laurent-Dehecq et O. Marlet (CNRS, UMR 7324 CITERES-ALT).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Organisation de manifestations scientifiques :</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading6"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Colloques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">7 au 9 juin 2028 : Organisateur du </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIe colloque AGER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Association d’Etude du Monde Rural Gallo-romain) : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les lieux de culte ruraux en Gaule et dans les régions voisines : implantation, morphologie, pratiques et paysages cultuels (Ier s. av. J.-C. – Ve s. ap. J.-C.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, à l’Université de Tours.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">28 et 29 septembre 2023	: Organisateur du colloque international </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formes d'habitat groupé antique dans les zones de montagne : le cas des Gaules et des régions périphériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> dans le cadre du PCR HaGAL. Limoges. Partenaires : UMR 7324 CITERES-LAT, EA 4270 Criham, SRA Limoges, Inrap, Eveha.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading6"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Séminaires</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">21 mars 2025 : Séminaire d’archéologie de la Gaule romaine #3 : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifier et étudier l'habitat domestique dans les villes des Gaules romaines : des données géophysiques aux données de fouille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Séminaire de recherche du Laboratoire Archéologie et Territoires (UMR 7324 CITERES) à Tours.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">22 mars 2024 : Séminaire d’archéologie de la Gaule romaine #2 : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étudier les lieux de culte : du paysage cultuel à la restitution des rites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Séminaire de recherche du Laboratoire Archéologie et Territoires (UMR 7324 CITERES) à Tours.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">13 mai 2022	: Séminaire d’archéologie de la Gaule romaine #1 : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habiter et mettre en valeur les territoires antiques : le cas de la moyenne montagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Séminaire de recherche du Laboratoire Archéologie et Territoires (UMR 7324 CITERES) à Tours.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Travaux achevés :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable de la fouille programmée de l'espace thermal de la </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">villa de Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Faux-la-Montagne, Creuse, 2016-2020).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable de la campagne de </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sondages archéologiques à Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Haute-Vienne, 2018).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable de plusieurs prospections géophysiques (ARP, GPR), </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Souterraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Creuse, 2019), </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladapeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Creuse, 2012, 2014, 2016) & </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LiDAR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Blond, La Souterraine, Saint-Goussaud, 2017).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chercheur associé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (axe 3) au Centre d'Histoire &amp;quot;Espaces & Cultures&amp;quot; (CHEC - EA 1001) de l'Université Clermont Auvergne de 2015 à 2019.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sujet de thèse : &amp;quot;</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les agglomérations &amp;quot;secondaires&amp;quot; gallo-romaines dans le Massif Central (cités des Arvernes, Vellaves, Gabales, Rutènes, Cadurques et Lémovices), Ier s. av. J.-C. - Ve s. ap. J.-C.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot; Soutenue le 8 juin 2015 à l'Université de Clermont-Ferrand sous la direction de Frédéric Trément.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mention Très honorable avec les Félicitations du jury</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Centres d'intérêt :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Habitats groupés antiques, organisation des territoires, formes et morphologie de l'habitat, prospections (pédestres, aériennes, géophysiques), sondages, fouilles, LiDAR, SIG, base de données, statistiques appliquées à l'archéologie.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Parcours professionnel :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Elu Maître de conférences à l'Université de Tours en 2020</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignant contractuel en archéologie antique, Université de Tours : 2019-2020</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignant-chercheur contractuel (contrat type ex-ATER) en archéologie antique, Université de Tours : 2018-2019</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ATER en archéologie antique, Université de Tours : 2016-2018</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Assistant-Ingénieur en archéologie, CHEC-EA1001 : 2014-2016</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chargé de cours, Université de Clermont : 2012-2013</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Doctorant contractuel / Moniteur, Université de Clermont : 2009-2012</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Technicien de recherche en archéologie, MSH de Clermont : 2009</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les agglomérations &amp;quot;secondaires&amp;quot; gallo-romaines dans le Massif Central : (cités des arvernes, vellaves, gabales, rutenes, cadurques et lémovices), 1er siècle avant J.-C. - Ve siècle après J.-C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire. Université Blaise Pascal - Clermont-Ferrand II, 2015. Français. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2015CLF20003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01693774v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origines de la ville dans le Massif Central : les agglomérations antiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires François Rabelais, pp.442, 2022, 9782869068049</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers 50 : Un maillage urbain pour le territoire des Lémovices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Faure. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire(s) du Limousin. Faire date. De la Préhistoire à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Ardents Editeurs, pp.52-55, 2025, 9782490623471</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des spathae en contexte rituel : Épieds-en-Beauce (Loiret) et La Souterraine (Creuse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Linger-Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julia Genechesi; Lionel Pernet; Sylvie Barrier; Matthieu Demierre; Denis Genequand; Thierry Luginbühl. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La guerre et son cortège. Réflexions sur les conflits et leur impact sur les cultures des âges du fer. Actes du 47</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> colloque international de l’Association française pour l’étude de l’âge du Fer (Lausanne, 18-20 mai 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afeaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.201-206, 2025, Collection Afeaf (7), 978-2-9567407-6-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05103068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalogue critique des sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Origines de la ville dans le Massif Central : les agglomérations antiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires François Rabelais, 2022, 9782869068049</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villes et agglomérations antiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Gomis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas historique Auvergne, Bourbonnais, Velay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les agglomérations antiques du Massif Central</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Trément. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Arvernes et leurs voisins du Massif Central à l'époque romaine. Une archéologie du développement des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, t.2, 127, 1-2 (n°606-607), Revue d'Auvergne, pp.31 à 69, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origines de la ville dans le Massif Central : les agglomérations antiques. Annexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « Quartier Est » de l’agglomération antique de Bridiers à La Souterraine : bilan des fouilles 2020-2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires de la Société des Sciences Naturelles et Archéologiques de la Creuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 70 (2024), pp.47-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène DARTEVELLE (dir.) Augustonemetum. Atlas topographique de Clermont-Ferrand, InFolio éditions, Gollion, Suisse, 2021, Tome 1 : 542 p., Tome 2 : 530 p., 1 400 illustrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil, Guillaume Varennes (dir.) L’archéologie antique en Pays de la Loire. Bilan de deux décennies de recherches (2001-2021). 11e Supplément à la Revue Archéologique de l’Ouest, Presses Universitaires de Rennes, Rennes, 2023, 506 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche globale et intégrée d’un habitat groupé antique lémovice : le cas de Bridiers à La Souterraine (Creuse, Nouvelle-Aquitaine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 46, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.11015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GPR vs Archaeological Excavation: Comparison of the Results Obtained in the Eastern District of the Roman Small Town of Bridiers (la Souterraine, Creuse, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14th International Conference of Archaeological Prospection, 45-1, pp.17-22. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.8130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découvertes et redécouvertes d’estampilles sur terre cuite architecturale à Bridiers (c. de La Souterraine, Creuse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux d'archéologie limousine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41, pp.31-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation minière et habitat antique du bois de la Tourette à Blond (Haute-Vienne) : bilan historiographique et travaux récents (2017-2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux d'archéologie limousine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39, pp.31-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bérard, Matthieu Poux (dir.) - Lugdunum et ses campagnes. Actualité de la recherche [Compte-rendu]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La villa des Montceaux (Ladapeyre, Creuse) : apport des prospections au sol et des prospections géophysiques à la reconnaissance d’un grand établissement agricole de l’Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires de la Société des Sciences Naturelles et Archéologiques de la Creuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 64, pp.37-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réseau des agglomérations antiques dans les cités du Massif central (I&amp;lt;sup&amp;gt;er&amp;lt;/sup&amp;gt; s. av. J.-C.-V&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s. apr. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 73 (2), pp.169-212. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gallia.2732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Montceaux, commune de Ladapeyre (23). Villa ou agglomération : état de la question à partir des recherches récentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires de la Société des Sciences Naturelles et Archéologiques de la Creuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 61, pp.95-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réseau des agglomérations secondaires antiques dans les cités du Massif central (France). Un état renouvelé de la question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agri centuriati. An International Journal of Landscape Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12, pp.127-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les agglomérations &amp;quot; secondaires &amp;quot; gallo-romaines dans le Massif Central. Étude critique de la documentation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de liaison de l'Association d'étude du monde rural gallo-romain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19, pp.65-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00949177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Château de Chatillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexicon of the Greek and Roman Cities and Place Names in Antiquity: Ca 1500 B.C. - Ca A.D. 500, fasc. 20 : Chalcis (or Chalkis) – Chersonesos Thracia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.2904-2905</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexicon of the Greek and Roman Cities and Place Names in Antiquity: Ca 1500 B.C. - Ca A.D. 500, fasc. 20 : Chalcis (or Chalkis) – Chersonesos Thracia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.2922-2923</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Champallement-Compierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexicon of the Greek and Roman Cities and Place Names in Antiquity: Ca 1500 B.C. - Ca A.D. 500, fasc. 20 : Chalcis (or Chalkis) – Chersonesos Thracia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.2878-2879</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chavonnière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexicon of the Greek and Roman Cities and Place Names in Antiquity: Ca 1500 B.C. - Ca A.D. 500, fasc. 20 : Chalcis (or Chalkis) – Chersonesos Thracia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.2914</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chanceaux-sur-Choisille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexicon of the Greek and Roman Cities and Place Names in Antiquity: Ca 1500 B.C. - Ca A.D. 500, fasc. 20 : Chalcis (or Chalkis) – Chersonesos Thracia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.2882-2883</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexicon of the Greek and Roman Cities and Place Names in Antiquity: Ca 1500 B.C. - Ca A.D. 500, fasc. 20 : Chalcis (or Chalkis) – Chersonesos Thracia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.2881-2882</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chancelade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexicon of the Greek and Roman Cities and Place Names in Antiquity: Ca 1500 B.C. - Ca A.D. 500, fasc. 20 : Chalcis (or Chalkis) – Chersonesos Thracia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.2883-2884</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Châtigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexicon of the Greek and Roman Cities and Place Names in Antiquity: Ca 1500 B.C. - Ca A.D. 500, fasc. 20 : Chalcis (or Chalkis) – Chersonesos Thracia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.2910</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexicon of the Greek and Roman Cities and Place Names in Antiquity: Ca 1500 B.C. - Ca A.D. 500, fasc. 20 : Chalcis (or Chalkis) – Chersonesos Thracia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.2901-2901</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chanteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexicon of the Greek and Roman Cities and Place Names in Antiquity: Ca 1500 B.C. - Ca A.D. 500, fasc. 20 : Chalcis (or Chalkis) – Chersonesos Thracia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.2884-2885</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaudes-Aigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexicon of the Greek and Roman Cities and Place Names in Antiquity: Ca 1500 B.C. - Ca A.D. 500, fasc. 20 : Chalcis (or Chalkis) – Chersonesos Thracia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.2913</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Champniers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexicon of the Greek and Roman Cities and Place Names in Antiquity: Ca 1500 B.C. - Ca A.D. 500, fasc. 20 : Chalcis (or Chalkis) – Chersonesos Thracia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.2881</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheillé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexicon of the Greek and Roman Cities and Place Names in Antiquity: Ca 1500 B.C. - Ca A.D. 500, fasc. 20 : Chalcis (or Chalkis) – Chersonesos Thracia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.2918-2919</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chabris (Gièvres-Chabris, &amp;lt;i&amp;gt;Gabris&amp;lt;/i&amp;gt;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexicon of the Greek and Roman Cities and Place Names in Antiquity: Ca 1500 B.C. - Ca A.D. 500, fasc. 19: Cephalae – Chalcidice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.2859-2860</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des élites et des marqueurs d’autoreprésentation dans les agglomérations secondaires lémovices : l’exemple de Bridiers (La Souterraine, Creuse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Nivez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les marqueurs des statuts sociaux dans les campagnes romaines des Gaules et leurs périphéries. XVIe colloque de l’association AGER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGER, Nov 2024, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le PCR HaGAL – Habitat Groupé Antique de la cité des Lémovices : approche globale des habitats groupés en zone de moyenne montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formes d’habitat groupé antique dans les zones de montagne : le cas des Gaules et des régions périphériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Florian Baret, Sep 2023, Limoges (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La céramique de l'habitat groupé de Bridiers &amp;quot;quartier est&amp;quot; (La Souterraine, Creuse) de la première moitié du II&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s. au dernier tiers du III&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s. apr. J.-C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFECAG, Actes du Congrès d'Hyères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Hyères, France. pp.345-379</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l’ouest des Arvernes, du nouveau ! Apports du géoradar à la connaissance de l'habitat groupé antique de Beauclair (communes de Giat et de Voingt, Puy-de-Dôme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre M. Ganne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formes d’habitat groupé antique dans les zones de montagne : le cas des Gaules et des régions périphériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Florian Baret, Sep 2023, Limoges (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécificités de l’habitat groupé du Haut-Empire dans la moyenne montagne arverne : nouveaux apports et réflexions à partir d’études de cas (Puy-de-Dôme, Cantal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Calbris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Delhoofs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre M. Ganne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité des recherches archéologiques en Aquitaine romaine. Deuxième journée d'étude de la Fédération Aquitania</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Bordeaux, France. pp.251-265, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/aquit.2021.1652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agglomérations « secondaires » et limites de cité : réflexions sur l’apport d’une étude territoriale des agglomérations pour la définition des limites de cité. Exemple de la cité des Lémovices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les limites du territoire Lémovices/Limousin (Antiquité, Moyen-Âge), 3ème journée d’étude sur les Lémovices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Limoges; CHEC - EA 1001, Université Clermont Auvergne, Mar 2017, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieux de culte et agglomérations antiques, formes d’intégration et topographie urbaine dans les cités du Massif central</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La place et le rôle des lieux de culte dans les agglomérations secondaires de l’Antiquité et les petites villes médiévales, au sein du Massif Central : création, dynamique et évolution, Journée d’étude de la Jeune Équipe du CHEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agglomérations, routes et dynamiques de développement dans le territoire des Arvernes à l’époque romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dacko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Calbris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Routes et petites villes de l’Antiquité à l’époque moderne. Colloque international, Clermont-Ferrand (20-21 mars 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Luc Fray; Céline Pérol, Mar 2014, Clermont-Ferrand, France. pp.73-97, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voies de communications, réseaux urbains et dynamiques de développement dans le territoire des Arvernes à l’époque romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dacko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Trescarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Calbris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voies, réseaux, paysages en Gaule. Colloque en hommage à Jean-Luc Fiches, Vers-Pont-du-Gard (14-17 juin 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Claude Raynaud, Jun 2016, Vers-Pont-du-Gard, France. pp.227-249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Roman “small towns” in the Massif Central (civitates of Arverni, Vellavii, Gabali, Ruteni, Cadurci, Lemovices): methodology and main results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional urban systems in the Roman empire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Luuk de Ligt; John Bintliff, Jun 2017, Leiden, Netherlands. pp.103-127, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004414365_005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agglomération gallo-romaine de Bridiers : une ville, mille ans avant la fondation de La Souterraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aux origines de La Souterraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SRA Limousin; Université de Limoges; Commune de La Souterraine; Société des Sciences Naturelles, Archéologiques et Historiques de la Creuse, Nov 2017, La Souterraine, France. pp.27-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Grande Limagne plain (Auvergne, France): a laboratory for systematic fieldwalking. The case of the largest Gallo-Roman villas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Calbris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Regad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Funde in der Landschaft. Neue Perspektiven une Ergebnisse archäologischer Prospektion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christine Keller, Christoph Wohlfarth, Jun 2017, Köln, Germany. pp.193-215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of settlement and landscapes in the Arverni city at the end of Antiquity (Auvergne, France). Contribution of systematic surveys and paleoenvironmental studies (4th-6th c. AD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cubizolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 13th Roman Archaeological Conference (RAC) &amp; The 28th Theoretical Roman Archaeology Conference (TRAC). University of Edinburgh (12-14 avril 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RAC-TRAC, Apr 2018, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les agglomérations antiques lémovices : apports des levés LiDAR 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité des recherches archéologiques en Aquitaine romaine, Journée d’étude 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération Aquitania, Feb 2018, Bordeaux, France. pp.173-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towns, roads and development dynamics in the Arverni’s territory in Roman times (Auvergne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dacko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Trescarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Calbris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional urban systems in the Roman Empire. Colloque international (Leiden, 23-24 juin 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Luuk de Ligt; John Bintliff; Matthew Hobson, Jun 2017, Leiden, Netherlands. pp.128-157, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004414365_006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’eau dans les agglomérations des cités du Massif central au Haut-Empire : approvisionnement et usages dans l’artisanat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aqua publica dans la ville romaine : droit, technique, structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Clermont-Ferrand, France. pp.87-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réseau des agglomérations antiques du Massif central, état des lieux au haut Empire et évolution durant l’Antiquité tardive à travers les exemples des cités arvernes, vellaves, gabales, rutènes, cadurques et lémovices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ATEG 4 - Agglomérations du nord de la Gaule et des régions voisines durant l’Antiquité tardive (IIIe-VIe s.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Besançon, Dec 2014, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élites et agglomérations lémovices dans l’Antiquité : un état des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Élites et territoire lémovice et limousin de l’âge du fer au Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Clermont-Ferrand, France. pp.4, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/siecles.2309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports des nouvelles prospections à la connaissance des agglomérations antiques des Lémovices : les exemples de Blond, La Souterraine, Ladapeyre, et Saint-Goussaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les agglomérations secondaires. Les Lémovices et leur territoire de l’Âge du Fer au Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Limoges, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des élites dans les campagnes lémovices ? La question des tombes monumentales rurales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Nivez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eulalie Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les marqueurs des statuts sociaux dans les campagnes romaines des Gaules et leurs périphéries. XVIe colloque de l’association AGER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des spathae en contexte ritualisé : Épieds-en-Beauce (Loiret) et La Souterraine (Creuse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Linger-Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47e colloque international de l’AFEAF – Association Française pour l’Étude de l’âge du Fer : « La Guerre et son cortège »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Lausanne (CH), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lieux de cultes dans l’habitat groupé de moyenne montagne : retour sur quelques développements récents chez les Arvernes et les Lémovices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Calbris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lieux de culte en Gaule du Sud et dans les provinces limitrophes (IIe s. av. J.-C. - Ve s. ap. J.-C.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GPR vs archaeological excavation: comparison of the results obtained in the eastern district of the Roman small town of Bridiers (La Souterraine, Creuse, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAP 0221 – 14th International Conference of Archaeological Prospection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’agglomération hypothétique à la villa, l’apport du géoradar à la réinterprétation du site des Montceaux à Ladapeyre (Creuse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Caraire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Leder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité des recherches archéologiques en Aquitaine romaine, Journée d’étude 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Bordeaux, France. 34, pp.343-352, 2018, Aquitania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats de la campagne de sondages archéologiques à Blot-l’Eglise (63), lieu-dit « Terre Noire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Delhoofs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bazillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Calbris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gentiane Davigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Rencontres Archéologiques de l’Allier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Moulins, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR HaGAL: Habitat Groupé Antique de la cité des Lémovices (2025-2027)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eulalie Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Nivez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Tours; UMR 7324 CITERES - Laboratoire Archéologie et Territoires; Inrap; Eveha - Etudes et valorisations archéologiques (Limoges); ArchéoTek; SRA Nouvelle-Aquitaine, Limoges. 2025, pp.119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Souterraine (Creuse), Bridiers, Zone 2 : 6e campagne de fouille programmée du « Quartier Est » de l’habitat groupé antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bourdoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Sintès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Accart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Tours; UMR 7324 CITERES - Laboratoire Archéologie et Territoires; MSH Val-de-Loire; ArchéoTek; SRA Nouvelle-Aquitaine, Limoges. 2025, pp.300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Souterraine (Creuse), Bridiers : 5e campagne de fouille programmée du « Quartier Est » de l’habitat groupé antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bourdoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Accart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Catté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR 7324 CITERES - Laboratoire Archéologie et Territoires; SRA Nouvelle-Aquitaine, Limoges. 2024, Tome 1 : Texte : 189 p. ; Tome 2 : Figures : 391 p. ; Tome 3 : Inventaires et rapports : 211 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR HaGAL: Habitat Groupé Antique de la cité des Lémovices (2022-2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Maniquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR 7324 CITERES - Laboratoire Archéologie et Territoires; SRA Nouvelle-Aquitaine, Limoges. 2024, 139 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Souterraine (Creuse), Bridiers : 4e campagne de fouille programmée du « Quartier Est » de l’habitat groupé antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliott Sadourny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bourdoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Accart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR 7324 CITERES - Laboratoire Archéologie et Territoires; SRA Nouvelle Aquitaine. 2023, Tome 1 : Texte : 190 p. ; Tome 2 : Figures : 382 p. ; Tome 3 : Inventaires et rapports : 176 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR HaGAL – Habitat Groupé Antique de la cité des Lémovices (2022-2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Loubignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR 7324 CITERES - Laboratoire Archéologie et Territoires; SRA Nouvelle Aquitaine. 2023, 107 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme Fines – Cartographie géoradar de l’agglomération antique de Beauclair (Voingt/Giat, Puy-de-Dôme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre M. Ganne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR 7324 CITERES - Laboratoire Archéologie et Territoires; SRA Auvergne Rhône-Alpes. 2022, 158 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Souterraine (Creuse), Bridiers : 3e campagne de fouille programmée du « Quartier Est » de l’habitat groupé antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliott Sadourny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Delaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR 7324 CITERES - Laboratoire Archéologie et Territoires; SRA Nouvelle Aquitaine. 2022, Tome 1 : Texte : 140 p. ; Tome 2 : Figures : 310 p. ; Tome 3 : Inventaires et rapports : 184 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR HaGAL – Habitat Groupé Antique de la cité des Lémovices (2022-2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Maniquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lachaud Jérôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR 7324 CITERES - Laboratoire Archéologie et Territoires; SRA Nouvelle Aquitaine. 2022, Tome 1 : Texte : 96 p., Tome 2 : Figures et annexes : 131 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Souterraine (Creuse), Bridiers : 2e campagne de fouille programmée du « Quartier Est » de l’habitat groupé antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliott Sadourny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Delaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Lecoffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle Aquitaine; UMR 7324 CITERES - Laboratoire Archéologie et Territoires; ArchéoTek. 2021, Tome 1 - Texte : 130 p. ; Tome 2 - Illustrations : 267 p. ; Tome 3 - Inventaires et annexes : 201 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03478218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR HaGAL – Habitat Groupé Antique de la cité des Lémovices (2018 / 2019-2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Cauuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lachaud Jérôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle Aquitaine. 2021, Tome 1 - Texte : 135 p. ; Tome 2 : Figures : 123 p. ; Tome 3 - Annexes : 165 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03531945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La villa de Chatain à Faux-la-Montagne (23), campagne 2019. Rapport de fouilles programmées.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gentiane Davigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle Aquitaine. 2020, pp.344</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR HaGAL – Habitat Groupé Antique de la cité des Lémovices (2018 / 2019-2021). Rapport intermédiaire d’activités, année 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Cauuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lachaud Jérôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Maniquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle-Aquitaine. 2020, Tome 1 : Texte : 150 p., Tome 2 : Figures et annexes : 179 p., Tome 3 : Annexes : 248 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme Fines - Cartographie géoradar de l'agglomération antique de Beauclair (Voingt/Giat, Puy-de-Dôme). Rapport de prospection archéologique avec matériel spécialisé (géoradar). Campagne 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre M. Ganne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Auvergne-Rhône-Alpes. 2020, pp.122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Souterraine (Creuse), Bridiers : 1ère campagne de fouille programmée du &amp;quot;Quartier Est&amp;quot; de l'habitat groupé antique. Rapport de fouille programmée. Campagne 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle-Aquitaine. 2020, Tome 1 : Texte : 96 p. ; Tome 2 : Figures : 171 p. ; Tome 3 : Inventaires et rapports : 140 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR HaGAL – Habitat Groupé Antique de la cité des Lémovices (2018 / 2019-2021). Rapport intermédiaire d’activités, année 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Cauuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Maniquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle Aquitaine; ArchéoTek. 2019, Tome 1 - Texte : 107 p., Tome 2 - Figures : 174 p., Tome 3 - Annexes : 228 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Souterraine (Creuse), Bridiers : campagne de prospection géoradar, Rapport de prospection avec matériel spécialisé dans le cadre du PCR HaGAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle-Aquitaine; ArchéoTek. 2019, 131 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La villa de Chatain à Faux-la-Montagne (23) - Campagne 2018. Rapport de fouille programmée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gentiane Davigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle Aquitaine. 2019, pp.387</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR HaGAL – Habitat Groupé Antique de la cité des Lémovices (2018 / 2019-2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Maniquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Falvard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle-Aquitaine. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blond (Haute-Vienne), Bois de la Tourette : campagne de sondages sur un village minier de l’Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle-Aquitaine. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La villa de Chatain à Faux-la-Montagne (23), campagne de fouilles programmées 2017, Rapport de fouilles programmées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gentiane Davigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle-Aquitaine. 2017, 367 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les agglomérations antiques de la cité des Lémovices, campagne 2017, Rapport de prospection thématique avec LiDAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle-Aquitaine. 2017, 167 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La villa de Chatain à Faux-la-Montagne (23), campagne de sondages archéologiques et de prospection géophysique 2016, Rapport de prospection thématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gentiane Davigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle-Aquitaine. 2016, 212 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La villa des Montceaux à Ladapeyre (23), campagne de prospection géophysique 2016, Rapport de prospection thématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle-Aquitaine. 2016, 94 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les unités de production de plomb, d'argent et d'objets en fluorite de l'agglomération gallo-romaine de Blot (63). Campagne de sondages archéologiques au lieu-dit « Terre Noire » (Blot-l’Eglise, 63)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Delhoofs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Calbris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Auvergne. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les agglomérations « secondaires » gallo-romaines dans le Massif Central, cité des Lémovices, Rapport de prospection thématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Limousin. 2015, 192 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blot-l’Église, Terres des Censes. Rapport de sondage archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Delhoofs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Calbris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gentiane Davigo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Auvergne. 2015, 114 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Campagne de sondages archéologiques sur la commune de Blot-l'Eglise (63) : Terre des Censes (sd. 2), (augmenté des résultats de la campagne de prospection géophysique de 2013 réalisée sur la parcelle ZH 6), Rapport de sondage archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Delhoofs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Calbris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gentiane Davigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bazillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] SRA Auvergne. 2014, 1 vol., 111 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les agglomérations « secondaires » gallo-romaines dans le Massif Central, cité des Lémovices, Rapport de prospection thématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Limousin. 2013, 110 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les agglomérations « secondaires » gallo-romaines dans le Massif Central, cité des Lémovices, Rapport de prospection thématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Limousin. 2011, 166 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les agglomérations « secondaires » gallo-romaines dans le Massif Central, cité des Lémovices, Rapport de prospection thématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Limousin. 2010, 129 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les agglomérations « secondaires » gallo-romaines en Auvergne et dans le Velay, cité des Arvernes et des Vellaves, Rapport de prospection thématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Auvergne. 2010, 154 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR HaGAL : Habitat Groupé Antique de la cité des Lémovices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, pp.539-543</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Souterraine (Creuse) : Bridiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, pp.201-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR HaGAL : Habitat Groupé Antique de la cité des Lémovices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04457016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Souterraine (Creuse), Bridiers : « Quartier Est »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.173-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04457002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Souterraine - Campagne de cartographie géoradar de l’agglomération antique de Bridiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.160-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR HaGAL : Habitat Groupé Antique de la cité des Lémovices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.470-474</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie géoradar de l'agglomération antique de Beauclair. Prospection thématique (2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blond : campagne de sondages sur le village minier de l’Antiquité du Bois de la Tourette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.436-438</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrèze, Creuse, Haute-Vienne : Habitat Groupé Antique de la cité des Lémovices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.482-483</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03257384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Souterraine, Saint-Goussaud et Blond. Les agglomérations antiques de la cité des Lémovices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, p. 451-454</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La villa des Montceaux à Ladapeyre (23), campagne de prospection géophysique 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.197-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les agglomérations secondaires gallo-romaines dans le Massif Central. Prospection thématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, pp.49-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les agglomérations secondaires gallo-romaines dans le Massif Central. Prospection thématique 2012.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.115-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les agglomérations secondaires gallo-romaines dans le Massif central. Prospection thématique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.108-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId183"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="05CDCB2A"/>
+    <w:nsid w:val="B5C1FDF7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="A6F79D0E"/>
+    <w:nsid w:val="FD045004"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1140003F"/>
+    <w:nsid w:val="5A68C4D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="567E5448"/>
+    <w:nsid w:val="7BC18400"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="72153931"/>
+    <w:nsid w:val="AEFB8F71"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -847,51 +847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="BD20F8FA"/>
+    <w:nsid w:val="A079E635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -995,51 +995,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="5148ECF5"/>
+    <w:nsid w:val="FBE4A83C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1143,51 +1143,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="30AA8EAA"/>
+    <w:nsid w:val="B8112BBE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1291,51 +1291,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="74747695"/>
+    <w:nsid w:val="05F47558"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1439,51 +1439,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="63139F49"/>
+    <w:nsid w:val="7E858B45"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1587,51 +1587,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="8C7F39D6"/>
+    <w:nsid w:val="F84C0731"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1735,51 +1735,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="A48DDA38"/>
+    <w:nsid w:val="A58950CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1999,51 +1999,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florian-baret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7827-4536" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/194435652" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-tours.fr/site-de-l-universite/m-florian-baret--539191.kjsp" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://citeres.univ-tours.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://citeres.univ-tours.fr/lat-axe-1/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://citeres.univ-tours.fr/spip.php?article3472" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hagal.hypotheses.org" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://citeres.univ-tours.fr/spip.php?article3481" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://citeres.univ-tours.fr/spip.php?article3487" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archimede.unistra.fr/revue-archimede/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aquitania.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://conseil-national-des-universites.fr/cnu/#/entite/entiteName/CNU/idChild/32/idNode/3745-3856" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archeotek.hypotheses.org/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ager.hypotheses.org/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archeotek.hypotheses.org/category/programmes-de-recherche/site-de-chatain-faux-la-montagne-23" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archeotek.hypotheses.org/339" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archeotek.hypotheses.org/705" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archeotek.hypotheses.org/category/programmes-de-recherche/site-des-montceaux-ladapeyre-23" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archeotek.hypotheses.org/308" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://chec.uca.fr/article134.html" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01693774v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Baret" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015CLF20003" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600887v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419079v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103068v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Linger-Riquier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03404168v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441480v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164853v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03404102v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419134v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905383v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456873v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456792v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jubeau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.11015" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329302v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.8130" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433698v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435727v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137542v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435729v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580619v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580616v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.2732" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580617v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-00949177v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419287v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419293v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419275v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419291v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419272v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419296v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419285v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419280v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419279v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419276v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419283v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419286v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419282v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462373v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905540v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Billot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Florent" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Nivez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456742v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M. Ganne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430999v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456746v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246839v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Calbris" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Delhoofs" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.2021.1652" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693744v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580625v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839435v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tr&#233;ment" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dacko" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Augustin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14264" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693741v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580621v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004414365_005" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839436v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Trescarte" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693736v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839360v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cubizolle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839358v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Regad" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839437v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004414365_006" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693692v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693747v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164857v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Pichon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/siecles.2309" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164855v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905484v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eulalie Fournier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456777v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246820v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Ferr&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433695v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693697v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Caraire" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Leder" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693708v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bazillou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentiane Davigo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419095v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419122v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bourdoux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Sint&#232;s" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Accart" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905347v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maniquet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905329v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Catt&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456879v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Loubignac" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456892v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliott Sadourny" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938376v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938318v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Delaille" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938266v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevalier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lachaud J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478218v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Lecoffre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531945v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cauuet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076702v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070899v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892739v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108927v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435732v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435733v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892674v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971161v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Falvard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971157v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693786v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693794v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693802v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693809v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693820v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foisset" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693833v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693826v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02100828v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693839v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693843v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693846v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693845v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905216v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905232v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457002v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457016v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955175v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955165v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257384v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251191v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246875v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137797v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108963v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693686v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164859v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164858v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florian-baret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7827-4536" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/194435652" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-tours.fr/site-de-l-universite/m-florian-baret--539191.kjsp" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://citeres.univ-tours.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://citeres.univ-tours.fr/lat-axe-1/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://citeres.univ-tours.fr/spip.php?article3472" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hagal.hypotheses.org" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://citeres.univ-tours.fr/spip.php?article3481" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://citeres.univ-tours.fr/spip.php?article3487" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archimede.unistra.fr/revue-archimede/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aquitania.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://conseil-national-des-universites.fr/cnu/#/entite/entiteName/CNU/idChild/32/idNode/3745-3856" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archeotek.hypotheses.org/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ager.hypotheses.org/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archeotek.hypotheses.org/category/programmes-de-recherche/site-de-chatain-faux-la-montagne-23" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archeotek.hypotheses.org/339" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archeotek.hypotheses.org/705" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archeotek.hypotheses.org/category/programmes-de-recherche/site-des-montceaux-ladapeyre-23" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archeotek.hypotheses.org/308" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://chec.uca.fr/article134.html" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01693774v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Baret" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015CLF20003" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600887v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419079v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103068v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Linger-Riquier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03404168v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441480v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164853v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03404102v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419134v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905383v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456873v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456792v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jubeau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.11015" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329302v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.8130" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433698v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435727v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137542v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435729v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580616v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.2732" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580619v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580617v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-00949177v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419285v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419296v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419272v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419291v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419279v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419276v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419280v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419286v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419283v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419282v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419287v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419275v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419293v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462373v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905540v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Billot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Florent" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Nivez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456746v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430999v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456742v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M. Ganne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246839v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Calbris" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Delhoofs" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.2021.1652" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693744v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580625v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839435v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tr&#233;ment" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dacko" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Augustin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14264" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839436v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Trescarte" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580621v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004414365_005" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693741v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839358v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Regad" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839360v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cubizolle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693736v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839437v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004414365_006" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693692v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693747v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164857v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Pichon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/siecles.2309" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164855v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905484v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eulalie Fournier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456777v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246820v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Ferr&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433695v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693697v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Caraire" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Leder" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693708v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bazillou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentiane Davigo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419095v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419122v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bourdoux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Sint&#232;s" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Accart" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905329v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Catt&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905347v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maniquet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456892v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliott Sadourny" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456879v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Loubignac" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938376v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938318v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Delaille" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938266v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevalier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lachaud J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478218v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Lecoffre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531945v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cauuet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892739v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108927v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070899v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076702v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435732v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435733v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892674v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971161v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Falvard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971157v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693794v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693786v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693809v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693802v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693820v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foisset" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693826v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693833v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02100828v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693839v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693843v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693846v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693845v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905232v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905216v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457016v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457002v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955175v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955165v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251191v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246875v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257384v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108963v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137797v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693686v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164859v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164858v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>