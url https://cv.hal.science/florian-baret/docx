--- v1 (2026-05-02)
+++ v2 (2026-05-22)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:120.37617554859px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Florian Baret </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en Archéologie de la Gaule romaine et archéomatique.Université de Tours, UMR 7324 CITERES-LAT</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">florian-baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7827-4536</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">194435652</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable du module 3 archéologie (L1 et L2 Histoire) et de la Licence 3 Histoire parcours Archéologie (Département d'Histoire et d'Archéologie, UFR Arts et Sciences Humaines, Université de Tours).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Université de Tours (</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Page personnelle sur le site de l'Université</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable de l'</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Axe 1 - Villages, villes et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du Laboratoire Archéologie et Territoires (UMR 7324 CITERES).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratoire Archéologie et Territoires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (UMR 7324 CITERES, Université de Tours, CNRS, Inrap)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axe 1 - Villages, villes et territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Travaux en cours :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordinateur du PCR &amp;quot;</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HaGAL - Habitat Groupé Antique de la cité des Lémovices</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot; (2018, 2019-2021, 2022-2024, 2025-2027 ; Ministère de la Culture, DRAC Nouvelle-Aquitaine). Voir le Carnet </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypotèses.org</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable du chantier de </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fouilles archéologiques de La Souterraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Creuse ; 2020, 2021-2023, 2024, 2025-2027). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chantier-école</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de l'Université de Tours depuis 2021.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie géoradar de l'habitat groupé antique de Beauclair/Fines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Voingt, Giat, Puy-de-Dôme ; 2020, 2021, 2023) en collaboration avec P. M. Ganne (Maison Archéologiques des Combrailles).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du PCR </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquae Segetae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> coordonné par J. Vilpoux (SRA/DRAC Centre-Val de Loire ; 2024) puis par J. Spiesser (CD Loiret ; 2025-2027). Co-responsable de l'</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Axe 1 - Le développement urbain d’Aquae Segetae, planification ou développement progressif ?</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Autres activités :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité de Rédaction de la revue </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archimède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> depuis l'été 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Conseil de l'UFR Arts et Sciences Humaines depuis le 28 mars 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Vice-Président de la CSDP 21 (Commission Scientifique Disciplinaire Paritaire) de l'Université de Tours depuis le 5 novembre 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité de Lecture de la revue </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquitania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> depuis l'automne 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre élu de la </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">21e section du CNU</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> depuis le 18 novembre 2023.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de différents Comités de Suivi Individuel pour l'école doctorale Humanités & Langues - ED 616 (Université de Tours et Univeristé d'Orléans).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de rédaction de la </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (RACF) depuis 2021. Elu au CA de la FERACF (Fédération pour l'Edition de la RACF).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre (fondateur) d'</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ArchéoTek - Association pour le développement de l'archéologie programmée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> depuis 2015.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre d'</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AGER - Association d'étude du monde rural gallo-romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> depuis 2007.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Télépilote drone pour les sous-catégories ouvertes A1/A3.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Encadrement de travaux universitaires :</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading6"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Doctorat (2)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2025 (en cours) : Océane Bringaud, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programmes décoratifs et architecture de l’habitat rural antique dans le territoire de la cité des Lémovices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.  Thèse de doctorat de l’Université de Tours sous la direction de X. Rodier (CNRS, UMR 7324 CITERES-LAT) et le co-encadrement de F. Baret (Université de Tours, UMR 7324 CITERES-LAT). Contrat doctoral 2025-2028.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022 (en cours) : Mylène Ferré, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lieux de culte, pratiques rituelles et territoire dans le Nord-Ouest de la Gaule Aquitaine (IIe s. av. J.-C. – Ve s. ap. J.-C.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Thèse de doctorat de l’Université de Tours sous la direction de X. Rodier (CNRS, UMR 7324 CITERES-LAT) et le co-encadrement de F. Baret (Université de Tours, UMR 7324 CITERES-LAT). Contrat doctoral 2022-2025.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading6"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Master 2 (16)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018-2020 :	Laure de Souris (RO, service d’archéologie du Loiret), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisation de l’occupation du sol au Nord de Cenabum (Orléans) pendant l’Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, mémoire de Master 2, Université de Tours. Co-direction avec J.-B. Rigot (Université de Tours, UMR 7324 CITERES-LAT). Soutenu le 16 juin 2020 : Mention Très Bien.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020-2021 :	Dorian Nurit, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'occupation rurale entre Cher et Indre du second âge du Fer au début du Haut-Empire, dynamique spatiale et morphologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Master 2, Université de Tours. Co-direction avec J.-B. Rigot (Université de Tours, UMR 7324 CITERES-LAT), J.-M. Laruaz (SADIL), D. Lusson (INRAP, UMR 7324 CITERES-LAT). Soutenu le 14 juin 2021 : Mention Très Bien.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021-2022 :	Camille Delaille, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le petit mobilier antique de la cité des Lémovices, inventaire et études de cas (Bridiers, Chatain, Bugeat)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Master 2, Université de Tours. Co-direction avec C. Loiseau (Eveha, Tours). Soutenu le 14 juin 2022, Mention Bien</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021-2022 :	Mylène Ferré, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les lieux de culte ruraux de la cité des Lémovices (Ier – IIIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Master 2, Université de Tours. Soutenu le 14 juin 2022, Mention Très Bien</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022-2023 :	Tanguy Deswarte, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La céramique antique du Champ des Citernes à La Souterraine (Creuse) : les puits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Master 2, Université de Tours. Co-direction avec P. Husi (UMR 7324 CITERES-LAT).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022-2023 :	Eloïse Delacour, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La céramique antique du site de Rocheron à Blois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Master 2, Université de Tours. Co-direction avec P. Husi (UMR 7324 CITERES-LAT) et F. Couvin (Inrap).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023-2024 :	Océane Bringaud, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse spatiale des dépôts d'objet dans les sépultures des nécropoles de la Haute-Cour et de Vaugrignon à Esvres-sur-Indre (Indre-et-Loire), IIe siècle av. – IIe siècle ap. J.-C.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Master 2, Université de Tours. Co-direction avec J.-P. Chimier (INRAP) et S. Badey (INRAP). Soutenu le 18 juin 2024, Mention Bien.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023-2024 :	Lisa Nogueira e Silva, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les édifices thermaux lémovices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Master 2, Université de Tours. Soutenu le 17 juin 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023-2025 :	Samuel Henry, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les monnaies romaines dans la cité des Lémovices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Master 2, Université de Tours. Co-direction avec C. Parisot-Sillon (Université d’Orléans, UMR 7065 IRAMAT-CEB). Soutenu le 30 juin 2025, Mention Bien.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023-2024 :	Elise Rouhaud, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les aménagements hydrauliques de la cité des Lémovices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Master 2, Université de Tours. Soutenu le 17 juin 2024, Mention Bien.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024-2025 :	Marine Castellan, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les bousandales et hipposandales en Gaule romaine : analyses typologiques et contextuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Master 2, Université de Tours. Co-direction avec C. Loiseau (Eveha).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024-2025 :	Eulalie Fournier, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’habitat rural antique dans la cité des Lémovices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Master 2, Université de Tours. Soutenu le 16 juin 2025, Mention Très Bien.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024-2025 :	Violaine Bourmaud, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Morphologie et architecture de l’habitat urbain antique lémovice à travers l’exemple des sites de La Souterraine, Ahun, Naves et Limoges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Master 2, Université de Tours. Soutenu le 17 juin 2025, Mention Très Bien.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024-2025 :	Vanina Billot, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aborder les rites funéraires par l’analyse des dépôts d’objets : l’exemple de l’enclos funéraire de Bridiers (La Souterraine) et du corpus lémovice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Master 2, Université de Tours. Soutenu le 17 juin 2025, Mention Très Bien.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2025-2026 : Yanis Sintès, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etude de la présence de militaria en contexte civil dans l'ouest de la Gaule (Ier s. av. - Ve s. ap.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Master 2, Université de Tours. Co-direction avec S. Janniard (Université de Tours, UR 6298 CeTHiS).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2025-2026 : Chloé Luchat, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le dépotoir 574 de la fouille &amp;quot;rue docteur Grimaud&amp;quot; à Lezoux (Puy-de-Dôme) : étude stylistique des coupes DRAG 37</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Master 2, Université de Tours. Co-direction avec M. Rioux (docteure en céramologie antique, Eveha).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading6"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Master 1 (22)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019-2020 :	Dorian Nurit, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'occupation rurale entre Cher et Indre du second âge du Fer au début du Haut-Empire, dynamique spatiale et morphologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Master 1, Université de Tours. Co-direction avec J.-B. Rigot (Université de Tours, UMR 7324 CITERES-LAT), J.-M. Laruaz (SADIL), D. Lusson (INRAP, UMR 7324 CITERES-LAT). Soutenu le 15 juin 2020 : Mention Bien.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020-2021 :	Camille Delaille, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le petit mobilier antique de la cité des Lémovices, inventaire et études de cas (Bridiers, Chatain, Bugeat)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Master 1, Université de Tours. Co-direction avec C. Loiseau (Eveha, Tours). Soutenu le 14 juin 2021, Mention Bien.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020-2021 :	Mylène Ferré, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les lieux de culte antique de la cité des Lémovices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Master 1, Université de Tours. Soutenu le 14 juin 2021, Mention Très Bien.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020-2021 : 	Théophile Martin, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le devenir des établissements ruraux romains entre la fin de l'Antiquité et le début du premier Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Master 1, Université de Nantes. Co-direction avec M. Monteil (Université de Nantes) – Étudiant défaillant à compter de février 2021.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020-2022 :	Tanguy Deswarte, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La céramique antique du Champ des Citernes à La Souterraine (Creuse) : les puits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Master 1, Université de Tours. Co-direction avec P. Husi (UMR 7324 CITERES-LAT). Soutenu le 13 juin 2022, Mention Bien.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020-2022 : Klébert Mabicka, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La céramique antique du Champ des Citernes à La Souterraine (Creuse) : la zone 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Master 1, Université de Tours. Co-direction avec P. Husi (UMR 7324 CITERES-LAT). Non soutenu.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021-2022 :	Eloïse Delacour, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La céramique antique du site de Rocheron à Blois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Master 1, Université de Tours. Co-direction avec P. Husi (UMR 7324 CITERES-LAT) et F. Couvin (Inrap). Soutenu le 13 juin 2022, Mention Assez Bien.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021-2022 :	Cindy Touvin, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’agglomération antique de Sceaux-du-Gâtinais : bilan critique de la documentation archéologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Master 1, Université de Tours. Tuteurs : J.-M. Morin (CG Loiret) et J. Vilpoux (SRA Orléans). Non soutenu.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021-2023 : Naila Sémati, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les matériaux de construction dans les habitats antiques turons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Master 1, Université de Tours. Non soutenu.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022-2023 :	Océane Bringaud, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse spatiale des dépôts de céramique des sépultures des ensembles 3 et 4 de la nécropole de la Haute-Cour à Esvres-sur-Indre (Indre-et-Loire), IIe s. av. J-C. – IIe s. ap. J.-C.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Master 1, Université de Tours. Co-direction avec J.-P. Chimier (INRAP) et S. Badey (INRAP). Soutenu le 12 juin 2023, Mention Bien.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022-2023 :	Lisa Nogueira e Silva, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les édifices thermaux lémovices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Master 1, Université de Tours. Soutenu le 12 juin 2023.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022-2023 :	Samuel Henry, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les monnaies romaines dans la cité des Lémovices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Master 1, Université de Tours. Co-direction avec C. Parisot-Sillon (Université d’Orléans, UMR 7065 IRAMAT-CEB). Soutenu le 12 juin 2023, Mention Bien.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022-2023 :	Elise Rouhaud, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les aménagements hydrauliques de la cité des Lémovices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Master 1, Université de Tours. Soutenu le 12 juin 2023, Mention Bien.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023-2024 :	Marine Castellan, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les bousandales et hipposandales en Gaule romaine : analyses typologiques et contextuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Master 1, Université de Tours. Co-direction avec C. Loiseau (Eveha). Soutenu le 18 juin 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023-2024 :	Lisa Hofbauer, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La répartition des sites de production artisanale dans la cité antique des Lémovices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Master 1, Université de Tours. Soutenu le 17 juin 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023-2024 :	Eulalie Fournier, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’habitat rural antique dans la cité des Lémovices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Master 1, Université de Tours. Soutenu le 17 juin 2024, Mention Très Bien.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023-2024 :	Violaine Bourmaud, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Morphologie et architecture de l’habitat urbain antique lémovice à travers l’exemple des sites de La Souterraine, Ahun, Naves et Limoges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Master 1, Université de Tours. Soutenu le 18 juin 2024, Mention Très Bien.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023-2024 :	Vanina Billot, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aborder les rites funéraires par l’analyse des dépôts d’objets : l’exemple de l’enclos funéraire de Bridiers (La Souterraine) et du corpus lémovice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Master 1, Université de Tours. Soutenu le 17 juin 2024, Mention Très Bien.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024-2025 : Yanis Sintès, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etude de la présence de militaria en contexte civil dans l'ouest de la Gaule (Ier s. av. - Ve s. ap.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Master 1, Université de Tours. Co-direction avec S. Janniard (Université de Tours, UR 6298 CeTHiS). Soutenu le 17 juin 2025, Mention Très Bien.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024-2025 : Chloé Luchat, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le dépotoir 574 de la fouille &amp;quot;rue docteur Grimaud&amp;quot; à Lezoux (Puy-de-Dôme) : étude stylistique des coupes DRAG 37</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Master 1, Université de Tours. Co-direction avec M. Rioux (docteure en céramologie antique, Eveha). Soutenu le 17 juin 2025, Mention Bien.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2025-2026 : 	Lou Barbier--Meillan, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les usages du verre dans les agglomérations antiques Bituriges : analyses typologique, fonctionnelle et spatiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Master 1, Université de Tours. Co-direction avec C. Aunay (UDAP 37).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2025-2026 : 	Léo Vuillemin-Chaignot, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> castrum </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">de Tours : exploitation des archives documentaires et des données archéologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Master 1, Université de Tours. Co-direction avec A. Laurent-Dehecq et O. Marlet (CNRS, UMR 7324 CITERES-ALT).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Organisation de manifestations scientifiques :</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading6"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Colloques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">7 au 9 juin 2028 : Organisateur du </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIe colloque AGER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Association d’Etude du Monde Rural Gallo-romain) : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les lieux de culte ruraux en Gaule et dans les régions voisines : implantation, morphologie, pratiques et paysages cultuels (Ier s. av. J.-C. – Ve s. ap. J.-C.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, à l’Université de Tours.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">28 et 29 septembre 2023	: Organisateur du colloque international </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formes d'habitat groupé antique dans les zones de montagne : le cas des Gaules et des régions périphériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> dans le cadre du PCR HaGAL. Limoges. Partenaires : UMR 7324 CITERES-LAT, EA 4270 Criham, SRA Limoges, Inrap, Eveha.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading6"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Séminaires</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">21 mars 2025 : Séminaire d’archéologie de la Gaule romaine #3 : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifier et étudier l'habitat domestique dans les villes des Gaules romaines : des données géophysiques aux données de fouille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Séminaire de recherche du Laboratoire Archéologie et Territoires (UMR 7324 CITERES) à Tours.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">22 mars 2024 : Séminaire d’archéologie de la Gaule romaine #2 : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étudier les lieux de culte : du paysage cultuel à la restitution des rites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Séminaire de recherche du Laboratoire Archéologie et Territoires (UMR 7324 CITERES) à Tours.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">13 mai 2022	: Séminaire d’archéologie de la Gaule romaine #1 : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habiter et mettre en valeur les territoires antiques : le cas de la moyenne montagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Séminaire de recherche du Laboratoire Archéologie et Territoires (UMR 7324 CITERES) à Tours.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Travaux achevés :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable de la fouille programmée de l'espace thermal de la </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">villa de Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Faux-la-Montagne, Creuse, 2016-2020).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable de la campagne de </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sondages archéologiques à Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Haute-Vienne, 2018).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable de plusieurs prospections géophysiques (ARP, GPR), </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Souterraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Creuse, 2019), </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladapeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Creuse, 2012, 2014, 2016) & </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LiDAR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Blond, La Souterraine, Saint-Goussaud, 2017).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chercheur associé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (axe 3) au Centre d'Histoire &amp;quot;Espaces & Cultures&amp;quot; (CHEC - EA 1001) de l'Université Clermont Auvergne de 2015 à 2019.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sujet de thèse : &amp;quot;</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les agglomérations &amp;quot;secondaires&amp;quot; gallo-romaines dans le Massif Central (cités des Arvernes, Vellaves, Gabales, Rutènes, Cadurques et Lémovices), Ier s. av. J.-C. - Ve s. ap. J.-C.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot; Soutenue le 8 juin 2015 à l'Université de Clermont-Ferrand sous la direction de Frédéric Trément.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mention Très honorable avec les Félicitations du jury</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Centres d'intérêt :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Habitats groupés antiques, organisation des territoires, formes et morphologie de l'habitat, prospections (pédestres, aériennes, géophysiques), sondages, fouilles, LiDAR, SIG, base de données, statistiques appliquées à l'archéologie.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Parcours professionnel :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Elu Maître de conférences à l'Université de Tours en 2020</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignant contractuel en archéologie antique, Université de Tours : 2019-2020</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignant-chercheur contractuel (contrat type ex-ATER) en archéologie antique, Université de Tours : 2018-2019</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ATER en archéologie antique, Université de Tours : 2016-2018</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Assistant-Ingénieur en archéologie, CHEC-EA1001 : 2014-2016</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chargé de cours, Université de Clermont : 2012-2013</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Doctorant contractuel / Moniteur, Université de Clermont : 2009-2012</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Technicien de recherche en archéologie, MSH de Clermont : 2009</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les agglomérations &amp;quot;secondaires&amp;quot; gallo-romaines dans le Massif Central : (cités des arvernes, vellaves, gabales, rutenes, cadurques et lémovices), 1er siècle avant J.-C. - Ve siècle après J.-C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire. Université Blaise Pascal - Clermont-Ferrand II, 2015. Français. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2015CLF20003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01693774v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origines de la ville dans le Massif Central : les agglomérations antiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires François Rabelais, pp.442, 2022, 9782869068049</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers 50 : Un maillage urbain pour le territoire des Lémovices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Faure. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire(s) du Limousin. Faire date. De la Préhistoire à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Ardents Editeurs, pp.52-55, 2025, 9782490623471</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des spathae en contexte rituel : Épieds-en-Beauce (Loiret) et La Souterraine (Creuse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Linger-Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julia Genechesi; Lionel Pernet; Sylvie Barrier; Matthieu Demierre; Denis Genequand; Thierry Luginbühl. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La guerre et son cortège. Réflexions sur les conflits et leur impact sur les cultures des âges du fer. Actes du 47</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> colloque international de l’Association française pour l’étude de l’âge du Fer (Lausanne, 18-20 mai 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afeaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.201-206, 2025, Collection Afeaf (7), 978-2-9567407-6-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05103068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalogue critique des sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Origines de la ville dans le Massif Central : les agglomérations antiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires François Rabelais, 2022, 9782869068049</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villes et agglomérations antiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Gomis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas historique Auvergne, Bourbonnais, Velay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les agglomérations antiques du Massif Central</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Trément. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Arvernes et leurs voisins du Massif Central à l'époque romaine. Une archéologie du développement des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, t.2, 127, 1-2 (n°606-607), Revue d'Auvergne, pp.31 à 69, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origines de la ville dans le Massif Central : les agglomérations antiques. Annexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « Quartier Est » de l’agglomération antique de Bridiers à La Souterraine : bilan des fouilles 2020-2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires de la Société des Sciences Naturelles et Archéologiques de la Creuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 70 (2024), pp.47-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène DARTEVELLE (dir.) Augustonemetum. Atlas topographique de Clermont-Ferrand, InFolio éditions, Gollion, Suisse, 2021, Tome 1 : 542 p., Tome 2 : 530 p., 1 400 illustrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil, Guillaume Varennes (dir.) L’archéologie antique en Pays de la Loire. Bilan de deux décennies de recherches (2001-2021). 11e Supplément à la Revue Archéologique de l’Ouest, Presses Universitaires de Rennes, Rennes, 2023, 506 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche globale et intégrée d’un habitat groupé antique lémovice : le cas de Bridiers à La Souterraine (Creuse, Nouvelle-Aquitaine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 46, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.11015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GPR vs Archaeological Excavation: Comparison of the Results Obtained in the Eastern District of the Roman Small Town of Bridiers (la Souterraine, Creuse, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14th International Conference of Archaeological Prospection, 45-1, pp.17-22. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.8130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découvertes et redécouvertes d’estampilles sur terre cuite architecturale à Bridiers (c. de La Souterraine, Creuse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux d'archéologie limousine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41, pp.31-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation minière et habitat antique du bois de la Tourette à Blond (Haute-Vienne) : bilan historiographique et travaux récents (2017-2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux d'archéologie limousine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39, pp.31-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bérard, Matthieu Poux (dir.) - Lugdunum et ses campagnes. Actualité de la recherche [Compte-rendu]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La villa des Montceaux (Ladapeyre, Creuse) : apport des prospections au sol et des prospections géophysiques à la reconnaissance d’un grand établissement agricole de l’Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires de la Société des Sciences Naturelles et Archéologiques de la Creuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 64, pp.37-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réseau des agglomérations antiques dans les cités du Massif central (I&amp;lt;sup&amp;gt;er&amp;lt;/sup&amp;gt; s. av. J.-C.-V&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s. apr. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 73 (2), pp.169-212. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gallia.2732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Montceaux, commune de Ladapeyre (23). Villa ou agglomération : état de la question à partir des recherches récentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires de la Société des Sciences Naturelles et Archéologiques de la Creuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 61, pp.95-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réseau des agglomérations secondaires antiques dans les cités du Massif central (France). Un état renouvelé de la question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agri centuriati. An International Journal of Landscape Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12, pp.127-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les agglomérations &amp;quot; secondaires &amp;quot; gallo-romaines dans le Massif Central. Étude critique de la documentation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de liaison de l'Association d'étude du monde rural gallo-romain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19, pp.65-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00949177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Château de Chatillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexicon of the Greek and Roman Cities and Place Names in Antiquity: Ca 1500 B.C. - Ca A.D. 500, fasc. 20 : Chalcis (or Chalkis) – Chersonesos Thracia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.2904-2905</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexicon of the Greek and Roman Cities and Place Names in Antiquity: Ca 1500 B.C. - Ca A.D. 500, fasc. 20 : Chalcis (or Chalkis) – Chersonesos Thracia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.2922-2923</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Champallement-Compierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexicon of the Greek and Roman Cities and Place Names in Antiquity: Ca 1500 B.C. - Ca A.D. 500, fasc. 20 : Chalcis (or Chalkis) – Chersonesos Thracia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.2878-2879</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chavonnière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexicon of the Greek and Roman Cities and Place Names in Antiquity: Ca 1500 B.C. - Ca A.D. 500, fasc. 20 : Chalcis (or Chalkis) – Chersonesos Thracia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.2914</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chanceaux-sur-Choisille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexicon of the Greek and Roman Cities and Place Names in Antiquity: Ca 1500 B.C. - Ca A.D. 500, fasc. 20 : Chalcis (or Chalkis) – Chersonesos Thracia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.2882-2883</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexicon of the Greek and Roman Cities and Place Names in Antiquity: Ca 1500 B.C. - Ca A.D. 500, fasc. 20 : Chalcis (or Chalkis) – Chersonesos Thracia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.2881-2882</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chancelade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexicon of the Greek and Roman Cities and Place Names in Antiquity: Ca 1500 B.C. - Ca A.D. 500, fasc. 20 : Chalcis (or Chalkis) – Chersonesos Thracia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.2883-2884</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Châtigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexicon of the Greek and Roman Cities and Place Names in Antiquity: Ca 1500 B.C. - Ca A.D. 500, fasc. 20 : Chalcis (or Chalkis) – Chersonesos Thracia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.2910</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexicon of the Greek and Roman Cities and Place Names in Antiquity: Ca 1500 B.C. - Ca A.D. 500, fasc. 20 : Chalcis (or Chalkis) – Chersonesos Thracia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.2901-2901</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chanteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexicon of the Greek and Roman Cities and Place Names in Antiquity: Ca 1500 B.C. - Ca A.D. 500, fasc. 20 : Chalcis (or Chalkis) – Chersonesos Thracia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.2884-2885</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaudes-Aigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexicon of the Greek and Roman Cities and Place Names in Antiquity: Ca 1500 B.C. - Ca A.D. 500, fasc. 20 : Chalcis (or Chalkis) – Chersonesos Thracia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.2913</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Champniers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexicon of the Greek and Roman Cities and Place Names in Antiquity: Ca 1500 B.C. - Ca A.D. 500, fasc. 20 : Chalcis (or Chalkis) – Chersonesos Thracia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.2881</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheillé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexicon of the Greek and Roman Cities and Place Names in Antiquity: Ca 1500 B.C. - Ca A.D. 500, fasc. 20 : Chalcis (or Chalkis) – Chersonesos Thracia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.2918-2919</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chabris (Gièvres-Chabris, &amp;lt;i&amp;gt;Gabris&amp;lt;/i&amp;gt;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexicon of the Greek and Roman Cities and Place Names in Antiquity: Ca 1500 B.C. - Ca A.D. 500, fasc. 19: Cephalae – Chalcidice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.2859-2860</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des élites et des marqueurs d’autoreprésentation dans les agglomérations secondaires lémovices : l’exemple de Bridiers (La Souterraine, Creuse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Nivez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les marqueurs des statuts sociaux dans les campagnes romaines des Gaules et leurs périphéries. XVIe colloque de l’association AGER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGER, Nov 2024, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le PCR HaGAL – Habitat Groupé Antique de la cité des Lémovices : approche globale des habitats groupés en zone de moyenne montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formes d’habitat groupé antique dans les zones de montagne : le cas des Gaules et des régions périphériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Florian Baret, Sep 2023, Limoges (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La céramique de l'habitat groupé de Bridiers &amp;quot;quartier est&amp;quot; (La Souterraine, Creuse) de la première moitié du II&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s. au dernier tiers du III&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s. apr. J.-C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFECAG, Actes du Congrès d'Hyères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Hyères, France. pp.345-379</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l’ouest des Arvernes, du nouveau ! Apports du géoradar à la connaissance de l'habitat groupé antique de Beauclair (communes de Giat et de Voingt, Puy-de-Dôme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre M. Ganne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formes d’habitat groupé antique dans les zones de montagne : le cas des Gaules et des régions périphériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Florian Baret, Sep 2023, Limoges (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécificités de l’habitat groupé du Haut-Empire dans la moyenne montagne arverne : nouveaux apports et réflexions à partir d’études de cas (Puy-de-Dôme, Cantal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Calbris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Delhoofs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre M. Ganne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité des recherches archéologiques en Aquitaine romaine. Deuxième journée d'étude de la Fédération Aquitania</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Bordeaux, France. pp.251-265, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/aquit.2021.1652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agglomérations « secondaires » et limites de cité : réflexions sur l’apport d’une étude territoriale des agglomérations pour la définition des limites de cité. Exemple de la cité des Lémovices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les limites du territoire Lémovices/Limousin (Antiquité, Moyen-Âge), 3ème journée d’étude sur les Lémovices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Limoges; CHEC - EA 1001, Université Clermont Auvergne, Mar 2017, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieux de culte et agglomérations antiques, formes d’intégration et topographie urbaine dans les cités du Massif central</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La place et le rôle des lieux de culte dans les agglomérations secondaires de l’Antiquité et les petites villes médiévales, au sein du Massif Central : création, dynamique et évolution, Journée d’étude de la Jeune Équipe du CHEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agglomérations, routes et dynamiques de développement dans le territoire des Arvernes à l’époque romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dacko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Calbris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Routes et petites villes de l’Antiquité à l’époque moderne. Colloque international, Clermont-Ferrand (20-21 mars 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Luc Fray; Céline Pérol, Mar 2014, Clermont-Ferrand, France. pp.73-97, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voies de communications, réseaux urbains et dynamiques de développement dans le territoire des Arvernes à l’époque romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dacko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Trescarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Calbris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voies, réseaux, paysages en Gaule. Colloque en hommage à Jean-Luc Fiches, Vers-Pont-du-Gard (14-17 juin 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Claude Raynaud, Jun 2016, Vers-Pont-du-Gard, France. pp.227-249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Roman “small towns” in the Massif Central (civitates of Arverni, Vellavii, Gabali, Ruteni, Cadurci, Lemovices): methodology and main results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional urban systems in the Roman empire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Luuk de Ligt; John Bintliff, Jun 2017, Leiden, Netherlands. pp.103-127, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004414365_005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agglomération gallo-romaine de Bridiers : une ville, mille ans avant la fondation de La Souterraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aux origines de La Souterraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SRA Limousin; Université de Limoges; Commune de La Souterraine; Société des Sciences Naturelles, Archéologiques et Historiques de la Creuse, Nov 2017, La Souterraine, France. pp.27-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Grande Limagne plain (Auvergne, France): a laboratory for systematic fieldwalking. The case of the largest Gallo-Roman villas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Calbris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Regad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Funde in der Landschaft. Neue Perspektiven une Ergebnisse archäologischer Prospektion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christine Keller, Christoph Wohlfarth, Jun 2017, Köln, Germany. pp.193-215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of settlement and landscapes in the Arverni city at the end of Antiquity (Auvergne, France). Contribution of systematic surveys and paleoenvironmental studies (4th-6th c. AD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cubizolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 13th Roman Archaeological Conference (RAC) &amp; The 28th Theoretical Roman Archaeology Conference (TRAC). University of Edinburgh (12-14 avril 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RAC-TRAC, Apr 2018, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les agglomérations antiques lémovices : apports des levés LiDAR 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité des recherches archéologiques en Aquitaine romaine, Journée d’étude 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération Aquitania, Feb 2018, Bordeaux, France. pp.173-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towns, roads and development dynamics in the Arverni’s territory in Roman times (Auvergne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dacko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Trescarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Calbris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional urban systems in the Roman Empire. Colloque international (Leiden, 23-24 juin 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Luuk de Ligt; John Bintliff; Matthew Hobson, Jun 2017, Leiden, Netherlands. pp.128-157, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004414365_006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’eau dans les agglomérations des cités du Massif central au Haut-Empire : approvisionnement et usages dans l’artisanat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aqua publica dans la ville romaine : droit, technique, structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Clermont-Ferrand, France. pp.87-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réseau des agglomérations antiques du Massif central, état des lieux au haut Empire et évolution durant l’Antiquité tardive à travers les exemples des cités arvernes, vellaves, gabales, rutènes, cadurques et lémovices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ATEG 4 - Agglomérations du nord de la Gaule et des régions voisines durant l’Antiquité tardive (IIIe-VIe s.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Besançon, Dec 2014, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élites et agglomérations lémovices dans l’Antiquité : un état des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Élites et territoire lémovice et limousin de l’âge du fer au Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Clermont-Ferrand, France. pp.4, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/siecles.2309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports des nouvelles prospections à la connaissance des agglomérations antiques des Lémovices : les exemples de Blond, La Souterraine, Ladapeyre, et Saint-Goussaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les agglomérations secondaires. Les Lémovices et leur territoire de l’Âge du Fer au Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Limoges, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des élites dans les campagnes lémovices ? La question des tombes monumentales rurales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Nivez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eulalie Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les marqueurs des statuts sociaux dans les campagnes romaines des Gaules et leurs périphéries. XVIe colloque de l’association AGER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des spathae en contexte ritualisé : Épieds-en-Beauce (Loiret) et La Souterraine (Creuse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Linger-Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47e colloque international de l’AFEAF – Association Française pour l’Étude de l’âge du Fer : « La Guerre et son cortège »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Lausanne (CH), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lieux de cultes dans l’habitat groupé de moyenne montagne : retour sur quelques développements récents chez les Arvernes et les Lémovices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Calbris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lieux de culte en Gaule du Sud et dans les provinces limitrophes (IIe s. av. J.-C. - Ve s. ap. J.-C.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GPR vs archaeological excavation: comparison of the results obtained in the eastern district of the Roman small town of Bridiers (La Souterraine, Creuse, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAP 0221 – 14th International Conference of Archaeological Prospection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’agglomération hypothétique à la villa, l’apport du géoradar à la réinterprétation du site des Montceaux à Ladapeyre (Creuse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Caraire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Leder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité des recherches archéologiques en Aquitaine romaine, Journée d’étude 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Bordeaux, France. 34, pp.343-352, 2018, Aquitania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats de la campagne de sondages archéologiques à Blot-l’Eglise (63), lieu-dit « Terre Noire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Delhoofs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bazillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Calbris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gentiane Davigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Rencontres Archéologiques de l’Allier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Moulins, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR HaGAL: Habitat Groupé Antique de la cité des Lémovices (2025-2027)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eulalie Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Nivez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Tours; UMR 7324 CITERES - Laboratoire Archéologie et Territoires; Inrap; Eveha - Etudes et valorisations archéologiques (Limoges); ArchéoTek; SRA Nouvelle-Aquitaine, Limoges. 2025, pp.119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Souterraine (Creuse), Bridiers, Zone 2 : 6e campagne de fouille programmée du « Quartier Est » de l’habitat groupé antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bourdoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Sintès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Accart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Tours; UMR 7324 CITERES - Laboratoire Archéologie et Territoires; MSH Val-de-Loire; ArchéoTek; SRA Nouvelle-Aquitaine, Limoges. 2025, pp.300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Souterraine (Creuse), Bridiers : 5e campagne de fouille programmée du « Quartier Est » de l’habitat groupé antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bourdoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Accart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Catté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR 7324 CITERES - Laboratoire Archéologie et Territoires; SRA Nouvelle-Aquitaine, Limoges. 2024, Tome 1 : Texte : 189 p. ; Tome 2 : Figures : 391 p. ; Tome 3 : Inventaires et rapports : 211 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR HaGAL: Habitat Groupé Antique de la cité des Lémovices (2022-2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Maniquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR 7324 CITERES - Laboratoire Archéologie et Territoires; SRA Nouvelle-Aquitaine, Limoges. 2024, 139 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Souterraine (Creuse), Bridiers : 4e campagne de fouille programmée du « Quartier Est » de l’habitat groupé antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliott Sadourny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bourdoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Accart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR 7324 CITERES - Laboratoire Archéologie et Territoires; SRA Nouvelle Aquitaine. 2023, Tome 1 : Texte : 190 p. ; Tome 2 : Figures : 382 p. ; Tome 3 : Inventaires et rapports : 176 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR HaGAL – Habitat Groupé Antique de la cité des Lémovices (2022-2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Loubignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR 7324 CITERES - Laboratoire Archéologie et Territoires; SRA Nouvelle Aquitaine. 2023, 107 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme Fines – Cartographie géoradar de l’agglomération antique de Beauclair (Voingt/Giat, Puy-de-Dôme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre M. Ganne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR 7324 CITERES - Laboratoire Archéologie et Territoires; SRA Auvergne Rhône-Alpes. 2022, 158 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Souterraine (Creuse), Bridiers : 3e campagne de fouille programmée du « Quartier Est » de l’habitat groupé antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliott Sadourny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Delaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR 7324 CITERES - Laboratoire Archéologie et Territoires; SRA Nouvelle Aquitaine. 2022, Tome 1 : Texte : 140 p. ; Tome 2 : Figures : 310 p. ; Tome 3 : Inventaires et rapports : 184 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR HaGAL – Habitat Groupé Antique de la cité des Lémovices (2022-2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Maniquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lachaud Jérôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR 7324 CITERES - Laboratoire Archéologie et Territoires; SRA Nouvelle Aquitaine. 2022, Tome 1 : Texte : 96 p., Tome 2 : Figures et annexes : 131 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Souterraine (Creuse), Bridiers : 2e campagne de fouille programmée du « Quartier Est » de l’habitat groupé antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliott Sadourny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Delaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Lecoffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle Aquitaine; UMR 7324 CITERES - Laboratoire Archéologie et Territoires; ArchéoTek. 2021, Tome 1 - Texte : 130 p. ; Tome 2 - Illustrations : 267 p. ; Tome 3 - Inventaires et annexes : 201 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03478218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR HaGAL – Habitat Groupé Antique de la cité des Lémovices (2018 / 2019-2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Cauuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lachaud Jérôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle Aquitaine. 2021, Tome 1 - Texte : 135 p. ; Tome 2 : Figures : 123 p. ; Tome 3 - Annexes : 165 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03531945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La villa de Chatain à Faux-la-Montagne (23), campagne 2019. Rapport de fouilles programmées.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gentiane Davigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle Aquitaine. 2020, pp.344</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR HaGAL – Habitat Groupé Antique de la cité des Lémovices (2018 / 2019-2021). Rapport intermédiaire d’activités, année 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Cauuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lachaud Jérôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Maniquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle-Aquitaine. 2020, Tome 1 : Texte : 150 p., Tome 2 : Figures et annexes : 179 p., Tome 3 : Annexes : 248 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme Fines - Cartographie géoradar de l'agglomération antique de Beauclair (Voingt/Giat, Puy-de-Dôme). Rapport de prospection archéologique avec matériel spécialisé (géoradar). Campagne 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre M. Ganne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Auvergne-Rhône-Alpes. 2020, pp.122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Souterraine (Creuse), Bridiers : 1ère campagne de fouille programmée du &amp;quot;Quartier Est&amp;quot; de l'habitat groupé antique. Rapport de fouille programmée. Campagne 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle-Aquitaine. 2020, Tome 1 : Texte : 96 p. ; Tome 2 : Figures : 171 p. ; Tome 3 : Inventaires et rapports : 140 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR HaGAL – Habitat Groupé Antique de la cité des Lémovices (2018 / 2019-2021). Rapport intermédiaire d’activités, année 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Cauuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Maniquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle Aquitaine; ArchéoTek. 2019, Tome 1 - Texte : 107 p., Tome 2 - Figures : 174 p., Tome 3 - Annexes : 228 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Souterraine (Creuse), Bridiers : campagne de prospection géoradar, Rapport de prospection avec matériel spécialisé dans le cadre du PCR HaGAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle-Aquitaine; ArchéoTek. 2019, 131 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La villa de Chatain à Faux-la-Montagne (23) - Campagne 2018. Rapport de fouille programmée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gentiane Davigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle Aquitaine. 2019, pp.387</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR HaGAL – Habitat Groupé Antique de la cité des Lémovices (2018 / 2019-2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Maniquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Falvard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle-Aquitaine. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blond (Haute-Vienne), Bois de la Tourette : campagne de sondages sur un village minier de l’Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle-Aquitaine. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La villa de Chatain à Faux-la-Montagne (23), campagne de fouilles programmées 2017, Rapport de fouilles programmées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gentiane Davigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle-Aquitaine. 2017, 367 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les agglomérations antiques de la cité des Lémovices, campagne 2017, Rapport de prospection thématique avec LiDAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle-Aquitaine. 2017, 167 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La villa de Chatain à Faux-la-Montagne (23), campagne de sondages archéologiques et de prospection géophysique 2016, Rapport de prospection thématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gentiane Davigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle-Aquitaine. 2016, 212 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La villa des Montceaux à Ladapeyre (23), campagne de prospection géophysique 2016, Rapport de prospection thématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle-Aquitaine. 2016, 94 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les unités de production de plomb, d'argent et d'objets en fluorite de l'agglomération gallo-romaine de Blot (63). Campagne de sondages archéologiques au lieu-dit « Terre Noire » (Blot-l’Eglise, 63)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Delhoofs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Calbris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Auvergne. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les agglomérations « secondaires » gallo-romaines dans le Massif Central, cité des Lémovices, Rapport de prospection thématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Limousin. 2015, 192 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blot-l’Église, Terres des Censes. Rapport de sondage archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Delhoofs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Calbris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gentiane Davigo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Auvergne. 2015, 114 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Campagne de sondages archéologiques sur la commune de Blot-l'Eglise (63) : Terre des Censes (sd. 2), (augmenté des résultats de la campagne de prospection géophysique de 2013 réalisée sur la parcelle ZH 6), Rapport de sondage archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Delhoofs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Calbris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gentiane Davigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bazillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] SRA Auvergne. 2014, 1 vol., 111 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les agglomérations « secondaires » gallo-romaines dans le Massif Central, cité des Lémovices, Rapport de prospection thématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Limousin. 2013, 110 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les agglomérations « secondaires » gallo-romaines dans le Massif Central, cité des Lémovices, Rapport de prospection thématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Limousin. 2011, 166 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les agglomérations « secondaires » gallo-romaines dans le Massif Central, cité des Lémovices, Rapport de prospection thématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Limousin. 2010, 129 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les agglomérations « secondaires » gallo-romaines en Auvergne et dans le Velay, cité des Arvernes et des Vellaves, Rapport de prospection thématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Auvergne. 2010, 154 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR HaGAL : Habitat Groupé Antique de la cité des Lémovices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, pp.539-543</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Souterraine (Creuse) : Bridiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, pp.201-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR HaGAL : Habitat Groupé Antique de la cité des Lémovices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04457016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Souterraine (Creuse), Bridiers : « Quartier Est »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.173-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04457002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Souterraine - Campagne de cartographie géoradar de l’agglomération antique de Bridiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.160-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR HaGAL : Habitat Groupé Antique de la cité des Lémovices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.470-474</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie géoradar de l'agglomération antique de Beauclair. Prospection thématique (2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blond : campagne de sondages sur le village minier de l’Antiquité du Bois de la Tourette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.436-438</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrèze, Creuse, Haute-Vienne : Habitat Groupé Antique de la cité des Lémovices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.482-483</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03257384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Souterraine, Saint-Goussaud et Blond. Les agglomérations antiques de la cité des Lémovices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, p. 451-454</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La villa des Montceaux à Ladapeyre (23), campagne de prospection géophysique 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.197-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les agglomérations secondaires gallo-romaines dans le Massif Central. Prospection thématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, pp.49-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les agglomérations secondaires gallo-romaines dans le Massif Central. Prospection thématique 2012.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.115-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les agglomérations secondaires gallo-romaines dans le Massif central. Prospection thématique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.108-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId183"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:120.37617554859px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Florian Baret </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en Archéologie de la Gaule romaine et archéomatique.Université de Tours, UMR 7324 CITERES-LAT</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">florian-baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7827-4536</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">194435652</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable du module 3 archéologie (L1 et L2 Histoire) et de la Licence 3 Histoire parcours Archéologie (Département d'Histoire et d'Archéologie, UFR Arts et Sciences Humaines, Université de Tours).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Université de Tours (</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Page personnelle sur le site de l'Université</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable de l'</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Axe 1 - Villages, villes et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du Laboratoire Archéologie et Territoires (UMR 7324 CITERES).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratoire Archéologie et Territoires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (UMR 7324 CITERES, Université de Tours, CNRS, Inrap)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axe 1 - Villages, villes et territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Travaux en cours :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordinateur du PCR &amp;quot;</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HaGAL - Habitat Groupé Antique de la cité des Lémovices</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot; (2018, 2019-2021, 2022-2024, 2025-2027 ; Ministère de la Culture, DRAC Nouvelle-Aquitaine). Voir le Carnet </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypotèses.org</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable du chantier de </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fouilles archéologiques de La Souterraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Creuse ; 2020, 2021-2023, 2024, 2025-2027). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chantier-école</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de l'Université de Tours depuis 2021.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie géoradar de l'habitat groupé antique de Beauclair/Fines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Voingt, Giat, Puy-de-Dôme ; 2020, 2021, 2023) en collaboration avec P. M. Ganne (Maison Archéologiques des Combrailles).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du PCR </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquae Segetae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> coordonné par J. Vilpoux (SRA/DRAC Centre-Val de Loire ; 2024) puis par J. Spiesser (CD Loiret ; 2025-2027). Co-responsable de l'</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Axe 1 - Le développement urbain d’Aquae Segetae, planification ou développement progressif ?</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Autres activités :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité de Rédaction de la revue </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archimède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> depuis l'été 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Conseil de l'UFR Arts et Sciences Humaines depuis le 28 mars 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Vice-Président de la CSDP 21 (Commission Scientifique Disciplinaire Paritaire) de l'Université de Tours depuis le 5 novembre 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité de Lecture de la revue </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquitania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> depuis l'automne 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre élu de la </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">21e section du CNU</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> depuis le 18 novembre 2023.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de différents Comités de Suivi Individuel pour l'école doctorale Humanités & Langues - ED 616 (Université de Tours et Univeristé d'Orléans).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de rédaction de la </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (RACF) depuis 2021. Elu au CA de la FERACF (Fédération pour l'Edition de la RACF).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre (fondateur) d'</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ArchéoTek - Association pour le développement de l'archéologie programmée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> depuis 2015.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre d'</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AGER - Association d'étude du monde rural gallo-romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> depuis 2007.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Télépilote drone pour les sous-catégories ouvertes A1/A3.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Encadrement de travaux universitaires :</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading6"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Doctorat (2)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2025 (en cours) : Océane Bringaud, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programmes décoratifs et architecture de l’habitat rural antique dans le territoire de la cité des Lémovices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.  Thèse de doctorat de l’Université de Tours sous la direction de X. Rodier (CNRS, UMR 7324 CITERES-LAT) et le co-encadrement de F. Baret (Université de Tours, UMR 7324 CITERES-LAT). Contrat doctoral 2025-2028.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022 (en cours) : Mylène Ferré, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lieux de culte, pratiques rituelles et territoire dans le Nord-Ouest de la Gaule Aquitaine (IIe s. av. J.-C. – Ve s. ap. J.-C.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Thèse de doctorat de l’Université de Tours sous la direction de X. Rodier (CNRS, UMR 7324 CITERES-LAT) et le co-encadrement de F. Baret (Université de Tours, UMR 7324 CITERES-LAT). Contrat doctoral 2022-2025.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading6"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Master 2 (16)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018-2020 :	Laure de Souris (RO, service d’archéologie du Loiret), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisation de l’occupation du sol au Nord de Cenabum (Orléans) pendant l’Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, mémoire de Master 2, Université de Tours. Co-direction avec J.-B. Rigot (Université de Tours, UMR 7324 CITERES-LAT). Soutenu le 16 juin 2020 : Mention Très Bien.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020-2021 :	Dorian Nurit, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'occupation rurale entre Cher et Indre du second âge du Fer au début du Haut-Empire, dynamique spatiale et morphologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Master 2, Université de Tours. Co-direction avec J.-B. Rigot (Université de Tours, UMR 7324 CITERES-LAT), J.-M. Laruaz (SADIL), D. Lusson (INRAP, UMR 7324 CITERES-LAT). Soutenu le 14 juin 2021 : Mention Très Bien.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021-2022 :	Camille Delaille, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le petit mobilier antique de la cité des Lémovices, inventaire et études de cas (Bridiers, Chatain, Bugeat)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Master 2, Université de Tours. Co-direction avec C. Loiseau (Eveha, Tours). Soutenu le 14 juin 2022, Mention Bien</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021-2022 :	Mylène Ferré, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les lieux de culte ruraux de la cité des Lémovices (Ier – IIIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Master 2, Université de Tours. Soutenu le 14 juin 2022, Mention Très Bien</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022-2023 :	Tanguy Deswarte, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La céramique antique du Champ des Citernes à La Souterraine (Creuse) : les puits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Master 2, Université de Tours. Co-direction avec P. Husi (UMR 7324 CITERES-LAT).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022-2023 :	Eloïse Delacour, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La céramique antique du site de Rocheron à Blois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Master 2, Université de Tours. Co-direction avec P. Husi (UMR 7324 CITERES-LAT) et F. Couvin (Inrap).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023-2024 :	Océane Bringaud, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse spatiale des dépôts d'objet dans les sépultures des nécropoles de la Haute-Cour et de Vaugrignon à Esvres-sur-Indre (Indre-et-Loire), IIe siècle av. – IIe siècle ap. J.-C.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Master 2, Université de Tours. Co-direction avec J.-P. Chimier (INRAP) et S. Badey (INRAP). Soutenu le 18 juin 2024, Mention Bien.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023-2024 :	Lisa Nogueira e Silva, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les édifices thermaux lémovices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Master 2, Université de Tours. Soutenu le 17 juin 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023-2025 :	Samuel Henry, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les monnaies romaines dans la cité des Lémovices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Master 2, Université de Tours. Co-direction avec C. Parisot-Sillon (Université d’Orléans, UMR 7065 IRAMAT-CEB). Soutenu le 30 juin 2025, Mention Bien.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023-2024 :	Elise Rouhaud, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les aménagements hydrauliques de la cité des Lémovices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Master 2, Université de Tours. Soutenu le 17 juin 2024, Mention Bien.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024-2025 :	Marine Castellan, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les bousandales et hipposandales en Gaule romaine : analyses typologiques et contextuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Master 2, Université de Tours. Co-direction avec C. Loiseau (Eveha).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024-2025 :	Eulalie Fournier, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’habitat rural antique dans la cité des Lémovices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Master 2, Université de Tours. Soutenu le 16 juin 2025, Mention Très Bien.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024-2025 :	Violaine Bourmaud, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Morphologie et architecture de l’habitat urbain antique lémovice à travers l’exemple des sites de La Souterraine, Ahun, Naves et Limoges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Master 2, Université de Tours. Soutenu le 17 juin 2025, Mention Très Bien.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024-2025 :	Vanina Billot, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aborder les rites funéraires par l’analyse des dépôts d’objets : l’exemple de l’enclos funéraire de Bridiers (La Souterraine) et du corpus lémovice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Master 2, Université de Tours. Soutenu le 17 juin 2025, Mention Très Bien.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2025-2026 : Yanis Sintès, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etude de la présence de militaria en contexte civil dans l'ouest de la Gaule (Ier s. av. - Ve s. ap.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Master 2, Université de Tours. Co-direction avec S. Janniard (Université de Tours, UR 6298 CeTHiS).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2025-2026 : Chloé Luchat, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le dépotoir 574 de la fouille &amp;quot;rue docteur Grimaud&amp;quot; à Lezoux (Puy-de-Dôme) : étude stylistique des coupes DRAG 37</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Master 2, Université de Tours. Co-direction avec M. Rioux (docteure en céramologie antique, Eveha).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading6"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Master 1 (22)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019-2020 :	Dorian Nurit, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'occupation rurale entre Cher et Indre du second âge du Fer au début du Haut-Empire, dynamique spatiale et morphologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Master 1, Université de Tours. Co-direction avec J.-B. Rigot (Université de Tours, UMR 7324 CITERES-LAT), J.-M. Laruaz (SADIL), D. Lusson (INRAP, UMR 7324 CITERES-LAT). Soutenu le 15 juin 2020 : Mention Bien.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020-2021 :	Camille Delaille, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le petit mobilier antique de la cité des Lémovices, inventaire et études de cas (Bridiers, Chatain, Bugeat)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Master 1, Université de Tours. Co-direction avec C. Loiseau (Eveha, Tours). Soutenu le 14 juin 2021, Mention Bien.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020-2021 :	Mylène Ferré, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les lieux de culte antique de la cité des Lémovices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Master 1, Université de Tours. Soutenu le 14 juin 2021, Mention Très Bien.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020-2021 : 	Théophile Martin, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le devenir des établissements ruraux romains entre la fin de l'Antiquité et le début du premier Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Master 1, Université de Nantes. Co-direction avec M. Monteil (Université de Nantes) – Étudiant défaillant à compter de février 2021.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020-2022 :	Tanguy Deswarte, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La céramique antique du Champ des Citernes à La Souterraine (Creuse) : les puits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Master 1, Université de Tours. Co-direction avec P. Husi (UMR 7324 CITERES-LAT). Soutenu le 13 juin 2022, Mention Bien.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020-2022 : Klébert Mabicka, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La céramique antique du Champ des Citernes à La Souterraine (Creuse) : la zone 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Master 1, Université de Tours. Co-direction avec P. Husi (UMR 7324 CITERES-LAT). Non soutenu.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021-2022 :	Eloïse Delacour, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La céramique antique du site de Rocheron à Blois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Master 1, Université de Tours. Co-direction avec P. Husi (UMR 7324 CITERES-LAT) et F. Couvin (Inrap). Soutenu le 13 juin 2022, Mention Assez Bien.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021-2022 :	Cindy Touvin, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’agglomération antique de Sceaux-du-Gâtinais : bilan critique de la documentation archéologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Master 1, Université de Tours. Tuteurs : J.-M. Morin (CG Loiret) et J. Vilpoux (SRA Orléans). Non soutenu.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021-2023 : Naila Sémati, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les matériaux de construction dans les habitats antiques turons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Master 1, Université de Tours. Non soutenu.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022-2023 :	Océane Bringaud, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse spatiale des dépôts de céramique des sépultures des ensembles 3 et 4 de la nécropole de la Haute-Cour à Esvres-sur-Indre (Indre-et-Loire), IIe s. av. J-C. – IIe s. ap. J.-C.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Master 1, Université de Tours. Co-direction avec J.-P. Chimier (INRAP) et S. Badey (INRAP). Soutenu le 12 juin 2023, Mention Bien.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022-2023 :	Lisa Nogueira e Silva, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les édifices thermaux lémovices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Master 1, Université de Tours. Soutenu le 12 juin 2023.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022-2023 :	Samuel Henry, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les monnaies romaines dans la cité des Lémovices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Master 1, Université de Tours. Co-direction avec C. Parisot-Sillon (Université d’Orléans, UMR 7065 IRAMAT-CEB). Soutenu le 12 juin 2023, Mention Bien.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022-2023 :	Elise Rouhaud, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les aménagements hydrauliques de la cité des Lémovices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Master 1, Université de Tours. Soutenu le 12 juin 2023, Mention Bien.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023-2024 :	Marine Castellan, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les bousandales et hipposandales en Gaule romaine : analyses typologiques et contextuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Master 1, Université de Tours. Co-direction avec C. Loiseau (Eveha). Soutenu le 18 juin 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023-2024 :	Lisa Hofbauer, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La répartition des sites de production artisanale dans la cité antique des Lémovices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Master 1, Université de Tours. Soutenu le 17 juin 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023-2024 :	Eulalie Fournier, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’habitat rural antique dans la cité des Lémovices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Master 1, Université de Tours. Soutenu le 17 juin 2024, Mention Très Bien.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023-2024 :	Violaine Bourmaud, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Morphologie et architecture de l’habitat urbain antique lémovice à travers l’exemple des sites de La Souterraine, Ahun, Naves et Limoges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Master 1, Université de Tours. Soutenu le 18 juin 2024, Mention Très Bien.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023-2024 :	Vanina Billot, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aborder les rites funéraires par l’analyse des dépôts d’objets : l’exemple de l’enclos funéraire de Bridiers (La Souterraine) et du corpus lémovice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Master 1, Université de Tours. Soutenu le 17 juin 2024, Mention Très Bien.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024-2025 : Yanis Sintès, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etude de la présence de militaria en contexte civil dans l'ouest de la Gaule (Ier s. av. - Ve s. ap.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Master 1, Université de Tours. Co-direction avec S. Janniard (Université de Tours, UR 6298 CeTHiS). Soutenu le 17 juin 2025, Mention Très Bien.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024-2025 : Chloé Luchat, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le dépotoir 574 de la fouille &amp;quot;rue docteur Grimaud&amp;quot; à Lezoux (Puy-de-Dôme) : étude stylistique des coupes DRAG 37</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Master 1, Université de Tours. Co-direction avec M. Rioux (docteure en céramologie antique, Eveha). Soutenu le 17 juin 2025, Mention Bien.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2025-2026 : 	Lou Barbier--Meillan, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les usages du verre dans les agglomérations antiques Bituriges : analyses typologique, fonctionnelle et spatiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Master 1, Université de Tours. Co-direction avec C. Aunay (UDAP 37).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2025-2026 : 	Léo Vuillemin-Chaignot, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> castrum </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">de Tours : exploitation des archives documentaires et des données archéologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Master 1, Université de Tours. Co-direction avec A. Laurent-Dehecq et O. Marlet (CNRS, UMR 7324 CITERES-ALT).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Organisation de manifestations scientifiques :</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading6"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Colloques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">7 au 9 juin 2028 : Organisateur du </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIe colloque AGER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Association d’Etude du Monde Rural Gallo-romain) : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les lieux de culte ruraux en Gaule et dans les régions voisines : implantation, morphologie, pratiques et paysages cultuels (Ier s. av. J.-C. – Ve s. ap. J.-C.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, à l’Université de Tours.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">28 et 29 septembre 2023	: Organisateur du colloque international </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formes d'habitat groupé antique dans les zones de montagne : le cas des Gaules et des régions périphériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> dans le cadre du PCR HaGAL. Limoges. Partenaires : UMR 7324 CITERES-LAT, EA 4270 Criham, SRA Limoges, Inrap, Eveha.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading6"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Séminaires</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">21 mars 2025 : Séminaire d’archéologie de la Gaule romaine #3 : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifier et étudier l'habitat domestique dans les villes des Gaules romaines : des données géophysiques aux données de fouille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Séminaire de recherche du Laboratoire Archéologie et Territoires (UMR 7324 CITERES) à Tours.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">22 mars 2024 : Séminaire d’archéologie de la Gaule romaine #2 : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étudier les lieux de culte : du paysage cultuel à la restitution des rites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Séminaire de recherche du Laboratoire Archéologie et Territoires (UMR 7324 CITERES) à Tours.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">13 mai 2022	: Séminaire d’archéologie de la Gaule romaine #1 : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habiter et mettre en valeur les territoires antiques : le cas de la moyenne montagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Séminaire de recherche du Laboratoire Archéologie et Territoires (UMR 7324 CITERES) à Tours.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Travaux achevés :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable de la fouille programmée de l'espace thermal de la </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">villa de Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Faux-la-Montagne, Creuse, 2016-2020).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable de la campagne de </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sondages archéologiques à Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Haute-Vienne, 2018).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable de plusieurs prospections géophysiques (ARP, GPR), </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Souterraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Creuse, 2019), </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladapeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Creuse, 2012, 2014, 2016) & </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LiDAR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Blond, La Souterraine, Saint-Goussaud, 2017).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chercheur associé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (axe 3) au Centre d'Histoire &amp;quot;Espaces & Cultures&amp;quot; (CHEC - EA 1001) de l'Université Clermont Auvergne de 2015 à 2019.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sujet de thèse : &amp;quot;</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les agglomérations &amp;quot;secondaires&amp;quot; gallo-romaines dans le Massif Central (cités des Arvernes, Vellaves, Gabales, Rutènes, Cadurques et Lémovices), Ier s. av. J.-C. - Ve s. ap. J.-C.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot; Soutenue le 8 juin 2015 à l'Université de Clermont-Ferrand sous la direction de Frédéric Trément.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mention Très honorable avec les Félicitations du jury</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Centres d'intérêt :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Habitats groupés antiques, organisation des territoires, formes et morphologie de l'habitat, prospections (pédestres, aériennes, géophysiques), sondages, fouilles, LiDAR, SIG, base de données, statistiques appliquées à l'archéologie.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Parcours professionnel :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Elu Maître de conférences à l'Université de Tours en 2020</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignant contractuel en archéologie antique, Université de Tours : 2019-2020</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignant-chercheur contractuel (contrat type ex-ATER) en archéologie antique, Université de Tours : 2018-2019</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ATER en archéologie antique, Université de Tours : 2016-2018</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Assistant-Ingénieur en archéologie, CHEC-EA1001 : 2014-2016</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chargé de cours, Université de Clermont : 2012-2013</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Doctorant contractuel / Moniteur, Université de Clermont : 2009-2012</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Technicien de recherche en archéologie, MSH de Clermont : 2009</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les agglomérations &amp;quot;secondaires&amp;quot; gallo-romaines dans le Massif Central : (cités des arvernes, vellaves, gabales, rutenes, cadurques et lémovices), 1er siècle avant J.-C. - Ve siècle après J.-C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire. Université Blaise Pascal - Clermont-Ferrand II, 2015. Français. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2015CLF20003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01693774v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origines de la ville dans le Massif Central : les agglomérations antiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires François Rabelais, pp.442, 2022, 9782869068049</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers 50 : Un maillage urbain pour le territoire des Lémovices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Faure. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire(s) du Limousin. Faire date. De la Préhistoire à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Ardents Editeurs, pp.52-55, 2025, 9782490623471</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des spathae en contexte rituel : Épieds-en-Beauce (Loiret) et La Souterraine (Creuse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Linger-Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julia Genechesi; Lionel Pernet; Sylvie Barrier; Matthieu Demierre; Denis Genequand; Thierry Luginbühl. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La guerre et son cortège. Réflexions sur les conflits et leur impact sur les cultures des âges du fer. Actes du 47</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> colloque international de l’Association française pour l’étude de l’âge du Fer (Lausanne, 18-20 mai 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afeaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.201-206, 2025, Collection Afeaf (7), 978-2-9567407-6-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05103068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalogue critique des sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Origines de la ville dans le Massif Central : les agglomérations antiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires François Rabelais, 2022, 9782869068049</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villes et agglomérations antiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Gomis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas historique Auvergne, Bourbonnais, Velay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les agglomérations antiques du Massif Central</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Trément. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Arvernes et leurs voisins du Massif Central à l'époque romaine. Une archéologie du développement des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, t.2, 127, 1-2 (n°606-607), Revue d'Auvergne, pp.31 à 69, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origines de la ville dans le Massif Central : les agglomérations antiques. Annexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « Quartier Est » de l’agglomération antique de Bridiers à La Souterraine : bilan des fouilles 2020-2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires de la Société des Sciences Naturelles et Archéologiques de la Creuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 70 (2024), pp.47-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène DARTEVELLE (dir.) Augustonemetum. Atlas topographique de Clermont-Ferrand, InFolio éditions, Gollion, Suisse, 2021, Tome 1 : 542 p., Tome 2 : 530 p., 1 400 illustrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil, Guillaume Varennes (dir.) L’archéologie antique en Pays de la Loire. Bilan de deux décennies de recherches (2001-2021). 11e Supplément à la Revue Archéologique de l’Ouest, Presses Universitaires de Rennes, Rennes, 2023, 506 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche globale et intégrée d’un habitat groupé antique lémovice : le cas de Bridiers à La Souterraine (Creuse, Nouvelle-Aquitaine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 46, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.11015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GPR vs Archaeological Excavation: Comparison of the Results Obtained in the Eastern District of the Roman Small Town of Bridiers (la Souterraine, Creuse, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14th International Conference of Archaeological Prospection, 45-1, pp.17-22. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.8130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découvertes et redécouvertes d’estampilles sur terre cuite architecturale à Bridiers (c. de La Souterraine, Creuse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux d'archéologie limousine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41, pp.31-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation minière et habitat antique du bois de la Tourette à Blond (Haute-Vienne) : bilan historiographique et travaux récents (2017-2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux d'archéologie limousine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39, pp.31-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bérard, Matthieu Poux (dir.) - Lugdunum et ses campagnes. Actualité de la recherche [Compte-rendu]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La villa des Montceaux (Ladapeyre, Creuse) : apport des prospections au sol et des prospections géophysiques à la reconnaissance d’un grand établissement agricole de l’Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires de la Société des Sciences Naturelles et Archéologiques de la Creuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 64, pp.37-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réseau des agglomérations antiques dans les cités du Massif central (I&amp;lt;sup&amp;gt;er&amp;lt;/sup&amp;gt; s. av. J.-C.-V&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s. apr. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 73 (2), pp.169-212. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gallia.2732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Montceaux, commune de Ladapeyre (23). Villa ou agglomération : état de la question à partir des recherches récentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires de la Société des Sciences Naturelles et Archéologiques de la Creuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 61, pp.95-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réseau des agglomérations secondaires antiques dans les cités du Massif central (France). Un état renouvelé de la question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agri centuriati. An International Journal of Landscape Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12, pp.127-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les agglomérations &amp;quot; secondaires &amp;quot; gallo-romaines dans le Massif Central. Étude critique de la documentation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de liaison de l'Association d'étude du monde rural gallo-romain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19, pp.65-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00949177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chavonnière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexicon of the Greek and Roman Cities and Place Names in Antiquity: Ca 1500 B.C. - Ca A.D. 500, fasc. 20 : Chalcis (or Chalkis) – Chersonesos Thracia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.2914</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Château de Chatillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexicon of the Greek and Roman Cities and Place Names in Antiquity: Ca 1500 B.C. - Ca A.D. 500, fasc. 20 : Chalcis (or Chalkis) – Chersonesos Thracia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.2904-2905</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexicon of the Greek and Roman Cities and Place Names in Antiquity: Ca 1500 B.C. - Ca A.D. 500, fasc. 20 : Chalcis (or Chalkis) – Chersonesos Thracia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.2922-2923</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Champallement-Compierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexicon of the Greek and Roman Cities and Place Names in Antiquity: Ca 1500 B.C. - Ca A.D. 500, fasc. 20 : Chalcis (or Chalkis) – Chersonesos Thracia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.2878-2879</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chanceaux-sur-Choisille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexicon of the Greek and Roman Cities and Place Names in Antiquity: Ca 1500 B.C. - Ca A.D. 500, fasc. 20 : Chalcis (or Chalkis) – Chersonesos Thracia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.2882-2883</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexicon of the Greek and Roman Cities and Place Names in Antiquity: Ca 1500 B.C. - Ca A.D. 500, fasc. 20 : Chalcis (or Chalkis) – Chersonesos Thracia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.2881-2882</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chancelade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexicon of the Greek and Roman Cities and Place Names in Antiquity: Ca 1500 B.C. - Ca A.D. 500, fasc. 20 : Chalcis (or Chalkis) – Chersonesos Thracia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.2883-2884</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Châtigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexicon of the Greek and Roman Cities and Place Names in Antiquity: Ca 1500 B.C. - Ca A.D. 500, fasc. 20 : Chalcis (or Chalkis) – Chersonesos Thracia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.2910</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexicon of the Greek and Roman Cities and Place Names in Antiquity: Ca 1500 B.C. - Ca A.D. 500, fasc. 20 : Chalcis (or Chalkis) – Chersonesos Thracia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.2901-2901</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chanteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexicon of the Greek and Roman Cities and Place Names in Antiquity: Ca 1500 B.C. - Ca A.D. 500, fasc. 20 : Chalcis (or Chalkis) – Chersonesos Thracia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.2884-2885</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Champniers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexicon of the Greek and Roman Cities and Place Names in Antiquity: Ca 1500 B.C. - Ca A.D. 500, fasc. 20 : Chalcis (or Chalkis) – Chersonesos Thracia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.2881</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheillé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexicon of the Greek and Roman Cities and Place Names in Antiquity: Ca 1500 B.C. - Ca A.D. 500, fasc. 20 : Chalcis (or Chalkis) – Chersonesos Thracia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.2918-2919</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaudes-Aigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexicon of the Greek and Roman Cities and Place Names in Antiquity: Ca 1500 B.C. - Ca A.D. 500, fasc. 20 : Chalcis (or Chalkis) – Chersonesos Thracia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.2913</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chabris (Gièvres-Chabris, &amp;lt;i&amp;gt;Gabris&amp;lt;/i&amp;gt;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexicon of the Greek and Roman Cities and Place Names in Antiquity: Ca 1500 B.C. - Ca A.D. 500, fasc. 19: Cephalae – Chalcidice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.2859-2860</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des élites et des marqueurs d’autoreprésentation dans les agglomérations secondaires lémovices : l’exemple de Bridiers (La Souterraine, Creuse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Nivez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les marqueurs des statuts sociaux dans les campagnes romaines des Gaules et leurs périphéries. XVIe colloque de l’association AGER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGER, Nov 2024, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le PCR HaGAL – Habitat Groupé Antique de la cité des Lémovices : approche globale des habitats groupés en zone de moyenne montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formes d’habitat groupé antique dans les zones de montagne : le cas des Gaules et des régions périphériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Florian Baret, Sep 2023, Limoges (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La céramique de l'habitat groupé de Bridiers &amp;quot;quartier est&amp;quot; (La Souterraine, Creuse) de la première moitié du II&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s. au dernier tiers du III&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s. apr. J.-C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFECAG, Actes du Congrès d'Hyères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Hyères, France. pp.345-379</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l’ouest des Arvernes, du nouveau ! Apports du géoradar à la connaissance de l'habitat groupé antique de Beauclair (communes de Giat et de Voingt, Puy-de-Dôme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre M. Ganne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formes d’habitat groupé antique dans les zones de montagne : le cas des Gaules et des régions périphériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Florian Baret, Sep 2023, Limoges (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécificités de l’habitat groupé du Haut-Empire dans la moyenne montagne arverne : nouveaux apports et réflexions à partir d’études de cas (Puy-de-Dôme, Cantal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Calbris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Delhoofs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre M. Ganne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité des recherches archéologiques en Aquitaine romaine. Deuxième journée d'étude de la Fédération Aquitania</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Bordeaux, France. pp.251-265, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/aquit.2021.1652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agglomérations « secondaires » et limites de cité : réflexions sur l’apport d’une étude territoriale des agglomérations pour la définition des limites de cité. Exemple de la cité des Lémovices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les limites du territoire Lémovices/Limousin (Antiquité, Moyen-Âge), 3ème journée d’étude sur les Lémovices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Limoges; CHEC - EA 1001, Université Clermont Auvergne, Mar 2017, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieux de culte et agglomérations antiques, formes d’intégration et topographie urbaine dans les cités du Massif central</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La place et le rôle des lieux de culte dans les agglomérations secondaires de l’Antiquité et les petites villes médiévales, au sein du Massif Central : création, dynamique et évolution, Journée d’étude de la Jeune Équipe du CHEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agglomérations, routes et dynamiques de développement dans le territoire des Arvernes à l’époque romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dacko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Calbris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Routes et petites villes de l’Antiquité à l’époque moderne. Colloque international, Clermont-Ferrand (20-21 mars 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Luc Fray; Céline Pérol, Mar 2014, Clermont-Ferrand, France. pp.73-97, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voies de communications, réseaux urbains et dynamiques de développement dans le territoire des Arvernes à l’époque romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dacko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Trescarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Calbris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voies, réseaux, paysages en Gaule. Colloque en hommage à Jean-Luc Fiches, Vers-Pont-du-Gard (14-17 juin 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Claude Raynaud, Jun 2016, Vers-Pont-du-Gard, France. pp.227-249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Roman “small towns” in the Massif Central (civitates of Arverni, Vellavii, Gabali, Ruteni, Cadurci, Lemovices): methodology and main results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional urban systems in the Roman empire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Luuk de Ligt; John Bintliff, Jun 2017, Leiden, Netherlands. pp.103-127, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004414365_005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agglomération gallo-romaine de Bridiers : une ville, mille ans avant la fondation de La Souterraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aux origines de La Souterraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SRA Limousin; Université de Limoges; Commune de La Souterraine; Société des Sciences Naturelles, Archéologiques et Historiques de la Creuse, Nov 2017, La Souterraine, France. pp.27-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les agglomérations antiques lémovices : apports des levés LiDAR 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité des recherches archéologiques en Aquitaine romaine, Journée d’étude 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération Aquitania, Feb 2018, Bordeaux, France. pp.173-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Grande Limagne plain (Auvergne, France): a laboratory for systematic fieldwalking. The case of the largest Gallo-Roman villas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Calbris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Regad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Funde in der Landschaft. Neue Perspektiven une Ergebnisse archäologischer Prospektion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christine Keller, Christoph Wohlfarth, Jun 2017, Köln, Germany. pp.193-215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of settlement and landscapes in the Arverni city at the end of Antiquity (Auvergne, France). Contribution of systematic surveys and paleoenvironmental studies (4th-6th c. AD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cubizolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 13th Roman Archaeological Conference (RAC) &amp; The 28th Theoretical Roman Archaeology Conference (TRAC). University of Edinburgh (12-14 avril 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RAC-TRAC, Apr 2018, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towns, roads and development dynamics in the Arverni’s territory in Roman times (Auvergne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dacko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Trescarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Calbris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional urban systems in the Roman Empire. Colloque international (Leiden, 23-24 juin 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Luuk de Ligt; John Bintliff; Matthew Hobson, Jun 2017, Leiden, Netherlands. pp.128-157, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004414365_006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’eau dans les agglomérations des cités du Massif central au Haut-Empire : approvisionnement et usages dans l’artisanat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aqua publica dans la ville romaine : droit, technique, structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Clermont-Ferrand, France. pp.87-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réseau des agglomérations antiques du Massif central, état des lieux au haut Empire et évolution durant l’Antiquité tardive à travers les exemples des cités arvernes, vellaves, gabales, rutènes, cadurques et lémovices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ATEG 4 - Agglomérations du nord de la Gaule et des régions voisines durant l’Antiquité tardive (IIIe-VIe s.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Besançon, Dec 2014, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élites et agglomérations lémovices dans l’Antiquité : un état des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Élites et territoire lémovice et limousin de l’âge du fer au Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Clermont-Ferrand, France. pp.4, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/siecles.2309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports des nouvelles prospections à la connaissance des agglomérations antiques des Lémovices : les exemples de Blond, La Souterraine, Ladapeyre, et Saint-Goussaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les agglomérations secondaires. Les Lémovices et leur territoire de l’Âge du Fer au Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Limoges, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des élites dans les campagnes lémovices ? La question des tombes monumentales rurales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Nivez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eulalie Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les marqueurs des statuts sociaux dans les campagnes romaines des Gaules et leurs périphéries. XVIe colloque de l’association AGER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des spathae en contexte ritualisé : Épieds-en-Beauce (Loiret) et La Souterraine (Creuse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Linger-Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47e colloque international de l’AFEAF – Association Française pour l’Étude de l’âge du Fer : « La Guerre et son cortège »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Lausanne (CH), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lieux de cultes dans l’habitat groupé de moyenne montagne : retour sur quelques développements récents chez les Arvernes et les Lémovices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Calbris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lieux de culte en Gaule du Sud et dans les provinces limitrophes (IIe s. av. J.-C. - Ve s. ap. J.-C.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GPR vs archaeological excavation: comparison of the results obtained in the eastern district of the Roman small town of Bridiers (La Souterraine, Creuse, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAP 0221 – 14th International Conference of Archaeological Prospection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’agglomération hypothétique à la villa, l’apport du géoradar à la réinterprétation du site des Montceaux à Ladapeyre (Creuse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Caraire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Leder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité des recherches archéologiques en Aquitaine romaine, Journée d’étude 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Bordeaux, France. 34, pp.343-352, 2018, Aquitania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats de la campagne de sondages archéologiques à Blot-l’Eglise (63), lieu-dit « Terre Noire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Delhoofs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bazillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Calbris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gentiane Davigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Rencontres Archéologiques de l’Allier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Moulins, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR HaGAL: Habitat Groupé Antique de la cité des Lémovices (2025-2027)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eulalie Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Nivez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Tours; UMR 7324 CITERES - Laboratoire Archéologie et Territoires; Inrap; Eveha - Etudes et valorisations archéologiques (Limoges); ArchéoTek; SRA Nouvelle-Aquitaine, Limoges. 2025, pp.119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Souterraine (Creuse), Bridiers, Zone 2 : 6e campagne de fouille programmée du « Quartier Est » de l’habitat groupé antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bourdoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Sintès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Accart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Tours; UMR 7324 CITERES - Laboratoire Archéologie et Territoires; MSH Val-de-Loire; ArchéoTek; SRA Nouvelle-Aquitaine, Limoges. 2025, pp.300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Souterraine (Creuse), Bridiers : 5e campagne de fouille programmée du « Quartier Est » de l’habitat groupé antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bourdoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Accart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Catté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR 7324 CITERES - Laboratoire Archéologie et Territoires; SRA Nouvelle-Aquitaine, Limoges. 2024, Tome 1 : Texte : 189 p. ; Tome 2 : Figures : 391 p. ; Tome 3 : Inventaires et rapports : 211 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR HaGAL: Habitat Groupé Antique de la cité des Lémovices (2022-2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Maniquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR 7324 CITERES - Laboratoire Archéologie et Territoires; SRA Nouvelle-Aquitaine, Limoges. 2024, 139 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Souterraine (Creuse), Bridiers : 4e campagne de fouille programmée du « Quartier Est » de l’habitat groupé antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliott Sadourny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bourdoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Accart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR 7324 CITERES - Laboratoire Archéologie et Territoires; SRA Nouvelle Aquitaine. 2023, Tome 1 : Texte : 190 p. ; Tome 2 : Figures : 382 p. ; Tome 3 : Inventaires et rapports : 176 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR HaGAL – Habitat Groupé Antique de la cité des Lémovices (2022-2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Loubignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR 7324 CITERES - Laboratoire Archéologie et Territoires; SRA Nouvelle Aquitaine. 2023, 107 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme Fines – Cartographie géoradar de l’agglomération antique de Beauclair (Voingt/Giat, Puy-de-Dôme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre M. Ganne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR 7324 CITERES - Laboratoire Archéologie et Territoires; SRA Auvergne Rhône-Alpes. 2022, 158 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Souterraine (Creuse), Bridiers : 3e campagne de fouille programmée du « Quartier Est » de l’habitat groupé antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliott Sadourny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Delaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR 7324 CITERES - Laboratoire Archéologie et Territoires; SRA Nouvelle Aquitaine. 2022, Tome 1 : Texte : 140 p. ; Tome 2 : Figures : 310 p. ; Tome 3 : Inventaires et rapports : 184 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR HaGAL – Habitat Groupé Antique de la cité des Lémovices (2022-2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Maniquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lachaud Jérôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR 7324 CITERES - Laboratoire Archéologie et Territoires; SRA Nouvelle Aquitaine. 2022, Tome 1 : Texte : 96 p., Tome 2 : Figures et annexes : 131 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Souterraine (Creuse), Bridiers : 2e campagne de fouille programmée du « Quartier Est » de l’habitat groupé antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliott Sadourny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Delaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Lecoffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle Aquitaine; UMR 7324 CITERES - Laboratoire Archéologie et Territoires; ArchéoTek. 2021, Tome 1 - Texte : 130 p. ; Tome 2 - Illustrations : 267 p. ; Tome 3 - Inventaires et annexes : 201 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03478218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR HaGAL – Habitat Groupé Antique de la cité des Lémovices (2018 / 2019-2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Cauuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lachaud Jérôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle Aquitaine. 2021, Tome 1 - Texte : 135 p. ; Tome 2 : Figures : 123 p. ; Tome 3 - Annexes : 165 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03531945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Souterraine (Creuse), Bridiers : 1ère campagne de fouille programmée du &amp;quot;Quartier Est&amp;quot; de l'habitat groupé antique. Rapport de fouille programmée. Campagne 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle-Aquitaine. 2020, Tome 1 : Texte : 96 p. ; Tome 2 : Figures : 171 p. ; Tome 3 : Inventaires et rapports : 140 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La villa de Chatain à Faux-la-Montagne (23), campagne 2019. Rapport de fouilles programmées.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gentiane Davigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle Aquitaine. 2020, pp.344</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR HaGAL – Habitat Groupé Antique de la cité des Lémovices (2018 / 2019-2021). Rapport intermédiaire d’activités, année 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Cauuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lachaud Jérôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Maniquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle-Aquitaine. 2020, Tome 1 : Texte : 150 p., Tome 2 : Figures et annexes : 179 p., Tome 3 : Annexes : 248 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme Fines - Cartographie géoradar de l'agglomération antique de Beauclair (Voingt/Giat, Puy-de-Dôme). Rapport de prospection archéologique avec matériel spécialisé (géoradar). Campagne 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre M. Ganne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Auvergne-Rhône-Alpes. 2020, pp.122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR HaGAL – Habitat Groupé Antique de la cité des Lémovices (2018 / 2019-2021). Rapport intermédiaire d’activités, année 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Cauuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Maniquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle Aquitaine; ArchéoTek. 2019, Tome 1 - Texte : 107 p., Tome 2 - Figures : 174 p., Tome 3 - Annexes : 228 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Souterraine (Creuse), Bridiers : campagne de prospection géoradar, Rapport de prospection avec matériel spécialisé dans le cadre du PCR HaGAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle-Aquitaine; ArchéoTek. 2019, 131 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La villa de Chatain à Faux-la-Montagne (23) - Campagne 2018. Rapport de fouille programmée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gentiane Davigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle Aquitaine. 2019, pp.387</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR HaGAL – Habitat Groupé Antique de la cité des Lémovices (2018 / 2019-2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Maniquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Falvard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle-Aquitaine. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blond (Haute-Vienne), Bois de la Tourette : campagne de sondages sur un village minier de l’Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle-Aquitaine. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les agglomérations antiques de la cité des Lémovices, campagne 2017, Rapport de prospection thématique avec LiDAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle-Aquitaine. 2017, 167 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La villa de Chatain à Faux-la-Montagne (23), campagne de fouilles programmées 2017, Rapport de fouilles programmées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gentiane Davigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle-Aquitaine. 2017, 367 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La villa de Chatain à Faux-la-Montagne (23), campagne de sondages archéologiques et de prospection géophysique 2016, Rapport de prospection thématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gentiane Davigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle-Aquitaine. 2016, 212 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La villa des Montceaux à Ladapeyre (23), campagne de prospection géophysique 2016, Rapport de prospection thématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle-Aquitaine. 2016, 94 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les unités de production de plomb, d'argent et d'objets en fluorite de l'agglomération gallo-romaine de Blot (63). Campagne de sondages archéologiques au lieu-dit « Terre Noire » (Blot-l’Eglise, 63)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Delhoofs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Calbris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Auvergne. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les agglomérations « secondaires » gallo-romaines dans le Massif Central, cité des Lémovices, Rapport de prospection thématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Limousin. 2015, 192 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blot-l’Église, Terres des Censes. Rapport de sondage archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Delhoofs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Calbris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gentiane Davigo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Auvergne. 2015, 114 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Campagne de sondages archéologiques sur la commune de Blot-l'Eglise (63) : Terre des Censes (sd. 2), (augmenté des résultats de la campagne de prospection géophysique de 2013 réalisée sur la parcelle ZH 6), Rapport de sondage archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Delhoofs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Calbris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gentiane Davigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bazillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] SRA Auvergne. 2014, 1 vol., 111 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les agglomérations « secondaires » gallo-romaines dans le Massif Central, cité des Lémovices, Rapport de prospection thématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Limousin. 2013, 110 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les agglomérations « secondaires » gallo-romaines dans le Massif Central, cité des Lémovices, Rapport de prospection thématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Limousin. 2011, 166 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les agglomérations « secondaires » gallo-romaines dans le Massif Central, cité des Lémovices, Rapport de prospection thématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Limousin. 2010, 129 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les agglomérations « secondaires » gallo-romaines en Auvergne et dans le Velay, cité des Arvernes et des Vellaves, Rapport de prospection thématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Auvergne. 2010, 154 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Souterraine (Creuse) : Bridiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, pp.201-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR HaGAL : Habitat Groupé Antique de la cité des Lémovices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, pp.539-543</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Souterraine (Creuse), Bridiers : « Quartier Est »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.173-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04457002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR HaGAL : Habitat Groupé Antique de la cité des Lémovices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04457016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Souterraine - Campagne de cartographie géoradar de l’agglomération antique de Bridiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.160-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR HaGAL : Habitat Groupé Antique de la cité des Lémovices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.470-474</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie géoradar de l'agglomération antique de Beauclair. Prospection thématique (2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blond : campagne de sondages sur le village minier de l’Antiquité du Bois de la Tourette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.436-438</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrèze, Creuse, Haute-Vienne : Habitat Groupé Antique de la cité des Lémovices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.482-483</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03257384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Souterraine, Saint-Goussaud et Blond. Les agglomérations antiques de la cité des Lémovices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, p. 451-454</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La villa des Montceaux à Ladapeyre (23), campagne de prospection géophysique 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.197-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les agglomérations secondaires gallo-romaines dans le Massif Central. Prospection thématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, pp.49-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les agglomérations secondaires gallo-romaines dans le Massif Central. Prospection thématique 2012.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.115-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les agglomérations secondaires gallo-romaines dans le Massif central. Prospection thématique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.108-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId183"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B5C1FDF7"/>
+    <w:nsid w:val="B36078FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="FD045004"/>
+    <w:nsid w:val="6F685AE2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5A68C4D8"/>
+    <w:nsid w:val="2A3B85B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7BC18400"/>
+    <w:nsid w:val="7C9FF47F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="AEFB8F71"/>
+    <w:nsid w:val="297C40D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -847,51 +847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="A079E635"/>
+    <w:nsid w:val="1A598BF2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -995,51 +995,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="FBE4A83C"/>
+    <w:nsid w:val="7BAF525C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1143,51 +1143,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="B8112BBE"/>
+    <w:nsid w:val="58C7F76D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1291,51 +1291,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="05F47558"/>
+    <w:nsid w:val="C88F8307"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1439,51 +1439,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="7E858B45"/>
+    <w:nsid w:val="1AE23469"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1587,51 +1587,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="F84C0731"/>
+    <w:nsid w:val="CEDD30D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1735,51 +1735,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="A58950CC"/>
+    <w:nsid w:val="2A18808A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1999,51 +1999,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florian-baret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7827-4536" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/194435652" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-tours.fr/site-de-l-universite/m-florian-baret--539191.kjsp" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://citeres.univ-tours.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://citeres.univ-tours.fr/lat-axe-1/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://citeres.univ-tours.fr/spip.php?article3472" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hagal.hypotheses.org" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://citeres.univ-tours.fr/spip.php?article3481" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://citeres.univ-tours.fr/spip.php?article3487" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archimede.unistra.fr/revue-archimede/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aquitania.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://conseil-national-des-universites.fr/cnu/#/entite/entiteName/CNU/idChild/32/idNode/3745-3856" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archeotek.hypotheses.org/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ager.hypotheses.org/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archeotek.hypotheses.org/category/programmes-de-recherche/site-de-chatain-faux-la-montagne-23" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archeotek.hypotheses.org/339" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archeotek.hypotheses.org/705" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archeotek.hypotheses.org/category/programmes-de-recherche/site-des-montceaux-ladapeyre-23" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archeotek.hypotheses.org/308" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://chec.uca.fr/article134.html" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01693774v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Baret" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015CLF20003" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600887v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419079v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103068v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Linger-Riquier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03404168v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441480v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164853v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03404102v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419134v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905383v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456873v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456792v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jubeau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.11015" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329302v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.8130" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433698v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435727v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137542v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435729v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580616v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.2732" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580619v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580617v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-00949177v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419285v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419296v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419272v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419291v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419279v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419276v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419280v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419286v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419283v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419282v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419287v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419275v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419293v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462373v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905540v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Billot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Florent" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Nivez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456746v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430999v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456742v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M. Ganne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246839v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Calbris" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Delhoofs" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.2021.1652" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693744v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580625v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839435v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tr&#233;ment" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dacko" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Augustin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14264" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839436v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Trescarte" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580621v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004414365_005" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693741v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839358v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Regad" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839360v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cubizolle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693736v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839437v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004414365_006" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693692v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693747v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164857v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Pichon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/siecles.2309" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164855v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905484v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eulalie Fournier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456777v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246820v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Ferr&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433695v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693697v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Caraire" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Leder" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693708v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bazillou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentiane Davigo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419095v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419122v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bourdoux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Sint&#232;s" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Accart" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905329v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Catt&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905347v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maniquet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456892v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliott Sadourny" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456879v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Loubignac" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938376v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938318v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Delaille" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938266v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevalier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lachaud J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478218v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Lecoffre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531945v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cauuet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892739v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108927v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070899v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076702v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435732v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435733v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892674v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971161v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Falvard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971157v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693794v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693786v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693809v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693802v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693820v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foisset" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693826v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693833v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02100828v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693839v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693843v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693846v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693845v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905232v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905216v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457016v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457002v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955175v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955165v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251191v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246875v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257384v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108963v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137797v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693686v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164859v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164858v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florian-baret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7827-4536" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/194435652" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-tours.fr/site-de-l-universite/m-florian-baret--539191.kjsp" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://citeres.univ-tours.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://citeres.univ-tours.fr/lat-axe-1/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://citeres.univ-tours.fr/spip.php?article3472" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hagal.hypotheses.org" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://citeres.univ-tours.fr/spip.php?article3481" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://citeres.univ-tours.fr/spip.php?article3487" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archimede.unistra.fr/revue-archimede/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aquitania.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://conseil-national-des-universites.fr/cnu/#/entite/entiteName/CNU/idChild/32/idNode/3745-3856" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archeotek.hypotheses.org/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ager.hypotheses.org/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archeotek.hypotheses.org/category/programmes-de-recherche/site-de-chatain-faux-la-montagne-23" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archeotek.hypotheses.org/339" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archeotek.hypotheses.org/705" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archeotek.hypotheses.org/category/programmes-de-recherche/site-des-montceaux-ladapeyre-23" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archeotek.hypotheses.org/308" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://chec.uca.fr/article134.html" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01693774v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Baret" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015CLF20003" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600887v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419079v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103068v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Linger-Riquier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03404168v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441480v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164853v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03404102v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419134v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905383v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456873v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456792v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jubeau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.11015" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329302v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.8130" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433698v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435727v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137542v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435729v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580616v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.2732" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580619v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580617v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-00949177v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419291v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419285v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419296v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419272v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419279v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419276v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419280v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419286v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419283v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419282v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419275v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419293v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419287v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462373v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905540v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Billot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Florent" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Nivez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456746v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430999v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456742v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M. Ganne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246839v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Calbris" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Delhoofs" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.2021.1652" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693744v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580625v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839435v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tr&#233;ment" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dacko" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Augustin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14264" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839436v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Trescarte" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580621v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004414365_005" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693741v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693736v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839358v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Regad" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839360v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cubizolle" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839437v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004414365_006" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693692v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693747v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164857v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Pichon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/siecles.2309" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164855v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905484v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eulalie Fournier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456777v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246820v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Ferr&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433695v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693697v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Caraire" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Leder" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693708v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bazillou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentiane Davigo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419095v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419122v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bourdoux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Sint&#232;s" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Accart" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905329v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Catt&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905347v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maniquet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456892v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliott Sadourny" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456879v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Loubignac" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938376v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938318v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Delaille" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938266v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevalier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lachaud J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478218v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Lecoffre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531945v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cauuet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076702v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892739v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108927v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070899v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435732v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435733v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892674v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971161v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Falvard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971157v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693786v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693794v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693809v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693802v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693820v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foisset" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693826v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693833v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02100828v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693839v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693843v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693846v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693845v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905216v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905232v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457002v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457016v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955175v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955165v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251191v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246875v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257384v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108963v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137797v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693686v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164859v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164858v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>