--- v0 (2026-03-22)
+++ v1 (2026-04-30)
@@ -66,1297 +66,1293 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (12)</w:t>
+        <w:t xml:space="preserve">Ouvrages (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À la rencontre des Poissons (2025)</w:t>
+                <w:t xml:space="preserve">100 chiffres expliqués sur les espèces (2026)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Robin-Havret</w:t>
+                <w:t xml:space="preserve">Florian Barnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Acou</w:t>
+                <w:t xml:space="preserve">Sarah Figuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Barnier</w:t>
+                <w:t xml:space="preserve">Armelle Lajeunesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaëlle Bisch</w:t>
+                <w:t xml:space="preserve">Pauline Urbain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Causse</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). pp.16, 2025</w:t>
+                <w:t xml:space="preserve">Virginie Le Vot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD), Paris. 52 p., 2026, La biodiversité en France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-05015241v1</w:t>
+                <w:t xml:space="preserve">mnhn-05560481v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À la rencontre des Oiseaux (2023)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">À la rencontre des Poissons (2025)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Robin-Havret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Acou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Robin-Havret</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florian Barnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Comolet-Tirman</w:t>
+                <w:t xml:space="preserve">Amaëlle Bisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD), Paris. pp.16, 2023, La biodiversité en France</w:t>
+              <w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). pp.16, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04225021v1</w:t>
+                <w:t xml:space="preserve">mnhn-05015241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">100 chiffres expliqués sur les espèces (2023)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Barnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Figuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Touroult</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD), Paris. 52 p., 2023, La biodiversité en France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04119648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À la rencontre des Mollusques (2023)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">À la rencontre des Oiseaux (2023)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Robin-Havret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Robin-Havret</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florian Barnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Figuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Wroza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Comolet-Tirman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD), Paris. pp.16, 2023, La biodiversité en France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (manuel)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Gargominy</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04225071v1</w:t>
+                <w:t xml:space="preserve">mnhn-04225021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À la rencontre des Mammifères (2022)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">À la rencontre des Mollusques (2023)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Robin-Havret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Robin-Havret</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florian Barnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Figuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gargominy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD), Paris. pp.16, 2023, La biodiversité en France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (manuel)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias Laville</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04143562v1</w:t>
+                <w:t xml:space="preserve">mnhn-04225071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À la rencontre des Amphibiens (2022)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">À la rencontre des Mammifères (2022)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Robin-Havret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Robin-Havret</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florian Barnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Figuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arzhvaël Jeusset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN); SFEPM. 16 p., 2022, La biodiversité en France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Serre-Collet</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04143568v1</w:t>
+                <w:t xml:space="preserve">mnhn-04143562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À la rencontre des Reptiles (2022)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">À la rencontre des Amphibiens (2022)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Robin-Havret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Robin-Havret</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florian Barnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Figuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Serre-Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN), Paris. pp.16, 2022, La biodiversité en France</w:t>
+              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN), Paris. 16 p., 2022, La biodiversité en France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04143571v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04143568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">100 chiffres expliqués sur les espèces (2021)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">À la rencontre des Reptiles (2022)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Robin-Havret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Barnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Figuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN), Paris. 52 p., 2021, La biodiversité en France</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Laville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Serre-Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN), Paris. pp.16, 2022, La biodiversité en France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04119663v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04143571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">100 chiffres expliqués sur les espaces protégés (2019)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">100 chiffres expliqués sur les espèces (2021)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Barnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Figuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...43 lines deleted...]
-              <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). pp.44, 2020, La biodiversité en France</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Touroult</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN), Paris. 52 p., 2021, La biodiversité en France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04265084v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04119663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le patrimoine naturel en France et dans les Réserves naturelles : état des lieux</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">100 chiffres expliqués sur les espaces protégés (2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Barnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Figuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Grech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Rouveyrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). pp.44, 2020, La biodiversité en France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Gilg</w:t>
-[...81 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04258921v1</w:t>
+                <w:t xml:space="preserve">mnhn-04265084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">100 chiffres expliqués sur les espèces (2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Barnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Figuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Touroult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, La biodiversité en France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1368,2178 +1364,2397 @@
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04271303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le patrimoine naturel en France et dans les Réserves naturelles : état des lieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gilg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Figuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Barnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Réserves Naturelles de France - PatriNat (AFB-CNRS-MNHN). pp.44, 2019, La biodiversité en France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04258921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">100 chiffres expliqués sur les espèces (2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Barnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Figuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Touroult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). pp.40, 2018, La biodiversité en France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04275265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapport (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evolution du statut de menace des espèces en France - L'Indice Liste rouge global pour la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiebke Pressé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Leca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Barnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05591379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Observatoire du patrimoine naturel du Marais poitevin : bilan et préconisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Ouisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Barnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2021, 82 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04168470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Potentialité de présence des espèces à partir de leurs relations avec les habitats - Rapport d'analyse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Ouisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Barnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2020, 47 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04248269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined effects of landscape fragmentation and sampling frequency of movement data on the assessment of landscape connectivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Prima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Redcliffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Barnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Movement Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 12, pp.63. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s40462-024-00492-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04692272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population limitation of a non‐ruminant in a nutrient‐poor ecosystem—predation rather than food</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Duncan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Valeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Loveridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Barnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">African Journal of Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 62 (3), pp.e13294. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/aje.13294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04770150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The “Our Planet Reviewed” Mitaraka 2015 expedition: a full account of its research outputs after six years and recommendations for future surveys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Touroult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Barnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zoosystema</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 43 (32), pp.811-833. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5252/zoosystema2021v43a32⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04158868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le paradoxe de la connaissance naturaliste : des listes d'espèces qui s'allongent alors que la biodiversité décline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Touroult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Loïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Barnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bourgogne-Franche-Comté Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, La 6e extinction des espèces. Et maintenant ?, 31, pp.259-264</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04173257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic de la biodiversité de la forêt domaniale de la Commanderie (77) Juin 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Roquinarc'h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Barnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Asara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association des Naturalistes de la Vallée du Loing et du Massif de Fontainebleau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 93 (1-2), pp.5-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04172514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emerging conflict between conservation programmes: when a threatened vertebrate facilitates the dispersal of exotic species in a rare plant community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Sigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T H E Mason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Barnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S G Cherry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Fortin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 23 (6), pp.660 - 669. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/acv.12579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03890814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Between-gender differences in vigilance do not necessarily lead to differences in foraging-vigilance tradeoffs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Barnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Duncan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel I. Rubenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oecologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 181, pp.757-768. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00442-016-3614-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01334144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demography of plains zebras (Equus quagga) under heavy predation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Barnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Duncan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Valeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Population Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 57, pp.201-204. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10144-014-0469-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01068156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diet quality in a wild grazer declines under the threat of an ambush predator.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Barnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Valeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Duncan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 281 (1785), pp.20140446. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1098/rspb.2014.0446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00993398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inter-birth interval in zebras is longer following the birth of male foals than after female foals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Barnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Ganswindt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hlengisizwe Ncube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Duncan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Oecologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 42, pp.11-15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.actao.2011.11.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00732309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pattern of faecal 20-oxopregnane and oestrogen concentrations during pregnancy in free-ranging plains zebra mares.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hlengisizwe Ncube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Duncan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elissa Z Cameron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Barnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 172, pp.358-362. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ygcen.2011.03.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00585204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A synthetic indicator based on nesting trend to inform the general public about the status of sea turtle in France and its overseas territories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Barnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Claro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Girondot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Internation Sea Turtle Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Cartagena (Colombia), Colombia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04119615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined effects of landscape fragmentation and sampling frequency of movement data on the assessment of landscape connectivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Prima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Redcliffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Börger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04291913v1</w:t>
-              </w:r>
-[...320 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04248269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts de la prédation sur un grand herbivore aux niveaux de l'individu et de la population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Barnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'environnement. Université Pierre et Marie Curie - Paris VI, 2012. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00910885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId103"/>
+      <w:footerReference w:type="default" r:id="rId110"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3686,51 +3901,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05015241v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Robin-Havret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Barnier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;lle Bisch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Causse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04225021v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Figuet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Wroza" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Comolet-Tirman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04119648v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Poncet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Touroult" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04225071v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gargominy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian L&#233;onard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04143562v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Laville" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arzhva&#235;l Jeusset" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04143568v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Serre-Collet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04143571v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04119663v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04265084v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grech" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rouveyrol" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04258921v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gilg" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Roche" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Robert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04271303v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dupont" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04275265v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Touroult" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04692272v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Prima" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Garel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Redcliffe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40462-024-00492-8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770150v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Duncan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Valeix" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Loveridge" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Grange" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aje.13294" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04158868v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pascal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pollet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/zoosystema2021v43a32" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04173257v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Lo&#239;s" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire R&#233;gnier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gigot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04172514v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gourdain" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Roquinarc'h" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Asara" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03890814v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sigaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T H E Mason" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Barnier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S G Cherry" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Fortin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acv.12579" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334144v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fritz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Blanchard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel I. Rubenstein" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-016-3614-5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068156v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gaillard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10144-014-0469-7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993398v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chamaill&#233;-Jammes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2014.0446" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732309v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Ganswindt" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hlengisizwe Ncube" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2011.11.007" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WPMW1V0H-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585204v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissa Z Cameron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2011.03.027" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04291913v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca B&#246;rger" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04119615v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Girard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Claro" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Girondot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04168470v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Ouisse" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04248269v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00910885v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05560481v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Barnier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Figuet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Lajeunesse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Urbain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Le Vot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05015241v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Robin-Havret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;lle Bisch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Causse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04119648v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Poncet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Touroult" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04225021v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Wroza" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Comolet-Tirman" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04225071v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gargominy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian L&#233;onard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04143562v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Laville" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arzhva&#235;l Jeusset" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04143568v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Serre-Collet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04143571v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04119663v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04265084v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grech" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rouveyrol" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04271303v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dupont" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04258921v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gilg" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Roche" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Robert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04275265v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Touroult" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591379v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiebke Press&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Leca" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gigot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04168470v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Ouisse" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04248269v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04692272v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Prima" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Garel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Redcliffe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40462-024-00492-8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770150v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Duncan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Valeix" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Loveridge" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Grange" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aje.13294" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04158868v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pascal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pollet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/zoosystema2021v43a32" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04173257v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Lo&#239;s" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire R&#233;gnier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04172514v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gourdain" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Roquinarc'h" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Asara" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03890814v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sigaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T H E Mason" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Barnier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S G Cherry" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Fortin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acv.12579" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334144v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fritz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Blanchard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel I. Rubenstein" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-016-3614-5" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068156v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gaillard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10144-014-0469-7" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993398v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chamaill&#233;-Jammes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2014.0446" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732309v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Ganswindt" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hlengisizwe Ncube" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2011.11.007" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WPMW1V0H-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585204v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissa Z Cameron" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2011.03.027" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04119615v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Girard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Claro" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Girondot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04291913v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca B&#246;rger" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00910885v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>