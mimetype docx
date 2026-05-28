--- v1 (2026-04-30)
+++ v2 (2026-05-28)
@@ -66,1827 +66,1827 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Rapport (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evolution du statut de menace des espèces en France - L'Indice Liste rouge global pour la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiebke Pressé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Leca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Barnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05591379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Observatoire du patrimoine naturel du Marais poitevin : bilan et préconisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Ouisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Barnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2021, 82 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04168470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Potentialité de présence des espèces à partir de leurs relations avec les habitats - Rapport d'analyse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Ouisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Barnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2020, 47 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04248269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ouvrages (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">100 chiffres expliqués sur les espèces (2026)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Barnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Figuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Lajeunesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Urbain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Le Vot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD), Paris. 52 p., 2026, La biodiversité en France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-05560481v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À la rencontre des Poissons (2025)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Robin-Havret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Acou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Barnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaëlle Bisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). pp.16, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-05015241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">100 chiffres expliqués sur les espèces (2023)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">À la rencontre des Oiseaux (2023)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Robin-Havret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Barnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Figuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD), Paris. 52 p., 2023, La biodiversité en France</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Wroza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Comolet-Tirman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD), Paris. pp.16, 2023, La biodiversité en France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04119648v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (manuel)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04225021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À la rencontre des Oiseaux (2023)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">À la rencontre des Mollusques (2023)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Robin-Havret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Barnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Figuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jacques Comolet-Tirman</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gargominy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD), Paris. pp.16, 2023, La biodiversité en France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (manuel)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04225021v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04225071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À la rencontre des Mollusques (2023)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">100 chiffres expliqués sur les espèces (2023)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Barnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Figuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD), Paris. pp.16, 2023, La biodiversité en France</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Touroult</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD), Paris. 52 p., 2023, La biodiversité en France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04225071v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04119648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À la rencontre des Mammifères (2022)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Robin-Havret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Barnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Figuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arzhvaël Jeusset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN); SFEPM. 16 p., 2022, La biodiversité en France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04143562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À la rencontre des Amphibiens (2022)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Robin-Havret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Barnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Figuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Serre-Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN), Paris. 16 p., 2022, La biodiversité en France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04143568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À la rencontre des Reptiles (2022)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Robin-Havret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Barnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Figuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Serre-Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN), Paris. pp.16, 2022, La biodiversité en France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04143571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">100 chiffres expliqués sur les espèces (2021)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Barnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Figuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Touroult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN), Paris. 52 p., 2021, La biodiversité en France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04119663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">100 chiffres expliqués sur les espaces protégés (2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Barnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Figuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Grech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Rouveyrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). pp.44, 2020, La biodiversité en France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04265084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">100 chiffres expliqués sur les espèces (2019)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Le patrimoine naturel en France et dans les Réserves naturelles : état des lieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gilg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Figuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Barnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...54 lines deleted...]
-              <w:t xml:space="preserve">2019, La biodiversité en France</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Réserves Naturelles de France - PatriNat (AFB-CNRS-MNHN). pp.44, 2019, La biodiversité en France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04271303v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04258921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le patrimoine naturel en France et dans les Réserves naturelles : état des lieux</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">100 chiffres expliqués sur les espèces (2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Barnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Figuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Réserves Naturelles de France - PatriNat (AFB-CNRS-MNHN). pp.44, 2019, La biodiversité en France</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Touroult</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019, La biodiversité en France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04258921v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04271303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">100 chiffres expliqués sur les espèces (2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Barnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Figuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Touroult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). pp.40, 2018, La biodiversité en France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04275265v1</w:t>
-              </w:r>
-[...281 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04248269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1956,51 +1956,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Redcliffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Barnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Movement Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 12, pp.63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2086,51 +2086,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Loveridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Barnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">African Journal of Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 62 (3), pp.e13294. </w:t>
@@ -2168,77 +2168,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The “Our Planet Reviewed” Mitaraka 2015 expedition: a full account of its research outputs after six years and recommendations for future surveys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Touroult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Barnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2279,273 +2279,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04158868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le paradoxe de la connaissance naturaliste : des listes d'espèces qui s'allongent alors que la biodiversité décline</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diagnostic de la biodiversité de la forêt domaniale de la Commanderie (77) Juin 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Loïs</w:t>
+                <w:t xml:space="preserve">Philippe Gourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Régnier</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Océane Roquinarc'h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Barnier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Asara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bourgogne-Franche-Comté Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, La 6e extinction des espèces. Et maintenant ?, 31, pp.259-264</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Association des Naturalistes de la Vallée du Loing et du Massif de Fontainebleau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 93 (1-2), pp.5-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04173257v1</w:t>
+                <w:t xml:space="preserve">mnhn-04172514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic de la biodiversité de la forêt domaniale de la Commanderie (77) Juin 2017</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gourdain</w:t>
+                <w:t xml:space="preserve">Le paradoxe de la connaissance naturaliste : des listes d'espèces qui s'allongent alors que la biodiversité décline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Touroult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Océane Roquinarc'h</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Grégoire Loïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Régnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Barnier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association des Naturalistes de la Vallée du Loing et du Massif de Fontainebleau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 93 (1-2), pp.5-65</w:t>
+              <w:t xml:space="preserve">Bourgogne-Franche-Comté Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, La 6e extinction des espèces. Et maintenant ?, 31, pp.259-264</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04172514v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04173257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emerging conflict between conservation programmes: when a threatened vertebrate facilitates the dispersal of exotic species in a rare plant community</w:t>
               </w:r>
@@ -2661,51 +2661,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Between-gender differences in vigilance do not necessarily lead to differences in foraging-vigilance tradeoffs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Barnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Duncan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2808,51 +2808,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demography of plains zebras (Equus quagga) under heavy predation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Barnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Duncan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2929,51 +2929,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diet quality in a wild grazer declines under the threat of an ambush predator.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Barnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Valeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3063,51 +3063,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inter-birth interval in zebras is longer following the birth of male foals than after female foals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Barnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3257,51 +3257,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elissa Z Cameron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Barnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 172, pp.358-362. </w:t>
@@ -3310,340 +3310,340 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ygcen.2011.03.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00585204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combined effects of landscape fragmentation and sampling frequency of movement data on the assessment of landscape connectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Caroline Prima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Redcliffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Börger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04291913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A synthetic indicator based on nesting trend to inform the general public about the status of sea turtle in France and its overseas territories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Barnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Claro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Girondot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Internation Sea Turtle Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Cartagena (Colombia), Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04119615v1</w:t>
-              </w:r>
-[...148 lines deleted...]
-                <w:t xml:space="preserve">hal-04291913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3661,51 +3661,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts de la prédation sur un grand herbivore aux niveaux de l'individu et de la population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Barnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'environnement. Université Pierre et Marie Curie - Paris VI, 2012. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3901,51 +3901,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05560481v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Barnier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Figuet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Lajeunesse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Urbain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Le Vot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05015241v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Robin-Havret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;lle Bisch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Causse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04119648v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Poncet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Touroult" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04225021v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Wroza" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Comolet-Tirman" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04225071v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gargominy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian L&#233;onard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04143562v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Laville" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arzhva&#235;l Jeusset" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04143568v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Serre-Collet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04143571v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04119663v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04265084v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grech" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rouveyrol" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04271303v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dupont" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04258921v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gilg" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Roche" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Robert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04275265v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Touroult" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591379v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiebke Press&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Leca" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gigot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04168470v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Ouisse" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04248269v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04692272v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Prima" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Garel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Redcliffe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40462-024-00492-8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770150v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Duncan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Valeix" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Loveridge" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Grange" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aje.13294" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04158868v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pascal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pollet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/zoosystema2021v43a32" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04173257v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Lo&#239;s" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire R&#233;gnier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04172514v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gourdain" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Roquinarc'h" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Asara" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03890814v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sigaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T H E Mason" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Barnier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S G Cherry" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Fortin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acv.12579" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334144v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fritz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Blanchard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel I. Rubenstein" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-016-3614-5" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068156v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gaillard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10144-014-0469-7" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993398v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chamaill&#233;-Jammes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2014.0446" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732309v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Ganswindt" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hlengisizwe Ncube" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2011.11.007" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WPMW1V0H-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585204v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissa Z Cameron" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2011.03.027" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04119615v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Girard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Claro" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Girondot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04291913v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca B&#246;rger" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00910885v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591379v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiebke Press&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Leca" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gigot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Barnier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04168470v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Ouisse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04248269v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05560481v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Figuet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Lajeunesse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Urbain" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Le Vot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05015241v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Robin-Havret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;lle Bisch" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Causse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04225021v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Wroza" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Comolet-Tirman" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04225071v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gargominy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian L&#233;onard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04119648v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Poncet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Touroult" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04143562v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Laville" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arzhva&#235;l Jeusset" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04143568v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Serre-Collet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04143571v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04119663v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04265084v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grech" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rouveyrol" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04258921v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gilg" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Roche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Robert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04271303v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dupont" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04275265v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Touroult" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04692272v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Prima" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Garel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Redcliffe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40462-024-00492-8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770150v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Duncan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Valeix" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Loveridge" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Grange" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aje.13294" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04158868v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pascal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pollet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/zoosystema2021v43a32" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04172514v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gourdain" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Roquinarc'h" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Asara" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04173257v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Lo&#239;s" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire R&#233;gnier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03890814v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sigaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T H E Mason" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Barnier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S G Cherry" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Fortin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acv.12579" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334144v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fritz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Blanchard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel I. Rubenstein" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-016-3614-5" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068156v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gaillard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10144-014-0469-7" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993398v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chamaill&#233;-Jammes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2014.0446" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732309v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Ganswindt" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hlengisizwe Ncube" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2011.11.007" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WPMW1V0H-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585204v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissa Z Cameron" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2011.03.027" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04291913v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca B&#246;rger" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04119615v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Girard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Claro" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Girondot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00910885v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>