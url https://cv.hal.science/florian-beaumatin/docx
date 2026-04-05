--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -66,77 +66,2067 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Central Activation of Chaperone-Mediated Autophagy reduces Appetite by Fine-tuning Hypothalamic Amino Acid Pools: New Insights from Fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffi Reji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio J. Vélez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayelén M Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Heraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Véron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16th International Congress on the Biology of Fish 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Physiology Section of the American Fisheries Society, Jul 2026, Vancouver (BC), Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05563423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaperone-mediated autophagy regulates appetite by fine-tuning hypothalamic amino acid pools: new insights from fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffi Reji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio J. Vélez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayelén M Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Veron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Women in Autophagy- 6th Annual Symposium Webinar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Online, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05505380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fishing for clues of the role of Chaperone-Mediated Autophagy in hyperglycemia-induced stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio J. Vélez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Schnebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Goguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Balbuena-Pecino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Metaboday</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05072272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaperone-mediated autophagy in fish: a key function in the midst of a stressful environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Schnebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio J. Vélez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Goguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Veron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autophagy UK Network Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Birmingham (UK), United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04666624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nutritional-induced Amino Acid Transporters dysregulations in rainbow trout: The butterfly effect on global amino acid homeostasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizig Le Garrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Heraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akintha Ganot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aquaculture Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Vienne, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05072270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dissecting the role of chaperone-mediated autophagy in the intolerance to carbohydrates of the rainbow trout (Oncorhynchus mykiss)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio J. Vélez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Schnebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Goguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Balbuena-Pecino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aquaculture Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Vienne, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05072269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nutritional-induced Amino Acid Transporters dysregulations in rainbow trout: The butterfly effect on global amino acid homeostasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizig Le Garrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iban Seiliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Beaumatin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Metaboday</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05072281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainbow trout hepatic cell lines reveal differences of DL-Methionine and DL-HMTBa function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Klünemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karthik Masagounder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iban Seiliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Beaumatin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France. pp.195</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04197466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaperone-Mediated Autophagy safeguards against hyperglycemic stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio J. Vélez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Schnebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Goguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Balbuena-Pecino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CFATG 11 – 11th Scientific Days on Autophagy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05072264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Physiological relevance of stress-induced chaperone-mediated autophagy in major metabolic pathways in the rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Schnebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio J. Vélez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Goguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Veron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14th International congress on the biology of fish</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05072287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the existence of chaperone-mediated autophagy in fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laury Lescat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Veron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Mourot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chenais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14th International congress on the biology of fish</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05072291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dissecting the regulation of CMA in a natural model of impaired glucose homeostasis, the rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio J. Vélez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Schnebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Goguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Balbuena-Pecino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SEFAGIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Tolède, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05072283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vegetal-based diets induced molecular dysregulations in carnivorous fish: focus on amino acid transporters in rainbow trout (Oncorhynchus mykiss) cell lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iban Seiliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Beaumatin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14th International congress on the biology of fish</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05072286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">First in vitro assessment of chaperone-mediated autophagy and its metabolic implications in rainbow trout hepatocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio J. Vélez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Schnebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Goguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Beauclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14th International congress on the biology of fish</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05072289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">First in vitro assessment of Chaperone-Mediated Autophagy (CMA) and its metabolic implications in rainbow trout hepatocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio J. Vélez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Schnebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Goguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Beauclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AquaExcel 3.0 Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Héraklion, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05072284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vegetal-based diets induced molecular dysregulation in carnivorous fish: focus on amino acid transporters in rainbow trout (Oncorhynchus mykiss) cell lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iban Seiliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Beaumatin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aquaculture Europe 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Aquaculture Society, Apr 2021, Online, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03220651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Central Activation of Chaperone-Mediated Autophagy reduces Appetite by Fine-tuning Hypothalamic Amino Acid Pools: New Insights from Fish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffi Reji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -185,2473 +2175,2473 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Véron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Physiology - Cell Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 330 (3), pp.C590-C604. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1152/ajpcell.00765.2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05506447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endosomal Microautophagy is Activated by Specific Cellular Stresses in Trout Hepatocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio J. Vélez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Véron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Gouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffi Reji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 15 (1), pp.39347. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-025-23022-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05296142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaperone-mediated autophagy in fish: A key function amid a changing environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Schnebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio J. Vélez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Goguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autophagy Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 3 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/27694127.2024.2403956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04794731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Améliorer la nutrition des truites arc-en-ciel d'élevages pour la rendre plus eco-responsable : une solution prometteuse</w:t>
+                <w:t xml:space="preserve">Precision formulation, a new concept to improve dietary amino acid absorption based on the study of cationic amino acid transporters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Beaumatin</w:t>
+                <w:t xml:space="preserve">Guillaume Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Besombes</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cécile Heraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizig Le-Garrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Wayman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ébullition(s) : le cahier illustré de la recherche</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.59655/nd52122995491⟩</w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (2), pp.108894. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2024.108894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04948372v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04475149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaperone-mediated autophagy protects against hyperglycemic stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio J. Vélez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Schnebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Goguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Schnebert</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sara Balbuena-Pecino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autophagy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 20 (4), pp.752-768. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/15548627.2023.2267415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04231578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precision formulation, a new concept to improve dietary amino acid absorption based on the study of cationic amino acid transporters</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chloé Wayman</w:t>
+                <w:t xml:space="preserve">Du secteur d'activité au domaine de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Beaumatin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Marandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoyne Pedrero Zayas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Besombes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Baert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2024.108894⟩</w:t>
+              <w:t xml:space="preserve">Ébullition(s) : le cahier illustré de la recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1, pp.34-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.59655/nc52122995491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04475149v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04948000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du secteur d'activité au domaine de recherche</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Améliorer la nutrition des truites arc-en-ciel d'élevages pour la rendre plus eco-responsable : une solution prometteuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Beaumatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Baert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Nappey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ébullition(s) : le cahier illustré de la recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 1, pp.34-39. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.59655/nc52122995491⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 1, pp.40-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.59655/nd52122995491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04948000v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04948372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diving into the Evolutionary History of HSC70-Linked Selective Autophagy Pathways: Endosomal Microautophagy and Chaperone-Mediated Autophagy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Depincé</w:t>
+                <w:t xml:space="preserve">Are the Main Methionine Sources Equivalent? A Focus on DL-Methionine and DL-Methionine Hydroxy Analog Reveals Differences on Rainbow Trout Hepatic Cell Lines Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Beaumatin</w:t>
+                <w:t xml:space="preserve">Guillaume Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annaëlle Marcé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cells11121945⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms23062935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03746575v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03638227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are the Main Methionine Sources Equivalent? A Focus on DL-Methionine and DL-Methionine Hydroxy Analog Reveals Differences on Rainbow Trout Hepatic Cell Lines Functions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Annaëlle Marcé</w:t>
+                <w:t xml:space="preserve">Diving into the Evolutionary History of HSC70-Linked Selective Autophagy Pathways: Endosomal Microautophagy and Chaperone-Mediated Autophagy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Schnebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Goguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio J Vélez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Depincé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Beaumatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms23062935⟩</w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (12), pp.1945. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells11121945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03638227v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03746575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The autophagy response during adipogenesis of primary cultured rainbow trout (Oncorhynchus mykiss) adipocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natàlia Riera-Heredia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esmail Lutfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Balbuena-Pecino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio J. Vélez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparative Biochemistry and Physiology Part B: Comparative Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 258, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cbpb.2021.110700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03464539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guidelines for the use and interpretation of assays for monitoring autophagy (4th edition)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Klionsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Kamal Abdel-Aziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Abdelfatah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Abdellatif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asghar Abdoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autophagy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 17 (1), pp.1-382. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/15548627.2020.1797280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03285572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RTH-149 Cell Line, a Useful Tool to Decipher Molecular Mechanisms Related to Fish Nutrition</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chaperone-Mediated Autophagy in the Light of Evolution: Insight from Fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laury Lescat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Veron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Mourot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chenais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cells9081754⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 37 (10), pp.2887 - 2899. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msaa127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02908903v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03408346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaperone-Mediated Autophagy in the Light of Evolution: Insight from Fish</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">RTH-149 Cell Line, a Useful Tool to Decipher Molecular Mechanisms Related to Fish Nutrition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iban Seiliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Beaumatin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molbev/msaa127⟩</w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells9081754⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03408346v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02908903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved Electrophoretic Separation to Assist the Monitoring of Bcl-xL Post-Translational Modifications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dautant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Bobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Céré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélody Dufossée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 20 (22), pp.5571. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijms20225571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02988619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mTORC1 activation requires DRAM-1 by facilitating lysosomal amino acid efflux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Beaumatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jim O’prey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin J.A. Barthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Zunino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Parvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 76 (1), pp.163-176. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.molcel.2019.07.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02450323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrigendum to “Bcl xL deamidation and cancer: Charting the fame trajectories of legitimate child and hidden siblings.” [Biochim. Biophys. Acta 1864/10 (2017) 1734–1745]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Beaumatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad El Dhaybi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Bobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Priault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 1865 (3), pp.542-543. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bbamcr.2018.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02369466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N52 monodeamidated Bcl‑x&amp;lt;sub&amp;gt;L&amp;lt;/sub&amp;gt; shows impaired oncogenic properties &amp;lt;i&amp;gt;in vivo&amp;lt;/i&amp;gt; and &amp;lt;i&amp;gt;in vitro&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Beaumatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad El Dhaybi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Salin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Pat Moyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oncotarget</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7 (13), pp.17129-17143. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18632/oncotarget.7938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02484580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Lon protease knockdown on mitochondrial function in HeLa cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Bayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Gareil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chavatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline L'Hermitte-Stead</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 100, pp.38-47. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biochi.2013.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00940291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The autophagy/lysosome pathway is impaired in SCA7 patients and SCA7 knock-in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cormier-Dequaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Marinello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Muriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Neuropathologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 128 (5), pp.705-722. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00401-014-1289-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04360399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2661,51 +4651,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the Role of Chaperone-Mediated Autophagy in the Control of Feed Intake in Rainbow Trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffi Reji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2714,123 +4704,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio J. Vélez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayelén M Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFATG12 - 12th Scientific days on Autophagy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05075137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the Role of Chaperone-Mediated Autophagy in the Control of Feed Intake in Rainbow Trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffi Reji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2839,2873 +4829,1008 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio J. Vélez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayelén M Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">France Science Summit 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Washington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05505358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The zebrafish as a new model for studying chaperone-mediated autophagy unveils its role in spermatogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Goguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio J. Vélez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Schnebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autophagy in Stress, Development and Disease Gordon Research Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Lucca (Barga), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05074936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaperone-Mediated Autophagy: the zebrafish joins the dance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Goguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio J. Vélez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Schnebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autophagy UK Network Meeting 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Birmingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05074960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Downregulation of the Regulators of Metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio J. Vélez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Beauclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Priault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iban Seiliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JAS Phase 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05074990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Menu of the day: Trout, sweets and CMA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio J. Vélez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Schnebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Goguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Schnebert</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sara Balbuena-Pecino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFATG10 - 10th scientific days on autophagy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05074979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamp2A à la lumière de l’évolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laury Lescat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Mourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natàlia Riera-Heredia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JAS Phase 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05075030v1</w:t>
-              </w:r>
-[...1863 lines deleted...]
-                <w:t xml:space="preserve">hal-03220651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissecting the nutritional regulations of a whole amino acid transporter family from a complex genome species: A holistic approach turning weaknesses into strengths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizig Le Garrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akintha Ganot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04738591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The zebrafish as a new model for studying chaperone-mediated autophagy unveils its role in spermatogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Goguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Vélez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Schnebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Véron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05075101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId139"/>
+      <w:footerReference w:type="default" r:id="rId140"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5852,51 +5977,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506447v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffi Reji" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio J. V&#233;lez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayel&#233;n M Blanco" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Heraud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V&#233;ron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpcell.00765.2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296142v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Gouis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dias" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-23022-x" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794731v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Schnebert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Goguet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Veron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27694127.2024.2403956" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948372v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Beaumatin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Besombes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Baert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nappey" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59655/nd52122995491" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231578v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Balbuena-Pecino" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2023.2267415" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475149v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pinel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Heraud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizig Le-Garrec" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Wayman" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.108894" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948000v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marandel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoyne Pedrero Zayas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59655/nc52122995491" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746575v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio J V&#233;lez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Depinc&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11121945" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03638227v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#235;lle Marc&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23062935" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03464539v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#224;lia Riera-Heredia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esmail Lutfi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2021.110700" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03285572v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Klionsky" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Kamal Abdel-Aziz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Abdelfatah" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Abdellatif" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asghar Abdoli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2020.1797280" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02908903v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iban Seiliez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9081754" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03408346v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laury Lescat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mourot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine P&#233;ron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chenais" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaa127" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02988619v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dautant" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bobo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C&#233;r&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Dufoss&#233;e" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Moreau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20225571" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450323v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim O&#8217;prey" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin J.A. Barthet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Zunino" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Parvy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2019.07.021" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369466v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El Dhaybi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Verdier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Priault" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2018.01.002" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484580v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lasserre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Salin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Pat Moyer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.7938" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940291v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bayot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Gareil" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chavatte" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Hamon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline L'Hermitte-Stead" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2013.12.005" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q8B9PDS6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04360399v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Alves" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cormier-Dequaire" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Marinello" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Marais" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Muriel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-014-1289-8" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075137v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505358v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074936v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074960v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074990v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Beauclair" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074979v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075030v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505380v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072272v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072281v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizig Le Garrec" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197466v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Kl&#252;nemann" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pinel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthik Masagounder" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666624v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072270v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akintha Ganot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072269v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072264v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072287v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072291v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072283v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072286v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072289v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072284v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03220651v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04738591v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075101v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio V&#233;lez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563423v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffi Reji" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio J. V&#233;lez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayel&#233;n M Blanco" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Heraud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V&#233;ron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505380v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Veron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dias" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072272v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Schnebert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Goguet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Balbuena-Pecino" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666624v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072270v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizig Le Garrec" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pinel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Heraud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akintha Ganot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072269v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072281v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iban Seiliez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Beaumatin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197466v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Kl&#252;nemann" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pinel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthik Masagounder" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072264v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072287v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072291v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laury Lescat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mourot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine P&#233;ron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chenais" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072283v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072286v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072289v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Beauclair" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072284v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03220651v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506447v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpcell.00765.2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296142v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Gouis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-23022-x" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794731v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27694127.2024.2403956" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475149v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizig Le-Garrec" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Wayman" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.108894" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231578v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2023.2267415" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948000v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marandel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoyne Pedrero Zayas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Besombes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Baert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59655/nc52122995491" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948372v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nappey" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59655/nd52122995491" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03638227v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#235;lle Marc&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23062935" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746575v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio J V&#233;lez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Depinc&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11121945" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03464539v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#224;lia Riera-Heredia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esmail Lutfi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2021.110700" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03285572v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Klionsky" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Kamal Abdel-Aziz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Abdelfatah" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Abdellatif" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asghar Abdoli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2020.1797280" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03408346v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaa127" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02908903v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9081754" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02988619v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dautant" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bobo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C&#233;r&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Dufoss&#233;e" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Moreau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20225571" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450323v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim O&#8217;prey" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin J.A. Barthet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Zunino" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Parvy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2019.07.021" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369466v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El Dhaybi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Verdier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Priault" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2018.01.002" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484580v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lasserre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Salin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Pat Moyer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.7938" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940291v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bayot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Gareil" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chavatte" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Hamon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline L'Hermitte-Stead" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2013.12.005" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q8B9PDS6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04360399v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Alves" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cormier-Dequaire" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Marinello" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Marais" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Muriel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-014-1289-8" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075137v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505358v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074936v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074960v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074990v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074979v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075030v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04738591v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075101v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio V&#233;lez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>