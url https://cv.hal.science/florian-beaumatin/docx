--- v1 (2026-04-05)
+++ v2 (2026-05-01)
@@ -100,76 +100,76 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Central Activation of Chaperone-Mediated Autophagy reduces Appetite by Fine-tuning Hypothalamic Amino Acid Pools: New Insights from Fish</w:t>
+                <w:t xml:space="preserve">Explorando el papel fisiológico de la autofagia selectiva y su relación con los aminoácidos en peces: ingesta de alimento.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Emilio J. Vélez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Steffi Reji</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilio J. Vélez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayelén M Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -179,116 +179,116 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Véron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Congress on the Biology of Fish 2026</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Physiology Section of the American Fisheries Society, Jul 2026, Vancouver (BC), Canada</w:t>
+              <w:t xml:space="preserve">XX Congreso Nacional de Acuicultura</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Spanish Aquaculture Society (SEA), Jun 2026, Vigo, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05563423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaperone-mediated autophagy regulates appetite by fine-tuning hypothalamic amino acid pools: new insights from fish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffi Reji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio J. Vélez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayelén M Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -356,51 +356,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fishing for clues of the role of Chaperone-Mediated Autophagy in hyperglycemia-induced stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio J. Vélez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Schnebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -475,648 +475,648 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05072272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaperone-mediated autophagy in fish: a key function in the midst of a stressful environment</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nutritional-induced Amino Acid Transporters dysregulations in rainbow trout: The butterfly effect on global amino acid homeostasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizig Le Garrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iban Seiliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Beaumatin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autophagy UK Network Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Birmingham (UK), United Kingdom</w:t>
+              <w:t xml:space="preserve">Metaboday</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04666624v1</w:t>
+                <w:t xml:space="preserve">hal-05072281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritional-induced Amino Acid Transporters dysregulations in rainbow trout: The butterfly effect on global amino acid homeostasis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rainbow trout hepatic cell lines reveal differences of DL-Methionine and DL-HMTBa function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Klünemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karthik Masagounder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soizig Le Garrec</w:t>
+                <w:t xml:space="preserve">Iban Seiliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Pinel</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Florian Beaumatin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France. pp.195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05072270v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04197466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissecting the role of chaperone-mediated autophagy in the intolerance to carbohydrates of the rainbow trout (Oncorhynchus mykiss)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karine Dias</w:t>
+                <w:t xml:space="preserve">Nutritional-induced Amino Acid Transporters dysregulations in rainbow trout: The butterfly effect on global amino acid homeostasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizig Le Garrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Heraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akintha Ganot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05072269v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05072270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritional-induced Amino Acid Transporters dysregulations in rainbow trout: The butterfly effect on global amino acid homeostasis</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dissecting the role of chaperone-mediated autophagy in the intolerance to carbohydrates of the rainbow trout (Oncorhynchus mykiss)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio J. Vélez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Schnebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Goguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Balbuena-Pecino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metaboday</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05072281v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05072269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rainbow trout hepatic cell lines reveal differences of DL-Methionine and DL-HMTBa function</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chaperone-mediated autophagy in fish: a key function in the midst of a stressful environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Schnebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio J. Vélez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Goguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Veron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France. pp.195</w:t>
+              <w:t xml:space="preserve">Autophagy UK Network Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Birmingham (UK), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04197466v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04666624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaperone-Mediated Autophagy safeguards against hyperglycemic stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio J. Vélez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Schnebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1191,484 +1191,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05072264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological relevance of stress-induced chaperone-mediated autophagy in major metabolic pathways in the rainbow trout</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Karine Dias</w:t>
+                <w:t xml:space="preserve">On the existence of chaperone-mediated autophagy in fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laury Lescat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Mourot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chenais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International congress on the biology of fish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05072287v1</w:t>
+                <w:t xml:space="preserve">hal-05072291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the existence of chaperone-mediated autophagy in fish</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Chenais</w:t>
+                <w:t xml:space="preserve">Dissecting the regulation of CMA in a natural model of impaired glucose homeostasis, the rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio J. Vélez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Schnebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Goguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Balbuena-Pecino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International congress on the biology of fish</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">SEFAGIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Tolède, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05072291v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05072283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissecting the regulation of CMA in a natural model of impaired glucose homeostasis, the rainbow trout</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Physiological relevance of stress-induced chaperone-mediated autophagy in major metabolic pathways in the rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Schnebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio J. Vélez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Goguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEFAGIA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Tolède, Spain</w:t>
+              <w:t xml:space="preserve">14th International congress on the biology of fish</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05072283v1</w:t>
+                <w:t xml:space="preserve">hal-05072287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vegetal-based diets induced molecular dysregulations in carnivorous fish: focus on amino acid transporters in rainbow trout (Oncorhynchus mykiss) cell lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iban Seiliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Beaumatin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International congress on the biology of fish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1693,51 +1693,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First in vitro assessment of chaperone-mediated autophagy and its metabolic implications in rainbow trout hepatocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio J. Vélez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Schnebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1818,51 +1818,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First in vitro assessment of Chaperone-Mediated Autophagy (CMA) and its metabolic implications in rainbow trout hepatocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio J. Vélez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Schnebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1943,103 +1943,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vegetal-based diets induced molecular dysregulation in carnivorous fish: focus on amino acid transporters in rainbow trout (Oncorhynchus mykiss) cell lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iban Seiliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Beaumatin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Aquaculture Society, Apr 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2096,64 +2096,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Central Activation of Chaperone-Mediated Autophagy reduces Appetite by Fine-tuning Hypothalamic Amino Acid Pools: New Insights from Fish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffi Reji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio J. Vélez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayelén M Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2230,90 +2230,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endosomal Microautophagy is Activated by Specific Cellular Stresses in Trout Hepatocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio J. Vélez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Véron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Gouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffi Reji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2377,51 +2377,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaperone-mediated autophagy in fish: A key function amid a changing environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Schnebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio J. Vélez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Goguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2492,814 +2492,814 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04794731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precision formulation, a new concept to improve dietary amino acid absorption based on the study of cationic amino acid transporters</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Améliorer la nutrition des truites arc-en-ciel d'élevages pour la rendre plus eco-responsable : une solution prometteuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Pinel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Heraud</w:t>
+                <w:t xml:space="preserve">Florian Beaumatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soizig Le-Garrec</w:t>
+                <w:t xml:space="preserve">Julie Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Wayman</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simon Baert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Nappey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2024.108894⟩</w:t>
+              <w:t xml:space="preserve">Ébullition(s) : le cahier illustré de la recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1, pp.40-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.59655/nd52122995491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04475149v1</w:t>
+                <w:t xml:space="preserve">hal-04948372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaperone-mediated autophagy protects against hyperglycemic stress</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karine Dias</w:t>
+                <w:t xml:space="preserve">Du secteur d'activité au domaine de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Beaumatin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Marandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoyne Pedrero Zayas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Besombes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Baert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autophagy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ébullition(s) : le cahier illustré de la recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1, pp.34-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.59655/nc52122995491⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15548627.2023.2267415⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04231578v1</w:t>
+                <w:t xml:space="preserve">hal-04948000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du secteur d'activité au domaine de recherche</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Simon Baert</w:t>
+                <w:t xml:space="preserve">Chaperone-mediated autophagy protects against hyperglycemic stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio J. Vélez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Schnebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Goguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Balbuena-Pecino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ébullition(s) : le cahier illustré de la recherche</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.59655/nc52122995491⟩</w:t>
+              <w:t xml:space="preserve">Autophagy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (4), pp.752-768. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15548627.2023.2267415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04948000v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Améliorer la nutrition des truites arc-en-ciel d'élevages pour la rendre plus eco-responsable : une solution prometteuse</w:t>
+                <w:t xml:space="preserve">Precision formulation, a new concept to improve dietary amino acid absorption based on the study of cationic amino acid transporters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Beaumatin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Simon Baert</w:t>
+                <w:t xml:space="preserve">Guillaume Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Heraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizig Le-Garrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Nappey</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chloé Wayman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ébullition(s) : le cahier illustré de la recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 1, pp.40-45. </w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (2), pp.108894. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.59655/nd52122995491⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2024.108894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04948372v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04475149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are the Main Methionine Sources Equivalent? A Focus on DL-Methionine and DL-Methionine Hydroxy Analog Reveals Differences on Rainbow Trout Hepatic Cell Lines Functions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diving into the Evolutionary History of HSC70-Linked Selective Autophagy Pathways: Endosomal Microautophagy and Chaperone-Mediated Autophagy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Schnebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Goguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio J Vélez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Depincé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Pinel</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Annaëlle Marcé</w:t>
+                <w:t xml:space="preserve">Florian Beaumatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms23062935⟩</w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (12), pp.1945. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells11121945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03638227v1</w:t>
+                <w:t xml:space="preserve">hal-03746575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diving into the Evolutionary History of HSC70-Linked Selective Autophagy Pathways: Endosomal Microautophagy and Chaperone-Mediated Autophagy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emilio J Vélez</w:t>
+                <w:t xml:space="preserve">Are the Main Methionine Sources Equivalent? A Focus on DL-Methionine and DL-Methionine Hydroxy Analog Reveals Differences on Rainbow Trout Hepatic Cell Lines Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Heraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Depincé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florian Beaumatin</w:t>
+                <w:t xml:space="preserve">Annaëlle Marcé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11 (12), pp.1945. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cells11121945⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms23062935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03746575v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03638227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The autophagy response during adipogenesis of primary cultured rainbow trout (Oncorhynchus mykiss) adipocytes</w:t>
               </w:r>
@@ -3324,51 +3324,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esmail Lutfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Balbuena-Pecino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio J. Vélez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3551,291 +3551,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03285572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaperone-Mediated Autophagy in the Light of Evolution: Insight from Fish</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">RTH-149 Cell Line, a Useful Tool to Decipher Molecular Mechanisms Related to Fish Nutrition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iban Seiliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Beaumatin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 37 (10), pp.2887 - 2899. </w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/molbev/msaa127⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cells9081754⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03408346v1</w:t>
+                <w:t xml:space="preserve">hal-02908903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RTH-149 Cell Line, a Useful Tool to Decipher Molecular Mechanisms Related to Fish Nutrition</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chaperone-Mediated Autophagy in the Light of Evolution: Insight from Fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laury Lescat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Veron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Mourot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chenais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 9 (8), </w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 37 (10), pp.2887 - 2899. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cells9081754⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msaa127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02908903v1</w:t>
+                <w:t xml:space="preserve">hal-03408346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved Electrophoretic Separation to Assist the Monitoring of Bcl-xL Post-Translational Modifications</w:t>
               </w:r>
@@ -3955,51 +3955,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mTORC1 activation requires DRAM-1 by facilitating lysosomal amino acid efflux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Beaumatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jim O’prey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4089,51 +4089,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrigendum to “Bcl xL deamidation and cancer: Charting the fame trajectories of legitimate child and hidden siblings.” [Biochim. Biophys. Acta 1864/10 (2017) 1734–1745]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Beaumatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad El Dhaybi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4219,51 +4219,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N52 monodeamidated Bcl‑x&amp;lt;sub&amp;gt;L&amp;lt;/sub&amp;gt; shows impaired oncogenic properties &amp;lt;i&amp;gt;in vivo&amp;lt;/i&amp;gt; and &amp;lt;i&amp;gt;in vitro&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Beaumatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad El Dhaybi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4665,64 +4665,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the Role of Chaperone-Mediated Autophagy in the Control of Feed Intake in Rainbow Trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffi Reji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio J. Vélez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayelén M Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4790,64 +4790,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the Role of Chaperone-Mediated Autophagy in the Control of Feed Intake in Rainbow Trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffi Reji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio J. Vélez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayelén M Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4928,51 +4928,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The zebrafish as a new model for studying chaperone-mediated autophagy unveils its role in spermatogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Goguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio J. Vélez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Schnebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5053,51 +5053,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaperone-Mediated Autophagy: the zebrafish joins the dance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Goguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio J. Vélez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Schnebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5159,333 +5159,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05074960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Downregulation of the Regulators of Metabolism</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Menu of the day: Trout, sweets and CMA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio J. Vélez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Iban Seiliez</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Schnebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Goguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Balbuena-Pecino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAS Phase 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Poitiers, France</w:t>
+              <w:t xml:space="preserve">CFATG10 - 10th scientific days on autophagy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05074990v1</w:t>
+                <w:t xml:space="preserve">hal-05074979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Menu of the day: Trout, sweets and CMA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Downregulation of the Regulators of Metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio J. Vélez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Karine Dias</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Beauclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Priault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iban Seiliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFATG10 - 10th scientific days on autophagy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Besançon, France</w:t>
+              <w:t xml:space="preserve">JAS Phase 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05074979v1</w:t>
+                <w:t xml:space="preserve">hal-05074990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamp2A à la lumière de l’évolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laury Lescat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Veron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Mourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5572,90 +5572,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissecting the nutritional regulations of a whole amino acid transporter family from a complex genome species: A holistic approach turning weaknesses into strengths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizig Le Garrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akintha Ganot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5977,51 +5977,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563423v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffi Reji" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio J. V&#233;lez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayel&#233;n M Blanco" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Heraud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V&#233;ron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505380v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Veron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dias" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072272v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Schnebert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Goguet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Balbuena-Pecino" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666624v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072270v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizig Le Garrec" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pinel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Heraud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akintha Ganot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072269v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072281v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iban Seiliez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Beaumatin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197466v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Kl&#252;nemann" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pinel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthik Masagounder" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072264v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072287v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072291v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laury Lescat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mourot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine P&#233;ron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chenais" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072283v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072286v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072289v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Beauclair" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072284v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03220651v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506447v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpcell.00765.2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296142v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Gouis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-23022-x" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794731v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27694127.2024.2403956" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475149v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizig Le-Garrec" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Wayman" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.108894" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231578v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2023.2267415" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948000v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marandel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoyne Pedrero Zayas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Besombes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Baert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59655/nc52122995491" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948372v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nappey" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59655/nd52122995491" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03638227v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#235;lle Marc&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23062935" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746575v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio J V&#233;lez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Depinc&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11121945" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03464539v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#224;lia Riera-Heredia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esmail Lutfi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2021.110700" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03285572v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Klionsky" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Kamal Abdel-Aziz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Abdelfatah" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Abdellatif" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asghar Abdoli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2020.1797280" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03408346v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaa127" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02908903v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9081754" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02988619v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dautant" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bobo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C&#233;r&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Dufoss&#233;e" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Moreau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20225571" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450323v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim O&#8217;prey" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin J.A. Barthet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Zunino" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Parvy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2019.07.021" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369466v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El Dhaybi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Verdier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Priault" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2018.01.002" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484580v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lasserre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Salin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Pat Moyer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.7938" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940291v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bayot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Gareil" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chavatte" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Hamon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline L'Hermitte-Stead" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2013.12.005" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q8B9PDS6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04360399v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Alves" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cormier-Dequaire" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Marinello" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Marais" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Muriel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-014-1289-8" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075137v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505358v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074936v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074960v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074990v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074979v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075030v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04738591v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075101v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio V&#233;lez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563423v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio J. V&#233;lez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffi Reji" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayel&#233;n M Blanco" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Heraud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V&#233;ron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505380v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Veron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dias" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072272v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Schnebert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Goguet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Balbuena-Pecino" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072281v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizig Le Garrec" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iban Seiliez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Beaumatin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197466v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Kl&#252;nemann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pinel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthik Masagounder" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072270v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pinel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Heraud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akintha Ganot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072269v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666624v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072264v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072291v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laury Lescat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mourot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine P&#233;ron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chenais" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072283v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072287v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072286v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072289v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Beauclair" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072284v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03220651v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506447v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpcell.00765.2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296142v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Gouis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-23022-x" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794731v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27694127.2024.2403956" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948372v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Besombes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Baert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nappey" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59655/nd52122995491" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948000v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marandel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoyne Pedrero Zayas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59655/nc52122995491" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231578v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2023.2267415" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475149v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizig Le-Garrec" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Wayman" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.108894" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746575v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio J V&#233;lez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Depinc&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11121945" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03638227v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#235;lle Marc&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23062935" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03464539v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#224;lia Riera-Heredia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esmail Lutfi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2021.110700" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03285572v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Klionsky" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Kamal Abdel-Aziz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Abdelfatah" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Abdellatif" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asghar Abdoli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2020.1797280" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02908903v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9081754" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03408346v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaa127" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02988619v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dautant" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bobo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C&#233;r&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Dufoss&#233;e" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Moreau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20225571" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450323v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim O&#8217;prey" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin J.A. Barthet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Zunino" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Parvy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2019.07.021" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369466v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El Dhaybi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Verdier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Priault" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2018.01.002" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484580v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lasserre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Salin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Pat Moyer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.7938" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940291v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bayot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Gareil" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chavatte" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Hamon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline L'Hermitte-Stead" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2013.12.005" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q8B9PDS6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04360399v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Alves" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cormier-Dequaire" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Marinello" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Marais" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Muriel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-014-1289-8" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075137v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505358v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074936v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074960v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074979v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074990v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075030v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04738591v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075101v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio V&#233;lez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>