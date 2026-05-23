--- v2 (2026-05-01)
+++ v3 (2026-05-23)
@@ -66,104 +66,2673 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Central Activation of Chaperone-Mediated Autophagy reduces Appetite by Fine-tuning Hypothalamic Amino Acid Pools: New Insights from Fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffi Reji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio J. Vélez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayelén M Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Heraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Véron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Journal of Physiology - Cell Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 330 (3), pp.C590-C604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpcell.00765.2025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05506447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Endosomal Microautophagy is Activated by Specific Cellular Stresses in Trout Hepatocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio J. Vélez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Véron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Gouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffi Reji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.39347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-23022-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05296142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Améliorer la nutrition des truites arc-en-ciel d'élevages pour la rendre plus eco-responsable : une solution prometteuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Beaumatin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Besombes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Baert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Nappey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ébullition(s) : le cahier illustré de la recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1, pp.40-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.59655/nd52122995491⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04948372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Precision formulation, a new concept to improve dietary amino acid absorption based on the study of cationic amino acid transporters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Heraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizig Le-Garrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Wayman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (2), pp.108894. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2024.108894⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04475149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaperone-mediated autophagy protects against hyperglycemic stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio J. Vélez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Schnebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Goguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Balbuena-Pecino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autophagy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (4), pp.752-768. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15548627.2023.2267415⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du secteur d'activité au domaine de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Beaumatin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Marandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoyne Pedrero Zayas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Besombes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Baert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ébullition(s) : le cahier illustré de la recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1, pp.34-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.59655/nc52122995491⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04948000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaperone-mediated autophagy in fish: A key function amid a changing environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Schnebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio J. Vélez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Goguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Veron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autophagy Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/27694127.2024.2403956⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diving into the Evolutionary History of HSC70-Linked Selective Autophagy Pathways: Endosomal Microautophagy and Chaperone-Mediated Autophagy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Schnebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Goguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio J Vélez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Depincé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Beaumatin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (12), pp.1945. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells11121945⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03746575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Are the Main Methionine Sources Equivalent? A Focus on DL-Methionine and DL-Methionine Hydroxy Analog Reveals Differences on Rainbow Trout Hepatic Cell Lines Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Heraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annaëlle Marcé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms23062935⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03638227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The autophagy response during adipogenesis of primary cultured rainbow trout (Oncorhynchus mykiss) adipocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natàlia Riera-Heredia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esmail Lutfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Balbuena-Pecino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio J. Vélez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology Part B: Comparative Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 258, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpb.2021.110700⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03464539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guidelines for the use and interpretation of assays for monitoring autophagy (4th edition)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Klionsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Kamal Abdel-Aziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Abdelfatah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Abdellatif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asghar Abdoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autophagy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (1), pp.1-382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15548627.2020.1797280⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03285572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaperone-Mediated Autophagy in the Light of Evolution: Insight from Fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laury Lescat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Veron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Mourot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chenais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 37 (10), pp.2887 - 2899. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msaa127⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03408346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">RTH-149 Cell Line, a Useful Tool to Decipher Molecular Mechanisms Related to Fish Nutrition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iban Seiliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Beaumatin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells9081754⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02908903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Improved Electrophoretic Separation to Assist the Monitoring of Bcl-xL Post-Translational Modifications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dautant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Bobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Céré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélody Dufossée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (22), pp.5571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms20225571⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02988619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mTORC1 activation requires DRAM-1 by facilitating lysosomal amino acid efflux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Beaumatin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jim O’prey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin J.A. Barthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Zunino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Parvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 76 (1), pp.163-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molcel.2019.07.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02450323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corrigendum to “Bcl xL deamidation and cancer: Charting the fame trajectories of legitimate child and hidden siblings.” [Biochim. Biophys. Acta 1864/10 (2017) 1734–1745]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Beaumatin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad El Dhaybi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Bobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Priault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1865 (3), pp.542-543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbamcr.2018.01.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02369466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N52 monodeamidated Bcl‑x&amp;lt;sub&amp;gt;L&amp;lt;/sub&amp;gt; shows impaired oncogenic properties &amp;lt;i&amp;gt;in vivo&amp;lt;/i&amp;gt; and &amp;lt;i&amp;gt;in vitro&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Beaumatin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad El Dhaybi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Lasserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Salin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Pat Moyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (13), pp.17129-17143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.7938⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of Lon protease knockdown on mitochondrial function in HeLa cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bayot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Gareil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chavatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline L'Hermitte-Stead</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 100, pp.38-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2013.12.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00940291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The autophagy/lysosome pathway is impaired in SCA7 patients and SCA7 knock-in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Cormier-Dequaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Marinello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Muriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Neuropathologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 128 (5), pp.705-722. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00401-014-1289-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explorando el papel fisiológico de la autofagia selectiva y su relación con los aminoácidos en peces: ingesta de alimento.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio J. Vélez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffi Reji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayelén M Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -183,4471 +2752,1902 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Véron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XX Congreso Nacional de Acuicultura</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Spanish Aquaculture Society (SEA), Jun 2026, Vigo, Spain</w:t>
+              <w:t xml:space="preserve">, Spanish Aquaculture Society (SEA), Jun 2026, Vigo, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05563423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaperone-mediated autophagy regulates appetite by fine-tuning hypothalamic amino acid pools: new insights from fish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffi Reji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steffi Reji</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emilio J. Vélez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayelén M Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Women in Autophagy- 6th Annual Symposium Webinar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05505380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fishing for clues of the role of Chaperone-Mediated Autophagy in hyperglycemia-induced stress</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maxime Goguet</w:t>
+                <w:t xml:space="preserve">Nutritional-induced Amino Acid Transporters dysregulations in rainbow trout: The butterfly effect on global amino acid homeostasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizig Le Garrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iban Seiliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Balbuena-Pecino</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Florian Beaumatin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metaboday</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05072272v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05072281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritional-induced Amino Acid Transporters dysregulations in rainbow trout: The butterfly effect on global amino acid homeostasis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Rainbow trout hepatic cell lines reveal differences of DL-Methionine and DL-HMTBa function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Klünemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karthik Masagounder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iban Seiliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Beaumatin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metaboday</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France. pp.195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05072281v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04197466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rainbow trout hepatic cell lines reveal differences of DL-Methionine and DL-HMTBa function</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chaperone-mediated autophagy in fish: a key function in the midst of a stressful environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Schnebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio J. Vélez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Goguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Veron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France. pp.195</w:t>
+              <w:t xml:space="preserve">Autophagy UK Network Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Birmingham (UK), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04197466v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04666624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutritional-induced Amino Acid Transporters dysregulations in rainbow trout: The butterfly effect on global amino acid homeostasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizig Le Garrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akintha Ganot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05072270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissecting the role of chaperone-mediated autophagy in the intolerance to carbohydrates of the rainbow trout (Oncorhynchus mykiss)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio J. Vélez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Schnebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Goguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Balbuena-Pecino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05072269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaperone-mediated autophagy in fish: a key function in the midst of a stressful environment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Chaperone-Mediated Autophagy safeguards against hyperglycemic stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio J. Vélez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Schnebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Goguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Balbuena-Pecino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dias</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autophagy UK Network Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Birmingham (UK), United Kingdom</w:t>
+              <w:t xml:space="preserve">CFATG 11 – 11th Scientific Days on Autophagy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04666624v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05072264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaperone-Mediated Autophagy safeguards against hyperglycemic stress</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Fishing for clues of the role of Chaperone-Mediated Autophagy in hyperglycemia-induced stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio J. Vélez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Schnebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Goguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Balbuena-Pecino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFATG 11 – 11th Scientific Days on Autophagy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Metaboday</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05072264v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05072272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the existence of chaperone-mediated autophagy in fish</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Physiological relevance of stress-induced chaperone-mediated autophagy in major metabolic pathways in the rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Schnebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio J. Vélez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Goguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Chenais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International congress on the biology of fish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05072291v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05072287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissecting the regulation of CMA in a natural model of impaired glucose homeostasis, the rainbow trout</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karine Dias</w:t>
+                <w:t xml:space="preserve">On the existence of chaperone-mediated autophagy in fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laury Lescat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Veron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Mourot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chenais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEFAGIA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Tolède, Spain</w:t>
+              <w:t xml:space="preserve">14th International congress on the biology of fish</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05072283v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05072291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological relevance of stress-induced chaperone-mediated autophagy in major metabolic pathways in the rainbow trout</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Dissecting the regulation of CMA in a natural model of impaired glucose homeostasis, the rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio J. Vélez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Schnebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Goguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Balbuena-Pecino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dias</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International congress on the biology of fish</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">SEFAGIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Tolède, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05072287v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05072283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vegetal-based diets induced molecular dysregulations in carnivorous fish: focus on amino acid transporters in rainbow trout (Oncorhynchus mykiss) cell lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iban Seiliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Beaumatin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International congress on the biology of fish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05072286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First in vitro assessment of chaperone-mediated autophagy and its metabolic implications in rainbow trout hepatocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio J. Vélez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Schnebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Goguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Beauclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International congress on the biology of fish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05072289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First in vitro assessment of Chaperone-Mediated Autophagy (CMA) and its metabolic implications in rainbow trout hepatocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio J. Vélez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Schnebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Goguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Beauclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AquaExcel 3.0 Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Héraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05072284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vegetal-based diets induced molecular dysregulation in carnivorous fish: focus on amino acid transporters in rainbow trout (Oncorhynchus mykiss) cell lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iban Seiliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Beaumatin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Aquaculture Society, Apr 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03220651v1</w:t>
-              </w:r>
-[...2567 lines deleted...]
-                <w:t xml:space="preserve">hal-04360399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4665,103 +4665,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the Role of Chaperone-Mediated Autophagy in the Control of Feed Intake in Rainbow Trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffi Reji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steffi Reji</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emilio J. Vélez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayelén M Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFATG12 - 12th Scientific days on Autophagy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Nice, France</w:t>
@@ -4790,103 +4790,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the Role of Chaperone-Mediated Autophagy in the Control of Feed Intake in Rainbow Trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffi Reji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steffi Reji</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emilio J. Vélez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayelén M Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">France Science Summit 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Washington DC, United States</w:t>
@@ -4915,103 +4915,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The zebrafish as a new model for studying chaperone-mediated autophagy unveils its role in spermatogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Goguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio J. Vélez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Schnebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autophagy in Stress, Development and Disease Gordon Research Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Lucca (Barga), Italy</w:t>
@@ -5040,103 +5040,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaperone-Mediated Autophagy: the zebrafish joins the dance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Goguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio J. Vélez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Schnebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autophagy UK Network Meeting 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Birmingham, United Kingdom</w:t>
@@ -5159,359 +5159,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05074960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Menu of the day: Trout, sweets and CMA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Downregulation of the Regulators of Metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio J. Vélez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Karine Dias</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Beauclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Priault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iban Seiliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFATG10 - 10th scientific days on autophagy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Besançon, France</w:t>
+              <w:t xml:space="preserve">JAS Phase 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05074979v1</w:t>
+                <w:t xml:space="preserve">hal-05074990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Downregulation of the Regulators of Metabolism</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Menu of the day: Trout, sweets and CMA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio J. Vélez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Iban Seiliez</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Schnebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Goguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Balbuena-Pecino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAS Phase 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Poitiers, France</w:t>
+              <w:t xml:space="preserve">CFATG10 - 10th scientific days on autophagy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05074990v1</w:t>
+                <w:t xml:space="preserve">hal-05074979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamp2A à la lumière de l’évolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laury Lescat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Mourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natàlia Riera-Heredia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JAS Phase 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Poitiers, France</w:t>
@@ -5566,263 +5566,263 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissecting the nutritional regulations of a whole amino acid transporter family from a complex genome species: A holistic approach turning weaknesses into strengths</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cécile Heraud</w:t>
+                <w:t xml:space="preserve">The zebrafish as a new model for studying chaperone-mediated autophagy unveils its role in spermatogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Goguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Vélez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akintha Ganot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Veron</w:t>
+                <w:t xml:space="preserve">Simon Schnebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Véron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024</w:t>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04738591v1</w:t>
+                <w:t xml:space="preserve">hal-05075101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The zebrafish as a new model for studying chaperone-mediated autophagy unveils its role in spermatogenesis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dissecting the nutritional regulations of a whole amino acid transporter family from a complex genome species: A holistic approach turning weaknesses into strengths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizig Le Garrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Heraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akintha Ganot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Veron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilio Vélez</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-05075101v1</w:t>
+                <w:t xml:space="preserve">hal-04738591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId140"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -5977,51 +5977,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563423v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio J. V&#233;lez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffi Reji" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayel&#233;n M Blanco" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Heraud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V&#233;ron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505380v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Veron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dias" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072272v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Schnebert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Goguet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Balbuena-Pecino" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072281v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizig Le Garrec" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iban Seiliez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Beaumatin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197466v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Kl&#252;nemann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pinel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthik Masagounder" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072270v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pinel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Heraud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akintha Ganot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072269v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666624v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072264v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072291v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laury Lescat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mourot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine P&#233;ron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chenais" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072283v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072287v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072286v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072289v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Beauclair" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072284v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03220651v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506447v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpcell.00765.2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296142v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Gouis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-23022-x" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794731v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27694127.2024.2403956" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948372v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Besombes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Baert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nappey" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59655/nd52122995491" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948000v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marandel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoyne Pedrero Zayas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59655/nc52122995491" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231578v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2023.2267415" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475149v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizig Le-Garrec" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Wayman" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.108894" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746575v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio J V&#233;lez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Depinc&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11121945" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03638227v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#235;lle Marc&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23062935" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03464539v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#224;lia Riera-Heredia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esmail Lutfi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2021.110700" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03285572v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Klionsky" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Kamal Abdel-Aziz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Abdelfatah" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Abdellatif" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asghar Abdoli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2020.1797280" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02908903v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9081754" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03408346v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaa127" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02988619v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dautant" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bobo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C&#233;r&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Dufoss&#233;e" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Moreau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20225571" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450323v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim O&#8217;prey" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin J.A. Barthet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Zunino" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Parvy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2019.07.021" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369466v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El Dhaybi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Verdier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Priault" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2018.01.002" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484580v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lasserre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Salin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Pat Moyer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.7938" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940291v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bayot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Gareil" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chavatte" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Hamon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline L'Hermitte-Stead" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2013.12.005" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q8B9PDS6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04360399v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Alves" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cormier-Dequaire" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Marinello" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Marais" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Muriel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-014-1289-8" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075137v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505358v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074936v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074960v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074979v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074990v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075030v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04738591v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075101v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio V&#233;lez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506447v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffi Reji" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio J. V&#233;lez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayel&#233;n M Blanco" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Heraud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V&#233;ron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpcell.00765.2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296142v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Gouis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dias" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-23022-x" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948372v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Beaumatin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Besombes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Baert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nappey" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59655/nd52122995491" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475149v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pinel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Heraud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizig Le-Garrec" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Wayman" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.108894" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231578v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Schnebert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Goguet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Balbuena-Pecino" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2023.2267415" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948000v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marandel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoyne Pedrero Zayas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59655/nc52122995491" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794731v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Veron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27694127.2024.2403956" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746575v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio J V&#233;lez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Depinc&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11121945" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03638227v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#235;lle Marc&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23062935" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03464539v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#224;lia Riera-Heredia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esmail Lutfi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2021.110700" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03285572v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Klionsky" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Kamal Abdel-Aziz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Abdelfatah" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Abdellatif" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asghar Abdoli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2020.1797280" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03408346v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laury Lescat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mourot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine P&#233;ron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chenais" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaa127" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02908903v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iban Seiliez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9081754" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02988619v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dautant" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bobo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C&#233;r&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Dufoss&#233;e" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Moreau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20225571" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450323v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim O&#8217;prey" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin J.A. Barthet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Zunino" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Parvy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2019.07.021" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369466v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El Dhaybi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Verdier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Priault" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2018.01.002" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484580v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lasserre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Salin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Pat Moyer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.7938" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940291v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bayot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Gareil" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chavatte" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Hamon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline L'Hermitte-Stead" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2013.12.005" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q8B9PDS6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04360399v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Alves" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cormier-Dequaire" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Marinello" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Marais" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Muriel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-014-1289-8" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563423v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505380v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072281v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizig Le Garrec" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197466v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Kl&#252;nemann" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pinel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthik Masagounder" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666624v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072270v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akintha Ganot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072269v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072264v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072272v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072287v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072291v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072283v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072286v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072289v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Beauclair" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072284v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03220651v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075137v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505358v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074936v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074960v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074990v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074979v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075030v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075101v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio V&#233;lez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04738591v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>