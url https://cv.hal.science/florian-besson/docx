--- v0 (2026-03-28)
+++ v1 (2026-04-30)
@@ -300,2642 +300,2642 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05321827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Godefroy de Bouillon a-t-il trouvé le Graal ? La première croisade et le « vase suspendu » d'Albert d'Aix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Médiévales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 86, pp.139-150</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04832477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The old blood still sings&amp;quot; : fantasme génétique et imaginaire aristocratique dans la fantasy médiévaliste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Otrante : art et littérature fantastiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 54, pp.31-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04786509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Florian Besson</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre réplicateurs historiques et stratégies marketing : l'Antiquité et le Moyen Âge sur les boîtes de jeux de société</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ducret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Belphegor</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12zrp⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04858017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Louis-Marie Audrerie, Le droit hiérosolymitain dans l’Orient latin du XIe au XVIe siècle. Les « Assises de Jérusalem »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crusades</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 23 (2), pp.266-268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14765276.2024.2425216⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05040993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Passés politisés. Usages politiques du passé antique et médiéval au XXIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ducret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Bièvre-Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontière·s : revue d’archéologie, histoire et histoire de l’art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9, pp.5-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35562/frontieres.1997⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04403462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La médiévaliste woke qui n’a rien compris à ce que fait Astier ». Quand le fandom de Kaamelott s’en prend à une universitaire au nom du réalisme historique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 46, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12yfw⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04853956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : Tour d’horizon des séries médiévalistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mundus Fabula. La fabrique des mondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05232828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauvain retrouvé : compte rendu de L’Âtre périlleux. Roman arthurien du XIIIe siècle. Édition bilingue établie, traduite et présentée par Laurence Mathey-Maille et Damien de Carné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58282/acta.15928⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04749102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« The crown and the realm ». Pensée politique et gouvernement d’un royaume médiévaliste dans House of the Dragon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mundus Fabula. La fabrique des mondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Hors-série, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/req3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04744912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Egawa Atsushi, Marc Smith, Tanabe Megumi, Hannno Wijsman (dir.), Horizons médiévaux d’Orient et d’Occident. Regards croisés entre France et Japon, 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lectures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lectures.59416⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04752682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Carole Hillenbrand (dir.), Syria in Crusader Times. Conflict and Co-Existence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin critique des annales islamologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bcai.384⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04749089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociabilités, identités, visibilités : les métiers de la recherche face aux réseaux socionumériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Allouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Antolinos-Basso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia La Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Vuillerod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Les sciences humaines et sociales au travail (III) : Réseaux socionumériques et travail de la recherche, n° 21, pp.7-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/traces.13153⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03887162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Moyen Âge sur les réseaux sociaux : quelques réflexions sur l’expérience d’Actuel Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21, pp.51-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/traces.13208⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04744903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pêcheresse, le Sarrasin et la verge de bois : une réflexion sur un chapitre mystérieux du Livre des Assises de la Cour des Bourgeois de Jérusalem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genesis : rivista della Società Italiana delle Storiche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03655912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un médiévalisme scolaire : le traitement de la période médiévale dans les manuels scolaires de classe de seconde, édition 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin du Centre d'études médiévales d'Auxerre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25.2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cem.18574⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03655907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Irene Bueno et Camille Rouxpetel (dir.), Les récits historiques entre Orient et Occident (XIe-XVe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'histoire des religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 238, pp.151-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rhr.11064⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04749090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cartes sur table. Réflexions sur le rapport à l’espace dans les séries médiévalistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Hasdenteufel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médiévales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 86, pp.139-150</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, 78 (78), pp.13 - 28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/medievales.10731⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Pauline Ducret</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03655909v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Tommaso di Carpegna Falconieri, Il se voyait déjà empereur. Cola di Rienzo, un Romain au Moyen Âge, 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Belphegor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/12zrp⟩</w:t>
+              <w:t xml:space="preserve">Lectures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lectures.42331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...70 lines deleted...]
-                <w:t xml:space="preserve">Fabien Bièvre-Perrin</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04752685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de William Chester Jordan, La prunelle de ses yeux. Convertis de l’islam sous le règne de Louis IX, Paris, EHESS, 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontière·s : revue d’archéologie, histoire et histoire de l’art</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.35562/frontieres.1997⟩</w:t>
+              <w:t xml:space="preserve">Lectures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lectures.45162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...76 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...189 lines deleted...]
-                <w:t xml:space="preserve">Gauvain retrouvé : compte rendu de L’Âtre périlleux. Roman arthurien du XIIIe siècle. Édition bilingue établie, traduite et présentée par Laurence Mathey-Maille et Damien de Carné</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04749241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Les Quinze Joies de mariage ; édité par Jean Rychner, traduit par Jean-Claude Mühlethaler, Droz, 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 24 (2), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58282/acta.15928⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 21 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58282/acta.13067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Florian Besson</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04749194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renverser l’Empire ultime ? Autant essayer d’empêcher les brumes de tomber ou le soleil de se lever.&amp;quot; Motifs et pratiques de la révolte en fantasy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mundus Fabula. La fabrique des mondes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Pardaillan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Hors-série n° 1, pp.65-77</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Compte rendu de Egawa Atsushi, Marc Smith, Tanabe Megumi, Hannno Wijsman (dir.), Horizons médiévaux d’Orient et d’Occident. Regards croisés entre France et Japon, 2022</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03655927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de Elly Rachel TRUITT, Medieval Robots : Mechanism, Magic, Nature, and Art, Philadelphie, University of Pennsylvania Press, 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58282/acta.10713⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04749225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de Thomas A. Bredehoft, The Visible Text. Textual Production and Reproduction from Beowulf to Mauss, Oxford, Oxford University Press, 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58282/acta.10717⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04749223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Arrêtez de m’appeler sire !!! ». Les enjeux du refus du pouvoir à travers la fantasy médiévaliste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Atelier du Centre de recherches historiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/acrh.8200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03655917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Rodolphe Keller et Laury Sarti (dir.), Pillages, tributs, captifs. Prédation et sociétés de l’Antiquité tardive au Haut Moyen Âge, 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lectures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/lectures.59416⟩</w:t>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lectures.24558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La pêcheresse, le Sarrasin et la verge de bois : une réflexion sur un chapitre mystérieux du Livre des Assises de la Cour des Bourgeois de Jérusalem</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04752686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Vanezia Parlea, « Un Franc parmy les Arabes ». Parcours oriental et découverte de l’Autre chez le chevalier d’Arvieux, Grenoble, ELLUG, 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genesis : rivista della Società Italiana delle Storiche</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58282/acta.10116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Le Moyen Âge sur les réseaux sociaux : quelques réflexions sur l’expérience d’Actuel Moyen Âge</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04749229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce qui circule. Mots, cadeaux, rapports sociaux entre échange et rejet dans les États latins d'Orient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/traces.13208⟩</w:t>
+              <w:t xml:space="preserve">Questes : revue pluridisciplinaire d’études médiévales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 35, pp.81-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/questes.4397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Un médiévalisme scolaire : le traitement de la période médiévale dans les manuels scolaires de classe de seconde, édition 2019</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uchronies d'une utopie : réécrire mai 68</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Synowiecki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RUSCA </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34745/numerev_025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04740557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivre en communauté ou entre communautés ? Une réflexion sur le middle ground des États latins d’Orient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questes : revue pluridisciplinaire d’études médiévales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les rencontres entre communautés dans l’Acre latine du XIIIe siècle : l’exemple de Saliba, marchand et bourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Centre d'études médiévales d'Auxerre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 25.2, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cem.18574⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 20.2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cem.14523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Compte rendu de Irene Bueno et Camille Rouxpetel (dir.), Les récits historiques entre Orient et Occident (XIe-XVe siècle)</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fidélité et fluidité dans le Royaume latin de Jérusalem : l'exemple de Rohard de Jérusalem (v. 1105- v. 1165)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'histoire des religions</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin du Centre de recherche français à Jérusalem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...1303 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Godefroy de Bouillon, le neuvième preux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bien dire et bien aprandre - Revue de médiévistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 31, pp.31-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04745407v1</w:t>
-              </w:r>
-[...145 lines deleted...]
-                <w:t xml:space="preserve">hal-02162775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Ainsi doit-il être puni… » Le roi, le chevalier et le châtiment dans le Royaume latin de Jérusalem</w:t>
               </w:r>
@@ -3312,51 +3312,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ducret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bièvre-Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontière·s : revue d’archéologie, histoire et histoire de l’art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3390,103 +3390,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sciences humaines et sociales au travail (III) : Réseaux socionumériques et travail de la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Antolinos-Basso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Allouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia La Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Vuillerod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, N° 21, pp.195, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3765,1172 +3765,1172 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04740566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Une histoire de feu et de sang : le Moyen Âge de &amp;quot;Game of thrones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alpha, 476 p., 2022, 978-2-38388-032-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02936677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zemmour contre l'histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alya Aglan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Chappey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Loez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions Gallimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 34, 58 p., 2022, (Tracts), 9782072988370</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04743582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le Puy du Faux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ducret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Larrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lancereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Les Arènes, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03955398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel de 6ème Histoire-Géographie-EMC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Le Livre Scolaire, 2022, 9791040001799</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (manuel)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04740561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Une histoire de feu et de sang : le Moyen Âge de &amp;quot;Game of thrones</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel de Terminale générale - Histoire et Enseignement moral et civique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Livre Scolaire, 2020, 9782377607709</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (manuel)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04744982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel de 1ère générale - Histoire et Enseignement moral et civique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Livre Scolaire, 2019, 9782377601523</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (manuel)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04744978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actuel Moyen Âge : l'aventure continue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Boestad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Fulconis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Guéna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Hasdenteufel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Arkhê, 2019, 9782918682615</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04743499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Créer au Moyen Âge. Créateurs, créations, créatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pilorget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Griveau-Genest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sorbonne Université Presses, 2019, 979-10-231-0652-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04743449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel de 2nde générale - Histoire et Enseignement moral et civique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Livre Scolaire, 2019, 9782377601516</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (manuel)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04744976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaamelott, un livre d’histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Alpha, 476 p., 2022, 978-2-38388-032-5</w:t>
+              <w:t xml:space="preserve">Vendémiaire, 330 p., 2018, 978-2-36358-307-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Florian Besson</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03693227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Bathyscaphe d’Alexandre. L’homme et la mer au Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Sancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alya Aglan</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Antoinette Alamenciak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Chappey</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">André Loez</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Boestad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Denis</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Boudes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 34, 58 p., 2022, (Tracts), 9782072988370</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vendémiaire, 211p., 2018, 978-2-36358-312-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Le Livre Scolaire, 2020, 9782377607709</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03613388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrétiens, juifs et musulmans Pouvoirs et minorités dans l'espace méditerranéen XIe -XVe s.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bousquet-Labourie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Hasdenteufel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Rouxpetel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atlande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Nathalie Gorochov, 9782350305226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">Actuel Moyen Âge : l'aventure continue</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actuel Moyen Âge. Et si la modernité était ailleurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tobias Boestad</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Rideau-Kikuchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maxime Fulconis</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...63 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
-              <w:r>
-[...574 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Guéna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arkhê, 2017, 9782918682370</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4974,204 +4974,204 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dix questions sur les croisades - introduction et table des matières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Naudin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dix questions sur les croisades</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Libertalia, 2025, 9782377293742</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05059868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La reine, le faucon et l’ombre de David. Une réflexion autour d’une enluminure du Psautier de Mélisende</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pascal Vuillemin; Jean-Baptiste Delzant; Fabien Faugeron; Clémence Revest; Ilaria Taddei; Cécile Troadec. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Air de la ville rend libre. Mélanges en l’honneur d’Élisabeth Crouzet-Pavan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, pp.361-372, 2025, 978-2-406-17582-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17582-7.p.0361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05078199v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-05059868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chevaliers imaginaires et imaginaires chevaleresques</w:t>
               </w:r>
@@ -5807,221 +5807,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04093199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le Puy du Faux. Enquête sur un parc qui déforme l'histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ducret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lancereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Larrère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Puy du Faux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Arènes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 979-10-375-0590-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03655932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mettre en images la Peste Noire dans quatre bandes dessinées françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Françoise Lavocat; Charlotte Kraus. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Art séquentiel et catastrophe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Sorbonne Nouvelle, pp.224-238, 2022, 9782379060823</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04743387v1</w:t>
-              </w:r>
-[...119 lines deleted...]
-                <w:t xml:space="preserve">hal-03655932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vérité est-elle dans les archives ? L’utilisation du matériau historique dans Game of Thrones</w:t>
               </w:r>
@@ -6238,328 +6238,328 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03017310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">“Le métier de plaideur est de très grande autorité” : aspects concrets et défis techniques des justices seigneuriales en Orient latin (XIIe-XIIIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne-Marie Cocula; Michel Combet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Châteaux et justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ausonius Editions, pp.9-24, 2019, 9782356133335</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04745817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sortir des Moyen Âge imaginaires : le rythme historique de la fantasy médiévaliste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anne Besson (dir.), Fantasy et Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ActuSF, pp.171-193, 2019, 9782366294668</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04745460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Anne-Marie Cocula; Michel Combet. </w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Florian Besson; Justine Breton. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Châteaux et justice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ausonius Editions, pp.9-24, 2019, 9782356133335</w:t>
+              <w:t xml:space="preserve">Kaamelott, un livre d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vendémiaire, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La question des relations sexuelles avec l'autre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Florian Besson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juifs, chrétiens et musulmans en Méditerranée, XIe-XVe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Atlande, pp.95-105, 2018, 9782350305226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04752679v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-02162769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Croiser les littératures de la première croisade : l’exemple de la bataille d’Antioche</w:t>
               </w:r>
@@ -7088,937 +7088,937 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04745411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guerres</w:t>
+                <w:t xml:space="preserve">Inquisition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire du Moyen Âge imaginaire. Le médiévalisme, hier et aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.198-201</w:t>
+              <w:t xml:space="preserve">, 2022, pp.220-223</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04747152v1</w:t>
+                <w:t xml:space="preserve">hal-04747153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séries télé</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Justine Breton</w:t>
+                <w:t xml:space="preserve">Géographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire du Moyen Âge imaginaire. Le médiévalisme, hier et aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.398-402</w:t>
+              <w:t xml:space="preserve">, 2022, pp.183-186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04747167v1</w:t>
+                <w:t xml:space="preserve">hal-04747148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géographie</w:t>
+                <w:t xml:space="preserve">Guerres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire du Moyen Âge imaginaire. Le médiévalisme, hier et aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.183-186</w:t>
+              <w:t xml:space="preserve">, 2022, pp.198-201</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04747148v1</w:t>
+                <w:t xml:space="preserve">hal-04747152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Croisades</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Besson</w:t>
+                <w:t xml:space="preserve">Séries télé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire du Moyen Âge imaginaire. Le médiévalisme, hier et aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.113-116</w:t>
+              <w:t xml:space="preserve">, 2022, pp.398-402</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04747142v1</w:t>
+                <w:t xml:space="preserve">hal-04747167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeux de société</w:t>
+                <w:t xml:space="preserve">Croisades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire du Moyen Âge imaginaire. Le médiévalisme, hier et aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.253-255</w:t>
+              <w:t xml:space="preserve">, 2022, pp.113-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04747156v1</w:t>
+                <w:t xml:space="preserve">hal-04747142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seigneurs</w:t>
+                <w:t xml:space="preserve">Jeux de société</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire du Moyen Âge imaginaire. Le médiévalisme, hier et aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.396-397</w:t>
+              <w:t xml:space="preserve">, 2022, pp.253-255</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04747164v1</w:t>
+                <w:t xml:space="preserve">hal-04747156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Publicité</w:t>
+                <w:t xml:space="preserve">Seigneurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire du Moyen Âge imaginaire. Le médiévalisme, hier et aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.356-358</w:t>
+              <w:t xml:space="preserve">, 2022, pp.396-397</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04747160v1</w:t>
+                <w:t xml:space="preserve">hal-04747164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inquisition</w:t>
+                <w:t xml:space="preserve">Publicité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire du Moyen Âge imaginaire. Le médiévalisme, hier et aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.220-223</w:t>
+              <w:t xml:space="preserve">, 2022, pp.356-358</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04747153v1</w:t>
+                <w:t xml:space="preserve">hal-04747160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diplomatie</w:t>
+                <w:t xml:space="preserve">Quête</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la fantasy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, pp.90-92</w:t>
+              <w:t xml:space="preserve">, 2018, pp.337-338</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04748940v1</w:t>
+                <w:t xml:space="preserve">hal-04748963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prophétie</w:t>
+                <w:t xml:space="preserve">Loi / Chaos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la fantasy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, pp.232-234</w:t>
+              <w:t xml:space="preserve">, 2018, pp.230-234</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04748960v1</w:t>
+                <w:t xml:space="preserve">hal-04748953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quête</w:t>
+                <w:t xml:space="preserve">Elu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la fantasy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, pp.337-338</w:t>
+              <w:t xml:space="preserve">, 2018, pp.111-113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04748963v1</w:t>
+                <w:t xml:space="preserve">hal-04748943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loi / Chaos</w:t>
+                <w:t xml:space="preserve">Diplomatie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la fantasy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, pp.230-234</w:t>
+              <w:t xml:space="preserve">, 2018, pp.90-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04748953v1</w:t>
+                <w:t xml:space="preserve">hal-04748940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elu</w:t>
+                <w:t xml:space="preserve">Lumière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la fantasy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, pp.111-113</w:t>
+              <w:t xml:space="preserve">, 2018, pp.234-235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04748943v1</w:t>
+                <w:t xml:space="preserve">hal-04748955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartes</w:t>
               </w:r>
@@ -8067,96 +8067,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04748938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lumière</w:t>
+                <w:t xml:space="preserve">Prophétie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la fantasy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, pp.234-235</w:t>
+              <w:t xml:space="preserve">, 2018, pp.232-234</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04748955v1</w:t>
+                <w:t xml:space="preserve">hal-04748960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage</w:t>
               </w:r>
@@ -8547,784 +8547,784 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Carte : le trajet en Orient de Jacques de Vitry (1214-1215)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carte</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04761097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les Premières Nations et les empires coloniaux en Amérique du Nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Synowiecki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04754431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">France. 2024</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carte : l'archevêché de Tyr dans les années 1130 selon Guillaume de Tyr : un espace religieux disputé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">France. 2023</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04761091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carte : la première croisade (1095-1099)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">France. 2020</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04761098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plan : le château de Giblet au XIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04761070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Proche-Orient en 1095 (à la veille de la première croisade)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04754442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plan : le château de Toron au XIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carte</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04761076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plan : le château d'Arsur au XIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carte</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04761067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plan : le complexe des Hospitaliers à Acre (XIIe-XIIIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carte</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04761065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plan : l'église de la piscine à Siloé au XIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carte</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04761077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carte : le Sinaï médiéval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04761095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Plan : l'église de la piscine à Siloé au XIIe siècle</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plan : le château de Montfort au XIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04761075v1</w:t>
-              </w:r>
-[...246 lines deleted...]
-                <w:t xml:space="preserve">hal-04761076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Krak des Chevaliers : vue en coupe</w:t>
               </w:r>
@@ -9851,51 +9851,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480665v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Besson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/mosaique.2861" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321827v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rma.311.0234" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786509v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832477v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858017v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ducret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12zrp" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403462v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bi&#232;vre-Perrin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/frontieres.1997" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040993v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14765276.2024.2425216" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853956v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12yfw" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232828v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Breton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749102v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.15928" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04744912v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/req3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752682v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.59416" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655912v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04744903v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.13208" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655907v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.18574" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749090v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhr.11064" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03887162v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Allouch" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Antolinos-Basso" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia La Valle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vuillerod" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.13153" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749089v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bcai.384" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655909v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hasdenteufel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.10731" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752685v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.42331" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749241v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.45162" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749194v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.13067" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655927v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749225v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.10713" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749223v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.10717" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655917v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/acrh.8200" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752686v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.24558" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749229v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.10116" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162774v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questes.4397" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740557v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Synowiecki" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162776v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745407v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162773v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162775v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.14523" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655931v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.154.0771" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584446v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Kikuchi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Troadec" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.13765" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162771v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04744905v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04745852v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/frontieres.1572" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03887141v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.13103" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586388v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04744985v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740566v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15754-0" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03955398v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Larr&#232;re" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lancereau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740561v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936677v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04743582v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alya Aglan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Chappey" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Loez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Denis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/tracts-n34-zemmour-contre-l-histoire--9782072988370-page-1?lang=fr" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04744982v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04743499v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Boestad" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fulconis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gu&#233;na" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04743449v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pilorget" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Griveau-Genest" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04744976v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04744978v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03693227v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03613388v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Sancho" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette Alamenciak" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Boudes" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162770v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bousquet-Labourie" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rouxpetel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/histoire-medievale/597-chretiens-juifs-et-musulmans-pouvoirs-et-minorites-dans-l-espace-mediterraneen-xie-xve-siecles-9782350305" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04743478v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rideau-Kikuchi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Marin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078199v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17582-7.p.0361" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059868v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Blanc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Naudin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745401v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04743435v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745430v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745440v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04743508v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.191650" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04305690v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Aurell" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Malbos" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/191541" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.191725" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04093199v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/191566" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.191566" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04743387v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655932v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arenes.fr/livre/le-puy-du-faux/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04745790v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655929v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11407-9.p.0307" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017310v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745460v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04745817v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752679v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162769v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04744957v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752675v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655924v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752676v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655925v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07838-8.p.0095" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670467v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745411v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747152v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747167v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747148v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747142v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747156v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747164v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747160v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747153v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748940v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748960v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748963v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748953v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748943v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748938v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748955v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748933v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748945v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748966v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748950v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01903390v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754431v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761097v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761091v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761098v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754442v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761095v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761077v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761075v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761065v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761067v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761070v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761076v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754444v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761063v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761066v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761069v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761078v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761092v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480665v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Besson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/mosaique.2861" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321827v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rma.311.0234" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832477v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786509v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858017v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ducret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12zrp" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040993v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14765276.2024.2425216" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403462v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bi&#232;vre-Perrin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/frontieres.1997" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853956v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12yfw" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232828v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Breton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749102v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.15928" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04744912v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/req3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752682v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.59416" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749089v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bcai.384" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03887162v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Allouch" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Antolinos-Basso" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia La Valle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vuillerod" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.13153" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04744903v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.13208" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655912v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655907v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.18574" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749090v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhr.11064" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655909v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hasdenteufel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.10731" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752685v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.42331" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749241v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.45162" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749194v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.13067" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655927v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749225v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.10713" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749223v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.10717" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655917v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/acrh.8200" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752686v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.24558" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749229v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.10116" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162774v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questes.4397" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740557v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Synowiecki" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162776v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162775v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.14523" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162773v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745407v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655931v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.154.0771" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584446v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Kikuchi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Troadec" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.13765" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162771v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04744905v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04745852v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/frontieres.1572" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03887141v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.13103" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586388v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04744985v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740566v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15754-0" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936677v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04743582v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alya Aglan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Chappey" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Loez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Denis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/tracts-n34-zemmour-contre-l-histoire--9782072988370-page-1?lang=fr" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03955398v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Larr&#232;re" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lancereau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740561v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04744982v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04744978v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04743499v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Boestad" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fulconis" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gu&#233;na" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04743449v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pilorget" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Griveau-Genest" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04744976v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03693227v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03613388v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Sancho" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette Alamenciak" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Boudes" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162770v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bousquet-Labourie" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rouxpetel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/histoire-medievale/597-chretiens-juifs-et-musulmans-pouvoirs-et-minorites-dans-l-espace-mediterraneen-xie-xve-siecles-9782350305" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04743478v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rideau-Kikuchi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Marin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059868v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Blanc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Naudin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078199v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17582-7.p.0361" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745401v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04743435v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745430v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745440v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04743508v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.191650" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04305690v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Aurell" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Malbos" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/191541" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.191725" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04093199v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/191566" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.191566" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655932v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arenes.fr/livre/le-puy-du-faux/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04743387v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04745790v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655929v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11407-9.p.0307" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017310v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04745817v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745460v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162769v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752679v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04744957v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752675v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655924v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752676v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655925v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07838-8.p.0095" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670467v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745411v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747153v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747148v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747152v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747167v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747142v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747156v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747164v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747160v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748963v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748953v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748943v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748940v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748955v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748938v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748960v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748933v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748945v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748966v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748950v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01903390v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761097v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754431v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761091v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761098v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761070v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754442v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761076v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761067v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761065v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761077v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761095v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761075v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754444v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761063v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761066v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761069v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761078v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761092v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>