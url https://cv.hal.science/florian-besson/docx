--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -1117,1825 +1117,1825 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04752682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le Moyen Âge sur les réseaux sociaux : quelques réflexions sur l’expérience d’Actuel Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21, pp.51-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/traces.13208⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04744903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pêcheresse, le Sarrasin et la verge de bois : une réflexion sur un chapitre mystérieux du Livre des Assises de la Cour des Bourgeois de Jérusalem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genesis : rivista della Società Italiana delle Storiche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03655912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un médiévalisme scolaire : le traitement de la période médiévale dans les manuels scolaires de classe de seconde, édition 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin du Centre d'études médiévales d'Auxerre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25.2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cem.18574⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03655907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Irene Bueno et Camille Rouxpetel (dir.), Les récits historiques entre Orient et Occident (XIe-XVe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'histoire des religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 238, pp.151-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rhr.11064⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04749090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociabilités, identités, visibilités : les métiers de la recherche face aux réseaux socionumériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Allouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Antolinos-Basso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia La Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Vuillerod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Les sciences humaines et sociales au travail (III) : Réseaux socionumériques et travail de la recherche, n° 21, pp.7-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/traces.13153⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03887162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de Carole Hillenbrand (dir.), Syria in Crusader Times. Conflict and Co-Existence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin critique des annales islamologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 35, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/bcai.384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04749089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Allouch</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cartes sur table. Réflexions sur le rapport à l’espace dans les séries médiévalistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Vuillerod</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Hasdenteufel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/traces.13153⟩</w:t>
+              <w:t xml:space="preserve">Médiévales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 78 (78), pp.13 - 28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/medievales.10731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le Moyen Âge sur les réseaux sociaux : quelques réflexions sur l’expérience d’Actuel Moyen Âge</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03655909v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Tommaso di Carpegna Falconieri, Il se voyait déjà empereur. Cola di Rienzo, un Romain au Moyen Âge, 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/traces.13208⟩</w:t>
+              <w:t xml:space="preserve">Lectures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lectures.42331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">La pêcheresse, le Sarrasin et la verge de bois : une réflexion sur un chapitre mystérieux du Livre des Assises de la Cour des Bourgeois de Jérusalem</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04752685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de William Chester Jordan, La prunelle de ses yeux. Convertis de l’islam sous le règne de Louis IX, Paris, EHESS, 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genesis : rivista della Società Italiana delle Storiche</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lectures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lectures.45162⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Un médiévalisme scolaire : le traitement de la période médiévale dans les manuels scolaires de classe de seconde, édition 2019</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04749241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Les Quinze Joies de mariage ; édité par Jean Rychner, traduit par Jean-Claude Mühlethaler, Droz, 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58282/acta.13067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04749194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renverser l’Empire ultime ? Autant essayer d’empêcher les brumes de tomber ou le soleil de se lever.&amp;quot; Motifs et pratiques de la révolte en fantasy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Pardaillan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Hors-série n° 1, pp.65-77</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03655927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de Elly Rachel TRUITT, Medieval Robots : Mechanism, Magic, Nature, and Art, Philadelphie, University of Pennsylvania Press, 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58282/acta.10713⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04749225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de Thomas A. Bredehoft, The Visible Text. Textual Production and Reproduction from Beowulf to Mauss, Oxford, Oxford University Press, 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58282/acta.10717⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04749223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Arrêtez de m’appeler sire !!! ». Les enjeux du refus du pouvoir à travers la fantasy médiévaliste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Atelier du Centre de recherches historiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/acrh.8200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03655917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Rodolphe Keller et Laury Sarti (dir.), Pillages, tributs, captifs. Prédation et sociétés de l’Antiquité tardive au Haut Moyen Âge, 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lectures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lectures.24558⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04752686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Vanezia Parlea, « Un Franc parmy les Arabes ». Parcours oriental et découverte de l’Autre chez le chevalier d’Arvieux, Grenoble, ELLUG, 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58282/acta.10116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04749229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce qui circule. Mots, cadeaux, rapports sociaux entre échange et rejet dans les États latins d'Orient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questes : revue pluridisciplinaire d’études médiévales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 35, pp.81-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/questes.4397⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uchronies d'une utopie : réécrire mai 68</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Synowiecki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RUSCA </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34745/numerev_025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04740557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivre en communauté ou entre communautés ? Une réflexion sur le middle ground des États latins d’Orient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questes : revue pluridisciplinaire d’études médiévales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fidélité et fluidité dans le Royaume latin de Jérusalem : l'exemple de Rohard de Jérusalem (v. 1105- v. 1165)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin du Centre de recherche français à Jérusalem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Godefroy de Bouillon, le neuvième preux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bien dire et bien aprandre - Revue de médiévistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 31, pp.31-46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04745407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les rencontres entre communautés dans l’Acre latine du XIIIe siècle : l’exemple de Saliba, marchand et bourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Centre d'études médiévales d'Auxerre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 25.2, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cem.18574⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 20.2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cem.14523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...1222 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02162775v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-04745407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Ainsi doit-il être puni… » Le roi, le chevalier et le châtiment dans le Royaume latin de Jérusalem</w:t>
               </w:r>
@@ -3390,103 +3390,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sciences humaines et sociales au travail (III) : Réseaux socionumériques et travail de la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Antolinos-Basso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Allouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia La Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Vuillerod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, N° 21, pp.195, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3765,1172 +3765,1172 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04740566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le Puy du Faux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ducret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Larrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lancereau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les Arènes, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03955398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel de 6ème Histoire-Géographie-EMC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Livre Scolaire, 2022, 9791040001799</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (manuel)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04740561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Une histoire de feu et de sang : le Moyen Âge de &amp;quot;Game of thrones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alpha, 476 p., 2022, 978-2-38388-032-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02936677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zemmour contre l'histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alya Aglan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Chappey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Loez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions Gallimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 34, 58 p., 2022, (Tracts), 9782072988370</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Denis</w:t>
+                <w:t xml:space="preserve">hal-04743582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel de Terminale générale - Histoire et Enseignement moral et civique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Livre Scolaire, 2020, 9782377607709</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (manuel)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04744982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actuel Moyen Âge : l'aventure continue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Boestad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Fulconis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Guéna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Hasdenteufel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 34, 58 p., 2022, (Tracts), 9782072988370</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Arkhê, 2019, 9782918682615</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Pauline Ducret</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04743499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Créer au Moyen Âge. Créateurs, créations, créatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florian Besson</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pilorget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Larrère</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Griveau-Genest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sorbonne Université Presses, 2019, 979-10-231-0652-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04743449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel de 2nde générale - Histoire et Enseignement moral et civique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Livre Scolaire, 2019, 9782377601516</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (manuel)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04744976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel de 1ère générale - Histoire et Enseignement moral et civique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Livre Scolaire, 2019, 9782377601523</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (manuel)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04744978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaamelott, un livre d’histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Les Arènes, 2022</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vendémiaire, 330 p., 2018, 978-2-36358-307-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Le Livre Scolaire, 2022, 9791040001799</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03693227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Bathyscaphe d’Alexandre. L’homme et la mer au Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Sancho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Antoinette Alamenciak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Boestad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Boudes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vendémiaire, 211p., 2018, 978-2-36358-312-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Le Livre Scolaire, 2020, 9782377607709</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03613388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrétiens, juifs et musulmans Pouvoirs et minorités dans l'espace méditerranéen XIe -XVe s.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bousquet-Labourie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Hasdenteufel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Rouxpetel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atlande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Nathalie Gorochov, 9782350305226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...102 lines deleted...]
-                <w:t xml:space="preserve">Actuel Moyen Âge : l'aventure continue</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actuel Moyen Âge. Et si la modernité était ailleurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tobias Boestad</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Rideau-Kikuchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...586 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Guéna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arkhê, 2017, 9782918682370</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4974,204 +4974,204 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La reine, le faucon et l’ombre de David. Une réflexion autour d’une enluminure du Psautier de Mélisende</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pascal Vuillemin; Jean-Baptiste Delzant; Fabien Faugeron; Clémence Revest; Ilaria Taddei; Cécile Troadec. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Air de la ville rend libre. Mélanges en l’honneur d’Élisabeth Crouzet-Pavan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.361-372, 2025, 978-2-406-17582-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17582-7.p.0361⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05078199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dix questions sur les croisades - introduction et table des matières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Naudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dix questions sur les croisades</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Libertalia, 2025, 9782377293742</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05059868v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-05078199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chevaliers imaginaires et imaginaires chevaleresques</w:t>
               </w:r>
@@ -5807,221 +5807,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04093199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mettre en images la Peste Noire dans quatre bandes dessinées françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Françoise Lavocat; Charlotte Kraus. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Art séquentiel et catastrophe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Sorbonne Nouvelle, pp.224-238, 2022, 9782379060823</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04743387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le Puy du Faux. Enquête sur un parc qui déforme l'histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ducret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lancereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Larrère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Puy du Faux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Arènes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 979-10-375-0590-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Arènes</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03655932v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04743387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vérité est-elle dans les archives ? L’utilisation du matériau historique dans Game of Thrones</w:t>
               </w:r>
@@ -6238,169 +6238,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03017310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sortir des Moyen Âge imaginaires : le rythme historique de la fantasy médiévaliste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anne Besson (dir.), Fantasy et Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ActuSF, pp.171-193, 2019, 9782366294668</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04745460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">“Le métier de plaideur est de très grande autorité” : aspects concrets et défis techniques des justices seigneuriales en Orient latin (XIIe-XIIIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne-Marie Cocula; Michel Combet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Châteaux et justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ausonius Editions, pp.9-24, 2019, 9782356133335</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04745817v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04745460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
@@ -7088,937 +7088,937 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04745411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inquisition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Besson</w:t>
+                <w:t xml:space="preserve">Séries télé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire du Moyen Âge imaginaire. Le médiévalisme, hier et aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.220-223</w:t>
+              <w:t xml:space="preserve">, 2022, pp.398-402</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04747153v1</w:t>
+                <w:t xml:space="preserve">hal-04747167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géographie</w:t>
+                <w:t xml:space="preserve">Guerres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire du Moyen Âge imaginaire. Le médiévalisme, hier et aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.183-186</w:t>
+              <w:t xml:space="preserve">, 2022, pp.198-201</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04747148v1</w:t>
+                <w:t xml:space="preserve">hal-04747152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guerres</w:t>
+                <w:t xml:space="preserve">Géographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire du Moyen Âge imaginaire. Le médiévalisme, hier et aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.198-201</w:t>
+              <w:t xml:space="preserve">, 2022, pp.183-186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04747152v1</w:t>
+                <w:t xml:space="preserve">hal-04747148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séries télé</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Justine Breton</w:t>
+                <w:t xml:space="preserve">Croisades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire du Moyen Âge imaginaire. Le médiévalisme, hier et aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.398-402</w:t>
+              <w:t xml:space="preserve">, 2022, pp.113-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04747167v1</w:t>
+                <w:t xml:space="preserve">hal-04747142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Croisades</w:t>
+                <w:t xml:space="preserve">Jeux de société</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire du Moyen Âge imaginaire. Le médiévalisme, hier et aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.113-116</w:t>
+              <w:t xml:space="preserve">, 2022, pp.253-255</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04747142v1</w:t>
+                <w:t xml:space="preserve">hal-04747156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeux de société</w:t>
+                <w:t xml:space="preserve">Seigneurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire du Moyen Âge imaginaire. Le médiévalisme, hier et aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.253-255</w:t>
+              <w:t xml:space="preserve">, 2022, pp.396-397</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04747156v1</w:t>
+                <w:t xml:space="preserve">hal-04747164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seigneurs</w:t>
+                <w:t xml:space="preserve">Publicité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire du Moyen Âge imaginaire. Le médiévalisme, hier et aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.396-397</w:t>
+              <w:t xml:space="preserve">, 2022, pp.356-358</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04747164v1</w:t>
+                <w:t xml:space="preserve">hal-04747160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Publicité</w:t>
+                <w:t xml:space="preserve">Inquisition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire du Moyen Âge imaginaire. Le médiévalisme, hier et aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.356-358</w:t>
+              <w:t xml:space="preserve">, 2022, pp.220-223</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04747160v1</w:t>
+                <w:t xml:space="preserve">hal-04747153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quête</w:t>
+                <w:t xml:space="preserve">Diplomatie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la fantasy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, pp.337-338</w:t>
+              <w:t xml:space="preserve">, 2018, pp.90-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04748963v1</w:t>
+                <w:t xml:space="preserve">hal-04748940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loi / Chaos</w:t>
+                <w:t xml:space="preserve">Quête</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la fantasy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, pp.230-234</w:t>
+              <w:t xml:space="preserve">, 2018, pp.337-338</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04748953v1</w:t>
+                <w:t xml:space="preserve">hal-04748963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elu</w:t>
+                <w:t xml:space="preserve">Loi / Chaos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la fantasy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, pp.111-113</w:t>
+              <w:t xml:space="preserve">, 2018, pp.230-234</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04748943v1</w:t>
+                <w:t xml:space="preserve">hal-04748953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diplomatie</w:t>
+                <w:t xml:space="preserve">Elu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la fantasy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, pp.90-92</w:t>
+              <w:t xml:space="preserve">, 2018, pp.111-113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04748940v1</w:t>
+                <w:t xml:space="preserve">hal-04748943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lumière</w:t>
+                <w:t xml:space="preserve">Prophétie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la fantasy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, pp.234-235</w:t>
+              <w:t xml:space="preserve">, 2018, pp.232-234</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04748955v1</w:t>
+                <w:t xml:space="preserve">hal-04748960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartes</w:t>
               </w:r>
@@ -8067,96 +8067,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04748938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prophétie</w:t>
+                <w:t xml:space="preserve">Lumière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la fantasy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, pp.232-234</w:t>
+              <w:t xml:space="preserve">, 2018, pp.234-235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04748960v1</w:t>
+                <w:t xml:space="preserve">hal-04748955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage</w:t>
               </w:r>
@@ -8547,784 +8547,784 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les Premières Nations et les empires coloniaux en Amérique du Nord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Synowiecki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carte</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04754431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Carte : le trajet en Orient de Jacques de Vitry (1214-1215)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04761097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...40 lines deleted...]
-              <w:t xml:space="preserve">France. 2024</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carte : l'archevêché de Tyr dans les années 1130 selon Guillaume de Tyr : un espace religieux disputé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">France. 2023</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04761091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carte : la première croisade (1095-1099)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">France. 2020</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04761098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Proche-Orient en 1095 (à la veille de la première croisade)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04754442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plan : le château de Giblet au XIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04761070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Le Proche-Orient en 1095 (à la veille de la première croisade)</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plan : le château d'Arsur au XIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04761067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plan : le complexe des Hospitaliers à Acre (XIIe-XIIIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carte</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04761065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plan : l'église de la piscine à Siloé au XIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carte</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04761077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carte : le Sinaï médiéval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carte</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04761095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plan : le château de Montfort au XIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carte</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04761075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plan : le château de Toron au XIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04761076v1</w:t>
-              </w:r>
-[...308 lines deleted...]
-                <w:t xml:space="preserve">hal-04761075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Krak des Chevaliers : vue en coupe</w:t>
               </w:r>
@@ -9851,51 +9851,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480665v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Besson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/mosaique.2861" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321827v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rma.311.0234" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832477v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786509v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858017v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ducret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12zrp" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040993v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14765276.2024.2425216" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403462v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bi&#232;vre-Perrin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/frontieres.1997" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853956v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12yfw" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232828v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Breton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749102v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.15928" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04744912v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/req3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752682v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.59416" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749089v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bcai.384" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03887162v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Allouch" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Antolinos-Basso" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia La Valle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vuillerod" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.13153" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04744903v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.13208" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655912v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655907v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.18574" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749090v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhr.11064" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655909v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hasdenteufel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.10731" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752685v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.42331" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749241v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.45162" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749194v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.13067" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655927v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749225v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.10713" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749223v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.10717" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655917v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/acrh.8200" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752686v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.24558" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749229v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.10116" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162774v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questes.4397" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740557v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Synowiecki" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162776v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162775v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.14523" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162773v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745407v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655931v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.154.0771" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584446v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Kikuchi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Troadec" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.13765" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162771v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04744905v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04745852v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/frontieres.1572" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03887141v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.13103" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586388v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04744985v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740566v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15754-0" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936677v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04743582v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alya Aglan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Chappey" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Loez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Denis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/tracts-n34-zemmour-contre-l-histoire--9782072988370-page-1?lang=fr" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03955398v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Larr&#232;re" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lancereau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740561v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04744982v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04744978v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04743499v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Boestad" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fulconis" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gu&#233;na" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04743449v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pilorget" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Griveau-Genest" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04744976v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03693227v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03613388v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Sancho" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette Alamenciak" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Boudes" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162770v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bousquet-Labourie" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rouxpetel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/histoire-medievale/597-chretiens-juifs-et-musulmans-pouvoirs-et-minorites-dans-l-espace-mediterraneen-xie-xve-siecles-9782350305" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04743478v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rideau-Kikuchi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Marin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059868v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Blanc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Naudin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078199v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17582-7.p.0361" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745401v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04743435v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745430v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745440v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04743508v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.191650" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04305690v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Aurell" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Malbos" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/191541" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.191725" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04093199v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/191566" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.191566" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655932v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arenes.fr/livre/le-puy-du-faux/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04743387v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04745790v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655929v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11407-9.p.0307" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017310v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04745817v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745460v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162769v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752679v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04744957v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752675v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655924v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752676v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655925v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07838-8.p.0095" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670467v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745411v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747153v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747148v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747152v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747167v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747142v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747156v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747164v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747160v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748963v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748953v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748943v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748940v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748955v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748938v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748960v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748933v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748945v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748966v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748950v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01903390v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761097v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754431v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761091v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761098v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761070v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754442v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761076v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761067v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761065v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761077v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761095v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761075v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754444v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761063v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761066v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761069v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761078v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761092v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480665v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Besson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/mosaique.2861" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321827v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rma.311.0234" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832477v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786509v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858017v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ducret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12zrp" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040993v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14765276.2024.2425216" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403462v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bi&#232;vre-Perrin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/frontieres.1997" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853956v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12yfw" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232828v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Breton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749102v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.15928" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04744912v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/req3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752682v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.59416" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04744903v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.13208" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655912v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655907v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.18574" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749090v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhr.11064" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03887162v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Allouch" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Antolinos-Basso" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia La Valle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vuillerod" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.13153" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749089v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bcai.384" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655909v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hasdenteufel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.10731" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752685v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.42331" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749241v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.45162" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749194v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.13067" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655927v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749225v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.10713" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749223v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.10717" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655917v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/acrh.8200" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752686v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.24558" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749229v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.10116" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162774v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questes.4397" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740557v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Synowiecki" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162776v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162773v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745407v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162775v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.14523" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655931v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.154.0771" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584446v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Kikuchi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Troadec" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.13765" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162771v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04744905v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04745852v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/frontieres.1572" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03887141v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.13103" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586388v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04744985v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740566v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15754-0" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03955398v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Larr&#232;re" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lancereau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740561v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936677v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04743582v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alya Aglan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Chappey" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Loez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Denis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/tracts-n34-zemmour-contre-l-histoire--9782072988370-page-1?lang=fr" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04744982v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04743499v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Boestad" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fulconis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gu&#233;na" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04743449v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pilorget" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Griveau-Genest" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04744976v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04744978v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03693227v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03613388v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Sancho" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette Alamenciak" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Boudes" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162770v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bousquet-Labourie" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rouxpetel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/histoire-medievale/597-chretiens-juifs-et-musulmans-pouvoirs-et-minorites-dans-l-espace-mediterraneen-xie-xve-siecles-9782350305" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04743478v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rideau-Kikuchi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Marin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078199v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17582-7.p.0361" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059868v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Blanc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Naudin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745401v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04743435v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745430v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745440v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04743508v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.191650" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04305690v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Aurell" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Malbos" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/191541" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.191725" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04093199v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/191566" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.191566" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04743387v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655932v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arenes.fr/livre/le-puy-du-faux/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04745790v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655929v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11407-9.p.0307" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017310v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745460v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04745817v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162769v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752679v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04744957v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752675v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655924v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752676v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655925v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07838-8.p.0095" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670467v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745411v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747167v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747152v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747148v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747142v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747156v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747164v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747160v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747153v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748940v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748963v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748953v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748943v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748960v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748938v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748955v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748933v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748945v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748966v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748950v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01903390v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754431v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761097v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761091v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761098v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754442v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761070v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761067v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761065v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761077v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761095v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761075v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761076v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754444v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761063v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761066v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761069v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761078v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761092v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>