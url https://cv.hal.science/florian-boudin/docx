--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1251,226 +1251,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02556086v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Evaluation Dataset for Identifying Communicative Functions of Sentences in English Scholarly Papers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kenichi Iwatsuki</w:t>
+                <w:t xml:space="preserve">Large-Scale Evaluation of Keyphrase Extraction Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ygor Gallina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Akiko Aizawa</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Daille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Conference on Language Resources and Evaluation (LREC 2020)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM/IEEE Joint Conference on Digital Libraries (JCDL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Wuhan, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1122445.1122456⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03272825v1</w:t>
+                <w:t xml:space="preserve">hal-02878953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-Scale Evaluation of Keyphrase Extraction Models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ygor Gallina</w:t>
+                <w:t xml:space="preserve">An Evaluation Dataset for Identifying Communicative Functions of Sentences in English Scholarly Papers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenichi Iwatsuki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Daille</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akiko Aizawa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM/IEEE Joint Conference on Digital Libraries (JCDL)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12th Conference on Language Resources and Evaluation (LREC 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02878953v1</w:t>
+                <w:t xml:space="preserve">hal-03272825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The DELICES project: Indexing scientific literature through semantic expansion</w:t>
               </w:r>
@@ -2025,138 +2025,138 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01693805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Document Pre-processing affects Keyphrase Extraction Performance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TopicRank en domaines de spécialité : participation du LINA à DEFT 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bougouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Damien Cram</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Daille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COLING 2016 Workshop on Noisy User-generated Text (WNUT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Osaka, Japan</w:t>
+              <w:t xml:space="preserve">Atelier DEFT 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01693823v1</w:t>
+                <w:t xml:space="preserve">hal-01693767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation unifiée du document et de son domaine pour une indexation par termes-clés libre et contrôlée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bougouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2185,152 +2185,152 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23e conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01693792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TopicRank en domaines de spécialité : participation du LINA à DEFT 2016</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How Document Pre-processing affects Keyphrase Extraction Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Daille</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Mougard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Cram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier DEFT 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">COLING 2016 Workshop on Noisy User-generated Text (WNUT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01693767v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01693823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indexation d'articles scientifiques. Présentation et résultats du défi fouille de textes DEFT 2016</w:t>
               </w:r>
@@ -2368,51 +2368,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bougouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier DEFT 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INALCO, Jul 2016, Paris, France</w:t>
@@ -2618,51 +2618,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concept-based Summarization using Integer Linear Programming: From Concept Pruning to Multiple Optimal Solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Mougard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Favre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3087,260 +3087,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00917969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective Tweet Contextualization with Hashtags Performance Prediction and Multi-Document Summarization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">TALN Archives : une archive numérique francophone des articles de recherche en Traitement Automatique de la Langue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Boudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INitiative for the Evaluation of XML Retrieval (INEX)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Valence, Spain. pp.n/a</w:t>
+              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles (TALN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Sables d'Olonne, France. pp.507-514</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00917956v1</w:t>
+                <w:t xml:space="preserve">hal-00819813v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contextualisation automatique de Tweets à partir de Wikipédia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Effective Tweet Contextualization with Hashtags Performance Prediction and Multi-Document Summarization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Deveaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Boudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence en Recherche d'Information et Applications (CORIA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Neuchatel, Suisse</w:t>
+              <w:t xml:space="preserve">INitiative for the Evaluation of XML Retrieval (INEX)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Valence, Spain. pp.n/a</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00816351v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00917956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TALN Archives : une archive numérique francophone des articles de recherche en Traitement Automatique de la Langue</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contextualisation automatique de Tweets à partir de Wikipédia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Deveaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Boudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles (TALN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Sables d'Olonne, France. pp.507-514</w:t>
+              <w:t xml:space="preserve">Conférence en Recherche d'Information et Applications (CORIA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Neuchatel, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00819813v2</w:t>
+                <w:t xml:space="preserve">hal-00816351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Comparison of Centrality Measures for Graph-Based Keyphrase Extraction</w:t>
               </w:r>
@@ -3736,51 +3736,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LIA/LINA at the INEX 2012 Tweet Contextualization track</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Deveaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Boudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3926,51 +3926,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correction de césures et enrichissement de requêtes par Wikipédia appliqués à la recherche de livres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Deveaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4028,217 +4028,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01314943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation d'un score de qualité de traduction pour le résumé multi-document cross-lingue</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Graph-based Approach to Cross-language Multi-document Summarization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Boudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Huet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Montpellier, France</w:t>
+              <w:t xml:space="preserve">12th International Conference on Intelligent Text Processing and Computational Linguistics (CICLing)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Tokyo, Japan. pp.113-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02021577v1</w:t>
+                <w:t xml:space="preserve">hal-02021891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Graph-based Approach to Cross-language Multi-document Summarization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Utilisation d'un score de qualité de traduction pour le résumé multi-document cross-lingue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Boudin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Intelligent Text Processing and Computational Linguistics (CICLing)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Tokyo, Japan. pp.113-118</w:t>
+              <w:t xml:space="preserve">18ème conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02021891v1</w:t>
+                <w:t xml:space="preserve">hal-02021577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixing Statistical and Symbolic Approaches for Chemical Names Recognition</w:t>
               </w:r>
@@ -5405,51 +5405,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bougouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche d’Information, Document et Web Sémantique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 1 (1), </w:t>
@@ -5569,51 +5569,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De quoi parle ce Tweet? Résumer Wikipédia pour contextualiser des microblogs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Deveaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Boudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5651,51 +5651,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LIA at INEX 2010 Book Track</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Deveaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6133,51 +6133,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879960v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ane Jourdan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hernandez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dufour" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Boudin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Aizawa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2501.05222" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099650v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222576v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Dao" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Teranishi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Matsumoto" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.bionlp-1.28" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252304v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361022v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xanh Ho" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunisth Kumar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun-Ang Wu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsuhiro Takasu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.findings-emnlp.135" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538818v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Junqueras" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Myo Zin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Ha Thanh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wachara Fungwacharakorn" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837896v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Houbre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Daille" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484951v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131590v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556086v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ygor Gallina" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2020.acl-main.105" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272825v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenichi Iwatsuki" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878953v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1122445.1122456" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272831v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Jacquey" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Yun Nie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02433723v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ri&#232;me Bouhandi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395709v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W19-8617" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983546v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/n18-2105" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693817v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693805v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bougouin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Barreaux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693823v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mougard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cram" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693792v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693767v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693785v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693812v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185669v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203750v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Favre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185670v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Morin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Hazem" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta Loginova Clouet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021452v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004007v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Lacroix" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis B&#233;chet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917969v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917956v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Deveaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816351v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819813v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850187v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816350v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816353v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707489v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707691v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dawes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755496v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707495v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prajol Shrestha" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314943v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanjuan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bellot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021577v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Huet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Manuel Torres-Moreno" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021891v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313224v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc El B&#232;ze" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78135-6_28" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-L6L4HDN5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313230v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vel&#225;zquez-Morales" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85287-2_9" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FJ3QBRMJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314485v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313214v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torres Moreno" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70939-8_49" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3P6WP6WW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313205v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194297v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric B&#233;chet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411495v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877010v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122594v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995252v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/iste.op.2018.0210" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995251v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/iste.op.2018.0209" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096913v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096926v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314937v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23577-1_10" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KH4DT1JP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00419469v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04137160v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879960v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ane Jourdan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hernandez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dufour" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Boudin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Aizawa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2501.05222" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099650v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222576v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Dao" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Teranishi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Matsumoto" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.bionlp-1.28" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252304v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361022v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xanh Ho" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunisth Kumar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun-Ang Wu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsuhiro Takasu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.findings-emnlp.135" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538818v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Junqueras" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Myo Zin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Ha Thanh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wachara Fungwacharakorn" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837896v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Houbre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Daille" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484951v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131590v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556086v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ygor Gallina" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2020.acl-main.105" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878953v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1122445.1122456" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272825v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenichi Iwatsuki" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272831v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Jacquey" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Yun Nie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02433723v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ri&#232;me Bouhandi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395709v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W19-8617" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983546v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/n18-2105" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693817v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693805v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bougouin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Barreaux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693767v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693792v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693823v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mougard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cram" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693785v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693812v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185669v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203750v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Favre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185670v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Morin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Hazem" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta Loginova Clouet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021452v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004007v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Lacroix" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis B&#233;chet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917969v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819813v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917956v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Deveaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816351v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850187v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816350v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816353v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707489v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707691v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dawes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755496v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707495v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prajol Shrestha" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314943v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanjuan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bellot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021891v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Huet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Manuel Torres-Moreno" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021577v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313224v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc El B&#232;ze" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78135-6_28" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-L6L4HDN5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313230v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vel&#225;zquez-Morales" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85287-2_9" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FJ3QBRMJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314485v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313214v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torres Moreno" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70939-8_49" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3P6WP6WW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313205v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194297v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric B&#233;chet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411495v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877010v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122594v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995252v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/iste.op.2018.0210" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995251v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/iste.op.2018.0209" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096913v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096926v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314937v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23577-1_10" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KH4DT1JP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00419469v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04137160v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>