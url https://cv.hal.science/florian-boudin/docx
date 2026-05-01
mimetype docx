--- v1 (2026-04-05)
+++ v2 (2026-05-01)
@@ -127,805 +127,805 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ParaRev: Building a dataset for Scientific Paragraph Revision annotated with revision instruction</w:t>
+                <w:t xml:space="preserve">Identifying Reliable Evaluation Metrics for Scientific Text Revision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léane Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Florian Boudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dufour</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Akiko Aizawa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Writing Aids at the Crossroads of AI, Cognitive Science and NLP</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 63rd Annual Meeting of the Association for Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Vienne, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04879960v1</w:t>
+                <w:t xml:space="preserve">hal-05099650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying Reliable Evaluation Metrics for Scientific Text Revision</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Overcoming Data Scarcity in Named Entity Recognition: Synthetic Data Generation with Large Language Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroki Teranishi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuji Matsumoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Richard Dufour</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akiko Aizawa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 63rd Annual Meeting of the Association for Computational Linguistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 24th Workshop on Biomedical Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Viena, Austria. pp.328-340, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2025.bionlp-1.28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05099650v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05222576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overcoming Data Scarcity in Named Entity Recognition: Synthetic Data Generation with Large Language Models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Analysis of Datasets, Metrics and Models in Keyphrase Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Boudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akiko Aizawa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 24th Workshop on Biomedical Language Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fourth Workshop on Generation, Evaluation and Metrics (GEM²)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Vienne, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05222576v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05252304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Analysis of Datasets, Metrics and Models in Keyphrase Generation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Table-Text Alignment: Explaining Claim Verification Against Tables in Scientific Papers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xanh Ho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sunisth Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yun-Ang Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atsuhiro Takasu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth Workshop on Generation, Evaluation and Metrics (GEM²)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Findings of the Association for Computational Linguistics: EMNLP 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Suzhou, China. pp.2509-2517, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2025.findings-emnlp.135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05252304v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05361022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Table-Text Alignment: Explaining Claim Verification Against Tables in Scientific Papers</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">FC-CONAN: An Exhaustively Paired Dataset for Robust Evaluation of Retrieval Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Junqueras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Atsuhiro Takasu</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">May Myo Zin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyen Ha Thanh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wachara Fungwacharakorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Findings of the Association for Computational Linguistics: EMNLP 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Second International Workshop on Next-Generation Language Models for Knowledge Representation and Reasoning (NeLaMKRR 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Melbourne,, Australia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05361022v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05538818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FC-CONAN: An Exhaustively Paired Dataset for Robust Evaluation of Retrieval Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juan Junqueras</w:t>
+                <w:t xml:space="preserve">ParaRev: Building a dataset for Scientific Paragraph Revision annotated with revision instruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léane Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Richard Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Florian Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akiko Aizawa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second International Workshop on Next-Generation Language Models for Knowledge Representation and Reasoning (NeLaMKRR 2025)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Writing Aids at the Crossroads of AI, Cognitive Science and NLP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Abu Dhabi, United Arab Emirates. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2501.05222⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05538818v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04879960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-Compositional Data Augmentation for Scientific Keyphrase Generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Houbre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Daille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akiko Aizawa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM/IEEE-CS Joint Conference on Digital Libraries (JCDL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Honk Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -963,77 +963,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CASIMIR: A Corpus of Scientific Articles enhanced with Multiple Author-Integrated Revisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léane Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Boudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LREC-Coling 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1058,64 +1058,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet NaviTerm : navigation terminologique pour une montée en compétence rapide et personnalisée sur un domaine de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Boudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Daille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1153,77 +1153,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keyphrase Generation for Scientific Document Retrieval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ygor Gallina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akiko Aizawa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 58th Annual Meeting of the Association for Computational Linguistics (ACL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Online, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1251,256 +1251,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02556086v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-Scale Evaluation of Keyphrase Extraction Models</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">An Evaluation Dataset for Identifying Communicative Functions of Sentences in English Scholarly Papers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenichi Iwatsuki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Daille</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akiko Aizawa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM/IEEE Joint Conference on Digital Libraries (JCDL)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12th Conference on Language Resources and Evaluation (LREC 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02878953v1</w:t>
+                <w:t xml:space="preserve">hal-03272825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Evaluation Dataset for Identifying Communicative Functions of Sentences in English Scholarly Papers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Large-Scale Evaluation of Keyphrase Extraction Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ygor Gallina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Akiko Aizawa</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Daille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Conference on Language Resources and Evaluation (LREC 2020)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM/IEEE Joint Conference on Digital Libraries (JCDL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Wuhan, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1122445.1122456⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03272825v1</w:t>
+                <w:t xml:space="preserve">hal-02878953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The DELICES project: Indexing scientific literature through semantic expansion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Daille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1558,256 +1558,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03272831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DeFT 2019 : Auto-encodeurs, Gradient Boosting et combinaisons de modèles pour l’identification automatique de mots-clés. Participation de l’équipe TALN du LS2N</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">KPTimes: A Large-Scale Dataset for Keyphrase Generation on News Documents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ygor Gallina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ygor Gallina</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Daille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Défi Fouille de Textes (DEFT)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th International Conference on Natural Language Generation (INLG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Tokyo, Japan. pp.130-135, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/W19-8617⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02433723v1</w:t>
+                <w:t xml:space="preserve">hal-02395709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KPTimes: A Large-Scale Dataset for Keyphrase Generation on News Documents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DeFT 2019 : Auto-encodeurs, Gradient Boosting et combinaisons de modèles pour l’identification automatique de mots-clés. Participation de l’équipe TALN du LS2N</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mérième Bouhandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Boudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ygor Gallina</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Daille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Natural Language Generation (INLG)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Défi Fouille de Textes (DEFT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02395709v1</w:t>
+                <w:t xml:space="preserve">hal-02433723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsupervised Keyphrase Extraction with Multipartite Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Boudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Annual Conference of the North American Chapter of the Association for Computational Linguistics: Human Language Technologies (NAACL HLT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Nouvelle Orléans, United States. pp.667 - 672, </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1835,260 +1835,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01983546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pke: an open source python-based keyphrase extraction toolkit</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Modélisation unifiée du document et de son domaine pour une indexation par termes-clés libre et contrôlée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bougouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Boudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Daille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COLING</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Osaka, Japan. pp.69 - 73</w:t>
+              <w:t xml:space="preserve">23e conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01693817v1</w:t>
+                <w:t xml:space="preserve">hal-01693792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TermITH-Eval : a French Standard-Based Resource for Keyphrase Extraction Evaluation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Bougouin</w:t>
+                <w:t xml:space="preserve">How Document Pre-processing affects Keyphrase Extraction Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Barreaux</w:t>
+                <w:t xml:space="preserve">Hugo Mougard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Romary</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Daille</w:t>
+                <w:t xml:space="preserve">Damien Cram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC - Language Resources and Evaluation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Potoroz, Slovenia. pp.1924-1927</w:t>
+              <w:t xml:space="preserve">COLING 2016 Workshop on Noisy User-generated Text (WNUT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01693805v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01693823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TopicRank en domaines de spécialité : participation du LINA à DEFT 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bougouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Daille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2120,1024 +2120,998 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01693767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation unifiée du document et de son domaine pour une indexation par termes-clés libre et contrôlée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Indexation d'articles scientifiques. Présentation et résultats du défi fouille de textes DEFT 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Daille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Barreaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Boudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bougouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Cram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23e conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Atelier DEFT 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INALCO, Jul 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01693792v1</w:t>
+                <w:t xml:space="preserve">hal-01693785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Document Pre-processing affects Keyphrase Extraction Performance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Keyphrase Annotation with Graph Co-Ranking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bougouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Damien Cram</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Daille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COLING 2016 Workshop on Noisy User-generated Text (WNUT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Osaka, Japan</w:t>
+              <w:t xml:space="preserve">COLING</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Osaka, Japan. pp.2945 - 2955</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01693823v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01693812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indexation d'articles scientifiques. Présentation et résultats du défi fouille de textes DEFT 2016</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TermITH-Eval : a French Standard-Based Resource for Keyphrase Extraction Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bougouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Barreaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Romary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Boudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Daille</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier DEFT 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INALCO, Jul 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">LREC - Language Resources and Evaluation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Potoroz, Slovenia. pp.1924-1927</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01693785v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01693805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keyphrase Annotation with Graph Co-Ranking</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">pke: an open source python-based keyphrase extraction toolkit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Boudin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Daille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COLING</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2016, Osaka, Japan. pp.2945 - 2955</w:t>
+              <w:t xml:space="preserve">, Dec 2016, Osaka, Japan. pp.69 - 73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01693812v1</w:t>
+                <w:t xml:space="preserve">hal-01693817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing Over-generation Errors for Automatic Keyphrase Extraction using Integer Linear Programming</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Concept-based Summarization using Integer Linear Programming: From Concept Pruning to Multiple Optimal Solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Boudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Mougard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Favre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACL 2015 Workshop on Novel Computational Approaches to Keyphrase Extraction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Pékin, China</w:t>
+              <w:t xml:space="preserve">Conference on Empirical Methods in Natural Language Processing (EMNLP) 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01185669v1</w:t>
+                <w:t xml:space="preserve">hal-01203750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concept-based Summarization using Integer Linear Programming: From Concept Pruning to Multiple Optimal Solutions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">LINA: Identifying Comparable Documents from Wikipedia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Hazem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoit Favre</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizaveta Loginova Clouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Empirical Methods in Natural Language Processing (EMNLP) 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">8th Workshop on Building and Using Comparable Corpora (BUCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Pékin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01203750v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01185670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LINA: Identifying Comparable Documents from Wikipedia</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Reducing Over-generation Errors for Automatic Keyphrase Extraction using Integer Linear Programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Boudin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elizaveta Loginova Clouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Workshop on Building and Using Comparable Corpora (BUCC)</w:t>
+              <w:t xml:space="preserve">ACL 2015 Workshop on Novel Computational Approaches to Keyphrase Extraction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Pékin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01185670v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01185669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des domaines de spécialité dans l'extraction de termes-clés</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Label Pre-annotation for Building Non-projective Dependency Treebanks for French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Béchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Boudin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Daille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles (TALN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Marseille, France. pp.13-24</w:t>
+              <w:t xml:space="preserve">15th International Conference on Computational Linguistics and Intelligent Text Processing (CICLing 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Kathmandu, Nepal. pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01021452v1</w:t>
+                <w:t xml:space="preserve">hal-01004007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Label Pre-annotation for Building Non-projective Dependency Treebanks for French</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Influence des domaines de spécialité dans l'extraction de termes-clés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bougouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Boudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Daille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Computational Linguistics and Intelligent Text Processing (CICLing 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Kathmandu, Nepal. pp.1-12</w:t>
+              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles (TALN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Marseille, France. pp.13-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01004007v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TopicRank: Graph-Based Topic Ranking for Keyphrase Extraction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A Comparison of Centrality Measures for Graph-Based Keyphrase Extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Boudin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Daille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Joint Conference on Natural Language Processing (IJCNLP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2013, Nagoya, Japan. pp.543-551</w:t>
+              <w:t xml:space="preserve">, Oct 2013, Nagoya, Japan. pp.834-838</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00917969v1</w:t>
+                <w:t xml:space="preserve">hal-00850187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TALN Archives : une archive numérique francophone des articles de recherche en Traitement Automatique de la Langue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Boudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles (TALN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Sables d'Olonne, France. pp.507-514</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3175,51 +3149,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective Tweet Contextualization with Hashtags Performance Prediction and Multi-Document Summarization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Deveaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Boudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INitiative for the Evaluation of XML Retrieval (INEX)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Valence, Spain. pp.n/a</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3257,51 +3231,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contextualisation automatique de Tweets à partir de Wikipédia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Deveaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Boudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence en Recherche d'Information et Applications (CORIA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Neuchatel, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3320,303 +3294,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00816351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparison of Centrality Measures for Graph-Based Keyphrase Extraction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Construction automatique d'un large corpus libre annoté morpho-syntaxiquement en français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Boudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Joint Conference on Natural Language Processing (IJCNLP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Nagoya, Japan. pp.834-838</w:t>
+              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles (TALN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Sables d'Olonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00850187v1</w:t>
+                <w:t xml:space="preserve">hal-00816350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction automatique d'un large corpus libre annoté morpho-syntaxiquement en français</w:t>
+                <w:t xml:space="preserve">Keyphrase Extraction for N-best Reranking in Multi-Sentence Compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Hernandez</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florian Boudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles (TALN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Sables d'Olonne, France</w:t>
+              <w:t xml:space="preserve">North American Chapter of the Association for Computational Linguistics (NAACL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00816350v1</w:t>
+                <w:t xml:space="preserve">hal-00816353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keyphrase Extraction for N-best Reranking in Multi-Sentence Compression</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">TopicRank: Graph-Based Topic Ranking for Keyphrase Extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bougouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Morin</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Daille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">North American Chapter of the Association for Computational Linguistics (NAACL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Atlanta, United States</w:t>
+              <w:t xml:space="preserve">International Joint Conference on Natural Language Processing (IJCNLP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Nagoya, Japan. pp.543-551</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00816353v1</w:t>
+                <w:t xml:space="preserve">hal-00917969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection et correction automatique d'erreurs d'annotation morpho-syntaxique du French TreeBank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles (TALN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.281-291</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3641,51 +3641,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using a Medical Thesaurus to Predict Query Difficulty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian-Yun Nie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3749,51 +3749,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LIA/LINA at the INEX 2012 Tweet Contextualization track</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Deveaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Boudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INitiative for the Evaluation of XML Retrieval (INEX)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Rome, Italy. pp.n/a</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3818,77 +3818,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participation du LINA à DEFT 2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Hazem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prajol Shrestha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3939,51 +3939,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correction de césures et enrichissement de requêtes par Wikipédia appliqués à la recherche de livres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Deveaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sanjuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4028,247 +4028,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01314943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Graph-based Approach to Cross-language Multi-document Summarization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Utilisation d'un score de qualité de traduction pour le résumé multi-document cross-lingue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Boudin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Intelligent Text Processing and Computational Linguistics (CICLing)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Tokyo, Japan. pp.113-118</w:t>
+              <w:t xml:space="preserve">18ème conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02021891v1</w:t>
+                <w:t xml:space="preserve">hal-02021577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation d'un score de qualité de traduction pour le résumé multi-document cross-lingue</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Graph-based Approach to Cross-language Multi-document Summarization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Boudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Huet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Montpellier, France</w:t>
+              <w:t xml:space="preserve">12th International Conference on Intelligent Text Processing and Computational Linguistics (CICLing)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Tokyo, Japan. pp.113-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02021577v1</w:t>
+                <w:t xml:space="preserve">hal-02021891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixing Statistical and Symbolic Approaches for Chemical Names Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc El Bèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4340,51 +4340,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Efficient Statistical Approach for Automatic Organic Chemistry Summarization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4456,51 +4456,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Maximization-Minimization Approach for Update Summarization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4538,51 +4538,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NEO-CORTEX: A Performant User-Oriented Multi-Document Summarization System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Manuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4654,51 +4654,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Cosine Maximization-Minimization approach for User-Oriented Multi-Document Update Summarization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4736,90 +4736,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The LIA-Thales summarization system at DUC-2006</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc El Bèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4906,77 +4906,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying Reliable Evaluation Metrics for Scientific Text Revision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léane Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Boudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Boudin</w:t>
+                <w:t xml:space="preserve">Richard Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">63rd Annual Meeting of the Association for Computational Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Vienna, Austria. 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5014,77 +5014,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CASIMIR: A Corpus of Scientific Articles enhanced with multiple Author-Integrated Revisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léane Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Boudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Boudin</w:t>
+                <w:t xml:space="preserve">Richard Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LREC-COLING 2024 - The 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5122,77 +5122,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CASIMIR : un Corpus d’Articles Scientifiques Intégrant les ModIfications et Révisions des auteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léane Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Dufour</w:t>
+                <w:t xml:space="preserve">Nicolas Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Boudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier sur l'Analyse et la Recherche de Textes Scientifiques, CORIA-TALN 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5249,64 +5249,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation à base de graphe pour l’indexation en domaines de spécialité.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bougouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Daille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5366,90 +5366,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indexation d’articles scientifiques. Présentation et résultats du défi fouille de textes DEFT 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Daille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Barreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bougouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche d’Information, Document et Web Sémantique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 1 (1), </w:t>
@@ -5487,64 +5487,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TopicRank : ordonnancement de sujets pour l'extraction automatique de termes-clés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bougouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Boudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.45-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5582,51 +5582,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De quoi parle ce Tweet? Résumer Wikipédia pour contextualiser des microblogs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Deveaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Boudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue I3 - Information Interaction Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.37-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5664,51 +5664,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LIA at INEX 2010 Book Track</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Deveaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bellot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5799,51 +5799,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration d'approches statistiques pour le résumé automatique de texte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Boudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université d'Avignon, 2008. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5902,51 +5902,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse et indexation de textes scientifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Boudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Informatique [cs]. Nantes Université, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6133,51 +6133,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879960v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ane Jourdan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hernandez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dufour" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Boudin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Aizawa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2501.05222" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099650v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222576v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Dao" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Teranishi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Matsumoto" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.bionlp-1.28" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252304v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361022v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xanh Ho" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunisth Kumar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun-Ang Wu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsuhiro Takasu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.findings-emnlp.135" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538818v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Junqueras" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Myo Zin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Ha Thanh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wachara Fungwacharakorn" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837896v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Houbre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Daille" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484951v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131590v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556086v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ygor Gallina" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2020.acl-main.105" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878953v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1122445.1122456" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272825v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenichi Iwatsuki" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272831v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Jacquey" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Yun Nie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02433723v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ri&#232;me Bouhandi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395709v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W19-8617" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983546v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/n18-2105" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693817v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693805v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bougouin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Barreaux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693767v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693792v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693823v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mougard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cram" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693785v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693812v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185669v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203750v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Favre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185670v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Morin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Hazem" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta Loginova Clouet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021452v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004007v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Lacroix" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis B&#233;chet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917969v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819813v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917956v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Deveaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816351v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850187v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816350v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816353v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707489v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707691v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dawes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755496v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707495v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prajol Shrestha" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314943v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanjuan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bellot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021891v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Huet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Manuel Torres-Moreno" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021577v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313224v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc El B&#232;ze" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78135-6_28" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-L6L4HDN5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313230v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vel&#225;zquez-Morales" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85287-2_9" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FJ3QBRMJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314485v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313214v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torres Moreno" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70939-8_49" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3P6WP6WW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313205v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194297v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric B&#233;chet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411495v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877010v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122594v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995252v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/iste.op.2018.0210" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995251v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/iste.op.2018.0209" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096913v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096926v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314937v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23577-1_10" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KH4DT1JP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00419469v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04137160v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099650v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ane Jourdan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Boudin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hernandez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dufour" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222576v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Dao" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Teranishi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Matsumoto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Aizawa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.bionlp-1.28" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252304v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361022v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xanh Ho" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunisth Kumar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun-Ang Wu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsuhiro Takasu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.findings-emnlp.135" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538818v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Junqueras" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Myo Zin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Ha Thanh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wachara Fungwacharakorn" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879960v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2501.05222" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837896v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Houbre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Daille" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484951v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131590v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556086v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ygor Gallina" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2020.acl-main.105" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272825v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenichi Iwatsuki" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878953v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1122445.1122456" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272831v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Jacquey" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Yun Nie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395709v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W19-8617" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02433723v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ri&#232;me Bouhandi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983546v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/n18-2105" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693792v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bougouin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693823v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mougard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cram" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693767v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693785v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Barreaux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693812v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693805v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693817v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203750v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Favre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185670v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Morin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Hazem" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta Loginova Clouet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185669v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004007v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Lacroix" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis B&#233;chet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021452v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850187v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819813v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917956v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Deveaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816351v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816350v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816353v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917969v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707489v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707691v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dawes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755496v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707495v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prajol Shrestha" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314943v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanjuan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bellot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021577v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Huet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Manuel Torres-Moreno" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021891v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313224v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc El B&#232;ze" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78135-6_28" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-L6L4HDN5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313230v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vel&#225;zquez-Morales" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85287-2_9" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FJ3QBRMJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314485v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313214v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torres Moreno" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70939-8_49" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3P6WP6WW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313205v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194297v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric B&#233;chet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411495v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877010v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122594v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995252v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/iste.op.2018.0210" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995251v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/iste.op.2018.0209" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096913v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096926v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314937v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23577-1_10" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KH4DT1JP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00419469v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04137160v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>