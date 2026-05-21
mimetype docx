--- v2 (2026-05-01)
+++ v3 (2026-05-21)
@@ -127,805 +127,805 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying Reliable Evaluation Metrics for Scientific Text Revision</w:t>
+                <w:t xml:space="preserve">ParaRev: Building a dataset for Scientific Paragraph Revision annotated with revision instruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léane Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Florian Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Richard Dufour</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akiko Aizawa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 63rd Annual Meeting of the Association for Computational Linguistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Writing Aids at the Crossroads of AI, Cognitive Science and NLP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Abu Dhabi, United Arab Emirates. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2501.05222⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05099650v1</w:t>
+                <w:t xml:space="preserve">hal-04879960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overcoming Data Scarcity in Named Entity Recognition: Synthetic Data Generation with Large Language Models</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yuji Matsumoto</w:t>
+                <w:t xml:space="preserve">Identifying Reliable Evaluation Metrics for Scientific Text Revision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léane Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Boudin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Akiko Aizawa</w:t>
+                <w:t xml:space="preserve">Nicolas Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 24th Workshop on Biomedical Language Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 63rd Annual Meeting of the Association for Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Vienne, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05222576v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05099650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Analysis of Datasets, Metrics and Models in Keyphrase Generation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Overcoming Data Scarcity in Named Entity Recognition: Synthetic Data Generation with Large Language Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroki Teranishi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuji Matsumoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akiko Aizawa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth Workshop on Generation, Evaluation and Metrics (GEM²)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 24th Workshop on Biomedical Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Viena, Austria. pp.328-340, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2025.bionlp-1.28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05252304v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05222576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Table-Text Alignment: Explaining Claim Verification Against Tables in Scientific Papers</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">An Analysis of Datasets, Metrics and Models in Keyphrase Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akiko Aizawa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Findings of the Association for Computational Linguistics: EMNLP 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fourth Workshop on Generation, Evaluation and Metrics (GEM²)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Vienne, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05361022v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05252304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FC-CONAN: An Exhaustively Paired Dataset for Robust Evaluation of Retrieval Systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Table-Text Alignment: Explaining Claim Verification Against Tables in Scientific Papers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xanh Ho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sunisth Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yun-Ang Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Wachara Fungwacharakorn</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atsuhiro Takasu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second International Workshop on Next-Generation Language Models for Knowledge Representation and Reasoning (NeLaMKRR 2025)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Findings of the Association for Computational Linguistics: EMNLP 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Suzhou, China. pp.2509-2517, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2025.findings-emnlp.135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05538818v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05361022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ParaRev: Building a dataset for Scientific Paragraph Revision annotated with revision instruction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Hernandez</w:t>
+                <w:t xml:space="preserve">FC-CONAN: An Exhaustively Paired Dataset for Robust Evaluation of Retrieval Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Junqueras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Dufour</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florian Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">May Myo Zin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyen Ha Thanh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wachara Fungwacharakorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Writing Aids at the Crossroads of AI, Cognitive Science and NLP</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Second International Workshop on Next-Generation Language Models for Knowledge Representation and Reasoning (NeLaMKRR 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Melbourne,, Australia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04879960v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05538818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-Compositional Data Augmentation for Scientific Keyphrase Generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Houbre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Daille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akiko Aizawa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM/IEEE-CS Joint Conference on Digital Libraries (JCDL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Honk Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -963,77 +963,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CASIMIR: A Corpus of Scientific Articles enhanced with Multiple Author-Integrated Revisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léane Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Boudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Boudin</w:t>
+                <w:t xml:space="preserve">Nicolas Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LREC-Coling 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1058,64 +1058,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet NaviTerm : navigation terminologique pour une montée en compétence rapide et personnalisée sur un domaine de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Daille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1153,77 +1153,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keyphrase Generation for Scientific Document Retrieval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ygor Gallina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akiko Aizawa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 58th Annual Meeting of the Association for Computational Linguistics (ACL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Online, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1251,256 +1251,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02556086v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Evaluation Dataset for Identifying Communicative Functions of Sentences in English Scholarly Papers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Large-Scale Evaluation of Keyphrase Extraction Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ygor Gallina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Akiko Aizawa</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Daille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Conference on Language Resources and Evaluation (LREC 2020)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM/IEEE Joint Conference on Digital Libraries (JCDL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Wuhan, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1122445.1122456⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03272825v1</w:t>
+                <w:t xml:space="preserve">hal-02878953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-Scale Evaluation of Keyphrase Extraction Models</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">An Evaluation Dataset for Identifying Communicative Functions of Sentences in English Scholarly Papers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenichi Iwatsuki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Daille</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akiko Aizawa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM/IEEE Joint Conference on Digital Libraries (JCDL)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12th Conference on Language Resources and Evaluation (LREC 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02878953v1</w:t>
+                <w:t xml:space="preserve">hal-03272825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The DELICES project: Indexing scientific literature through semantic expansion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Daille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1558,256 +1558,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03272831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KPTimes: A Large-Scale Dataset for Keyphrase Generation on News Documents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DeFT 2019 : Auto-encodeurs, Gradient Boosting et combinaisons de modèles pour l’identification automatique de mots-clés. Participation de l’équipe TALN du LS2N</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mérième Bouhandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Boudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ygor Gallina</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Daille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Natural Language Generation (INLG)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Défi Fouille de Textes (DEFT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02395709v1</w:t>
+                <w:t xml:space="preserve">hal-02433723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DeFT 2019 : Auto-encodeurs, Gradient Boosting et combinaisons de modèles pour l’identification automatique de mots-clés. Participation de l’équipe TALN du LS2N</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">KPTimes: A Large-Scale Dataset for Keyphrase Generation on News Documents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ygor Gallina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ygor Gallina</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Daille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Défi Fouille de Textes (DEFT)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th International Conference on Natural Language Generation (INLG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Tokyo, Japan. pp.130-135, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/W19-8617⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02433723v1</w:t>
+                <w:t xml:space="preserve">hal-02395709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsupervised Keyphrase Extraction with Multipartite Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Boudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Annual Conference of the North American Chapter of the Association for Computational Linguistics: Human Language Technologies (NAACL HLT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Nouvelle Orléans, United States. pp.667 - 672, </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1835,765 +1835,765 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01983546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation unifiée du document et de son domaine pour une indexation par termes-clés libre et contrôlée</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">pke: an open source python-based keyphrase extraction toolkit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Boudin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Daille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23e conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">COLING</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Osaka, Japan. pp.69 - 73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01693792v1</w:t>
+                <w:t xml:space="preserve">hal-01693817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Document Pre-processing affects Keyphrase Extraction Performance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">TermITH-Eval : a French Standard-Based Resource for Keyphrase Extraction Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bougouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Barreaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Romary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Damien Cram</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Daille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COLING 2016 Workshop on Noisy User-generated Text (WNUT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Osaka, Japan</w:t>
+              <w:t xml:space="preserve">LREC - Language Resources and Evaluation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Potoroz, Slovenia. pp.1924-1927</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01693823v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01693805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TopicRank en domaines de spécialité : participation du LINA à DEFT 2016</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Modélisation unifiée du document et de son domaine pour une indexation par termes-clés libre et contrôlée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bougouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Daille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier DEFT 2016</w:t>
+              <w:t xml:space="preserve">23e conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01693767v1</w:t>
+                <w:t xml:space="preserve">hal-01693792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indexation d'articles scientifiques. Présentation et résultats du défi fouille de textes DEFT 2016</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Daille</w:t>
+                <w:t xml:space="preserve">How Document Pre-processing affects Keyphrase Extraction Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Barreaux</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Hugo Mougard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cram</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier DEFT 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INALCO, Jul 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">COLING 2016 Workshop on Noisy User-generated Text (WNUT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01693785v1</w:t>
+                <w:t xml:space="preserve">hal-01693823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keyphrase Annotation with Graph Co-Ranking</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">TopicRank en domaines de spécialité : participation du LINA à DEFT 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bougouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Daille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COLING</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Osaka, Japan. pp.2945 - 2955</w:t>
+              <w:t xml:space="preserve">Atelier DEFT 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01693812v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01693767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TermITH-Eval : a French Standard-Based Resource for Keyphrase Extraction Evaluation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Indexation d'articles scientifiques. Présentation et résultats du défi fouille de textes DEFT 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Daille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Barreaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Boudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bougouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Cram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC - Language Resources and Evaluation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Potoroz, Slovenia. pp.1924-1927</w:t>
+              <w:t xml:space="preserve">Atelier DEFT 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INALCO, Jul 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01693805v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01693785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pke: an open source python-based keyphrase extraction toolkit</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Keyphrase Annotation with Graph Co-Ranking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bougouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Boudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Daille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COLING</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2016, Osaka, Japan. pp.69 - 73</w:t>
+              <w:t xml:space="preserve">, Dec 2016, Osaka, Japan. pp.2945 - 2955</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01693817v1</w:t>
+                <w:t xml:space="preserve">hal-01693812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concept-based Summarization using Integer Linear Programming: From Concept Pruning to Multiple Optimal Solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Mougard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Favre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2657,51 +2657,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Hazem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizaveta Loginova Clouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2739,51 +2739,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing Over-generation Errors for Automatic Keyphrase Extraction using Integer Linear Programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Boudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACL 2015 Workshop on Novel Computational Approaches to Keyphrase Extraction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Pékin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2802,316 +2802,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01185669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Label Pre-annotation for Building Non-projective Dependency Treebanks for French</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Influence des domaines de spécialité dans l'extraction de termes-clés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bougouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Boudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Daille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Computational Linguistics and Intelligent Text Processing (CICLing 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Kathmandu, Nepal. pp.1-12</w:t>
+              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles (TALN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Marseille, France. pp.13-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004007v1</w:t>
+                <w:t xml:space="preserve">hal-01021452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des domaines de spécialité dans l'extraction de termes-clés</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Label Pre-annotation for Building Non-projective Dependency Treebanks for French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Béchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Boudin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Daille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles (TALN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Marseille, France. pp.13-24</w:t>
+              <w:t xml:space="preserve">15th International Conference on Computational Linguistics and Intelligent Text Processing (CICLing 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Kathmandu, Nepal. pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01021452v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparison of Centrality Measures for Graph-Based Keyphrase Extraction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">TopicRank: Graph-Based Topic Ranking for Keyphrase Extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bougouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Boudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Daille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Joint Conference on Natural Language Processing (IJCNLP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2013, Nagoya, Japan. pp.834-838</w:t>
+              <w:t xml:space="preserve">, Oct 2013, Nagoya, Japan. pp.543-551</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00850187v1</w:t>
+                <w:t xml:space="preserve">hal-00917969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TALN Archives : une archive numérique francophone des articles de recherche en Traitement Automatique de la Langue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Boudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles (TALN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Sables d'Olonne, France. pp.507-514</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3130,493 +3156,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00819813v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective Tweet Contextualization with Hashtags Performance Prediction and Multi-Document Summarization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A Comparison of Centrality Measures for Graph-Based Keyphrase Extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Boudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INitiative for the Evaluation of XML Retrieval (INEX)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Valence, Spain. pp.n/a</w:t>
+              <w:t xml:space="preserve">International Joint Conference on Natural Language Processing (IJCNLP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Nagoya, Japan. pp.834-838</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00917956v1</w:t>
+                <w:t xml:space="preserve">hal-00850187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contextualisation automatique de Tweets à partir de Wikipédia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Effective Tweet Contextualization with Hashtags Performance Prediction and Multi-Document Summarization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Deveaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Boudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence en Recherche d'Information et Applications (CORIA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Neuchatel, Suisse</w:t>
+              <w:t xml:space="preserve">INitiative for the Evaluation of XML Retrieval (INEX)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Valence, Spain. pp.n/a</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00816351v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00917956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction automatique d'un large corpus libre annoté morpho-syntaxiquement en français</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Contextualisation automatique de Tweets à partir de Wikipédia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Deveaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Boudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles (TALN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Sables d'Olonne, France</w:t>
+              <w:t xml:space="preserve">Conférence en Recherche d'Information et Applications (CORIA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Neuchatel, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00816350v1</w:t>
+                <w:t xml:space="preserve">hal-00816351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keyphrase Extraction for N-best Reranking in Multi-Sentence Compression</w:t>
+                <w:t xml:space="preserve">Construction automatique d'un large corpus libre annoté morpho-syntaxiquement en français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Florian Boudin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">North American Chapter of the Association for Computational Linguistics (NAACL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Atlanta, United States</w:t>
+              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles (TALN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Sables d'Olonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00816353v1</w:t>
+                <w:t xml:space="preserve">hal-00816350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TopicRank: Graph-Based Topic Ranking for Keyphrase Extraction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Keyphrase Extraction for N-best Reranking in Multi-Sentence Compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Daille</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Joint Conference on Natural Language Processing (IJCNLP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Nagoya, Japan. pp.543-551</w:t>
+              <w:t xml:space="preserve">North American Chapter of the Association for Computational Linguistics (NAACL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00917969v1</w:t>
+                <w:t xml:space="preserve">hal-00816353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection et correction automatique d'erreurs d'annotation morpho-syntaxique du French TreeBank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Boudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles (TALN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.281-291</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3641,51 +3641,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using a Medical Thesaurus to Predict Query Difficulty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian-Yun Nie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3736,64 +3736,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LIA/LINA at the INEX 2012 Tweet Contextualization track</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Deveaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Boudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INitiative for the Evaluation of XML Retrieval (INEX)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Rome, Italy. pp.n/a</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3818,77 +3818,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participation du LINA à DEFT 2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Boudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Hazem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prajol Shrestha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3926,64 +3926,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correction de césures et enrichissement de requêtes par Wikipédia appliqués à la recherche de livres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Deveaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sanjuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4047,51 +4047,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation d'un score de qualité de traduction pour le résumé multi-document cross-lingue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4129,51 +4129,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Graph-based Approach to Cross-language Multi-document Summarization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4224,51 +4224,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixing Statistical and Symbolic Approaches for Chemical Names Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc El Bèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4340,51 +4340,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Efficient Statistical Approach for Automatic Organic Chemistry Summarization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4456,51 +4456,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Maximization-Minimization Approach for Update Summarization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4538,51 +4538,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NEO-CORTEX: A Performant User-Oriented Multi-Document Summarization System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Manuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4654,51 +4654,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Cosine Maximization-Minimization approach for User-Oriented Multi-Document Update Summarization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4775,51 +4775,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc El Bèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4906,77 +4906,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying Reliable Evaluation Metrics for Scientific Text Revision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léane Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Boudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">63rd Annual Meeting of the Association for Computational Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Vienna, Austria. 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5014,77 +5014,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CASIMIR: A Corpus of Scientific Articles enhanced with multiple Author-Integrated Revisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léane Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Boudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LREC-COLING 2024 - The 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5122,77 +5122,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CASIMIR : un Corpus d’Articles Scientifiques Intégrant les ModIfications et Révisions des auteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léane Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Boudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier sur l'Analyse et la Recherche de Textes Scientifiques, CORIA-TALN 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5249,64 +5249,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation à base de graphe pour l’indexation en domaines de spécialité.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bougouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Daille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5366,90 +5366,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indexation d’articles scientifiques. Présentation et résultats du défi fouille de textes DEFT 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Daille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Barreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bougouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche d’Information, Document et Web Sémantique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 1 (1), </w:t>
@@ -5487,64 +5487,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TopicRank : ordonnancement de sujets pour l'extraction automatique de termes-clés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bougouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Boudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.45-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5569,64 +5569,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De quoi parle ce Tweet? Résumer Wikipédia pour contextualiser des microblogs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Deveaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Boudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue I3 - Information Interaction Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.37-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5651,64 +5651,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LIA at INEX 2010 Book Track</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Deveaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bellot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5799,51 +5799,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration d'approches statistiques pour le résumé automatique de texte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Boudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université d'Avignon, 2008. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5902,51 +5902,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse et indexation de textes scientifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Boudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Informatique [cs]. Nantes Université, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6133,51 +6133,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099650v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ane Jourdan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Boudin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hernandez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dufour" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222576v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Dao" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Teranishi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Matsumoto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Aizawa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.bionlp-1.28" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252304v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361022v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xanh Ho" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunisth Kumar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun-Ang Wu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsuhiro Takasu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.findings-emnlp.135" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538818v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Junqueras" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Myo Zin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Ha Thanh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wachara Fungwacharakorn" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879960v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2501.05222" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837896v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Houbre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Daille" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484951v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131590v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556086v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ygor Gallina" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2020.acl-main.105" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272825v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenichi Iwatsuki" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878953v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1122445.1122456" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272831v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Jacquey" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Yun Nie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395709v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W19-8617" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02433723v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ri&#232;me Bouhandi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983546v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/n18-2105" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693792v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bougouin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693823v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mougard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cram" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693767v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693785v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Barreaux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693812v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693805v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693817v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203750v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Favre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185670v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Morin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Hazem" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta Loginova Clouet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185669v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004007v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Lacroix" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis B&#233;chet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021452v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850187v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819813v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917956v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Deveaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816351v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816350v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816353v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917969v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707489v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707691v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dawes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755496v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707495v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prajol Shrestha" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314943v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanjuan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bellot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021577v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Huet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Manuel Torres-Moreno" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021891v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313224v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc El B&#232;ze" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78135-6_28" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-L6L4HDN5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313230v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vel&#225;zquez-Morales" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85287-2_9" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FJ3QBRMJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314485v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313214v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torres Moreno" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70939-8_49" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3P6WP6WW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313205v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194297v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric B&#233;chet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411495v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877010v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122594v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995252v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/iste.op.2018.0210" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995251v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/iste.op.2018.0209" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096913v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096926v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314937v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23577-1_10" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KH4DT1JP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00419469v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04137160v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879960v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ane Jourdan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hernandez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dufour" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Boudin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Aizawa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2501.05222" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099650v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222576v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Dao" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Teranishi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Matsumoto" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.bionlp-1.28" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252304v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361022v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xanh Ho" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunisth Kumar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun-Ang Wu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsuhiro Takasu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.findings-emnlp.135" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538818v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Junqueras" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Myo Zin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Ha Thanh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wachara Fungwacharakorn" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837896v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Houbre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Daille" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484951v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131590v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556086v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ygor Gallina" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2020.acl-main.105" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878953v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1122445.1122456" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272825v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenichi Iwatsuki" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272831v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Jacquey" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Yun Nie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02433723v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ri&#232;me Bouhandi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395709v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W19-8617" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983546v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/n18-2105" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693817v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693805v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bougouin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Barreaux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693792v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693823v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mougard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cram" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693767v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693785v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693812v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203750v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Favre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185670v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Morin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Hazem" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta Loginova Clouet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185669v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021452v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004007v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Lacroix" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis B&#233;chet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917969v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819813v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850187v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917956v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Deveaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816351v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816350v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816353v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707489v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707691v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dawes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755496v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707495v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prajol Shrestha" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314943v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanjuan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bellot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021577v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Huet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Manuel Torres-Moreno" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021891v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313224v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc El B&#232;ze" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78135-6_28" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-L6L4HDN5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313230v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vel&#225;zquez-Morales" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85287-2_9" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FJ3QBRMJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314485v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313214v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torres Moreno" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70939-8_49" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3P6WP6WW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313205v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194297v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric B&#233;chet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411495v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877010v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122594v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995252v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/iste.op.2018.0210" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995251v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/iste.op.2018.0209" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096913v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096926v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314937v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23577-1_10" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KH4DT1JP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00419469v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04137160v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>