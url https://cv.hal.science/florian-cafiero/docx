--- v0 (2026-04-05)
+++ v1 (2026-04-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:120.37617554859px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Florian CAFIERO </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant-chercheur en intelligence artificielle pour les sciences humaines et sociales - Université Paris-Sciences-et-Lettres (PSL)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">florian-cafiero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1951-6942</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">253124360</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">304928087</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENSEIGNEMENTS ET RECHERCHE</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chercheur invité</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022: Visiting scholar - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Columbia University - Interdisciplinary Center for Innovative Theory and Empirics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Charges de cours</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2014- aujourd’hui : Philologie computationnelle - Master &amp;quot;Humanités numériques&amp;quot; - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Nationale des Chartes/Ecole Pratique des Hautes / Ecole Normale Supérieure</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018- aujourd’hui : Méthodes quantitatives pour les humanités - Archivistes Paléographes 1ère année et Master &amp;quot;Humanités numériques&amp;quot; 1ère année - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Nationale des Chartes / PSL</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018- aujourd’hui : Analyse des réseaux - Archivistes paléographes 2ème année - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Nationale des Chartes / PSL</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016-2017 : Introduction aux humanités numériques - CYPES </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lycée Henri IV / PSL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignements invités</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023: Attribution d'autorité - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sorbonne Université</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023: R pour les sciences humaines et sociales - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université de Genève</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023: Stylistique computationnelle - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université de Genève</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020 : Visualisation de données - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université de Genève</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019 : Méthodes quantitatives pour l’analyse des textes - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d’Orléans</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Directions d'étudiant et jury</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du jury d’admission - &amp;quot;Master Humanités Numériques&amp;quot; - Ecole nationale des chartes/PSL (2019, 2020, 2021, 2022)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Jury de mémoire ( M2 ENC /PSL, 2020 ; M1 ENC/PSL, 2020)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directeur de mémoire, (trois M1 et deux M2 de 2020 à 2022,, ENC/PSL)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités scientifiques et universitaires</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Évaluateur pour les revues </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research & Politics,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Science and Medicine,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> *</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities Quarterly,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLOS One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLOS Computational Biology,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Vaccines & Immunotherapeutics, Vaccine, JMIR Infodemiology,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Frontiers in Public Health.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, * Journal of the Royal Statistical Society: series A</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Évaluateur pour les conférences </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities (DH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2018, 2019, 2020, 2023), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association for Computers and the Humanities (ACH),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2019, 2021), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association for Digital Humanities (EADH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2021).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du groupe &amp;quot;</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esprit critique et éducation aux médias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot; du Conseil Scientifique de l’Education Nationale (2019 - aujourd’hui)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de l’équipe éditoriale de &amp;quot;OpenMethods&amp;quot; - DARIAH (2019 - aujourd’hui)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Relecteur pour les Presses Universitaires de Rennes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Relecteur pour The Programming Historian</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMMUNICATIONS (sélection, 2017-2023)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invitations</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">New York University, 2023</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ecole Normale Supérieure Paris-Saclay, 2023</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ecole Polytechnique, 2023</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">University of California - Los Angeles (UCLA), 2022</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Human rights week, Université de Genève / ONU / Conseil de l'Europe, 2022</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Université Paris-Sorbonne, OBTIC, 2022</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ecole nationale des chartes, 2022</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ecole Normale Supérieure de Paris, 2023</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Université Sorbonne-Nouvelle, 2022</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">DataLAB, Bibliothèque Nationale de France, 2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Université Sorbonne-Nouvelle Paris - Littérature et humanités numériques, 2020</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">EHESS Marseille - Centre Norbert Elias, 2020</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Université Paris-Sorbonne, OBVIL, 2019,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Université Paris-Sorbonne, GEMASS, 2019</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sciences Po Paris, Médialab, 2019</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ecole des Hautes Etudes en Sciences Sociales, 3ST, 2019</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Harvard University, STS Circle, 2018</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Columbia University, Mailman school of public health, 2018</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Columbia University, INCITE, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloques revus par les pairs</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">DH, Graz Universität, 2023</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">DH Benelux, Université du Luxembourg, 2022</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Humanistica, Université de Montréal, 2022</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TEI Conference</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Humanities Research (CHR)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Association for Computers and the Humanities (ACH</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), Rice University et University of Houston, 2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association Française de Sociologie (AFS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), Université de Lille, 2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network Science (NETSCI)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Sapienza - Università di Roma, 2020</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Conference on Computational Social Science (IC2S2)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Massachussets Institute of technology (MIT), 2020</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Humanities (DH</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), Carleton University et University of Ottawa, 2020</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunbelt, International Network for Social Network Analysis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Paris, 2020</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanistica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bordeaux, 2020</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association Française de Sociologie (AFS)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Aix-Marseille Université, 2019</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIME-SHS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Sciences Po - Paris, 2018</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latin vulgaire - latin tardif (LVLT</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), Eötvös Lorand University - Budapest, 2018</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Médecine en Délibération</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Sciences Po Lyon, 2018</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AIUCD</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Università Aldo Moro - Bari, 2018</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus-based Research in the Humanities (CRH</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), Austrian Academy of Sciences - Vienna, 2018</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DH Benelux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Utrecht University, 2017</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DH IHA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Institut Historique Allemand et INRIA, Paris, 2017.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROGRAMMATION</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stemmatology</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, avec J.B. Camps : Package R, disponible sur CRAN.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affaires de style</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cafiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9782321017349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de grands modèles de langue pour prédire les passages perdus dans les manuscrits médiévaux : Un programme de recherche axé sur le manuscrit L.II.14 de la bibliothèque de Turin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cafiero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi francesi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting ADHD through natural language processing and stylometric analysis of adolescent narratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Barrios Ruddloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Poznyak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Lee Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Rafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Child and Adolescent Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4 (1519753), </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frcha.2025.1519753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05063509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public sector corruption is fertile ground for conspiracy beliefs: A comparison between 26 Western and non‐Western countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cordonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cafiero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Science Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ssqu.13374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04536646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InTEIrviews: An ODD for Qualitative Interviews in the Humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cafiero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Text Encoding Initiative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jtei.5007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who could be behind QAnon? Authorship attribution with supervised machine-learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cafiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Scholarship in the Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 38 (4), pp.1418-1430. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/llc/fqad061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05129905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datafying diplomacy: How to enable the computational analysis and support of international negotiations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cafiero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of computational science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 71, pp.102056. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jocs.2023.102056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Gender on French High School Students’ Dream Jobs and Professional Ambition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cordonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cafiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Walzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Bronner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socius: Sociological Research for a Dynamic World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Data Visualization, 9, pp.1-3. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/23780231231181898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04128083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Yellow Vests in France: Psychosocial Determinants and Consequences of the Adherence to a Social Movement in a Representative Sample of the Population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Wagner-Egger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jais Adam-Troian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cordonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cafiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Bronner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Psychologie Sociale = International review of social psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 35 (1), </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/irsp.556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03715327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“I’m not an antivaxxer, but…”: Spurious and authentic diversity among vaccine critical activists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cafiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Guille-Escuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy K Ward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 65, pp.63-70. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socnet.2020.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governing by press release?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.K. Ward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cafiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Peretti-Watel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infectious Diseases Now</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 51 (5), pp.501-502. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.idnow.2020.12.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why are conspiracy theories more successful in some countries than in others? An exploratory study on Internet users from 22 Western and non-Western countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cordonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cafiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Bronner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Science Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/05390184211018961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus and Models for Lemmatisation and POS-tagging of Classical French Theatre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cafiero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Data Mining and Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/jdmdh.6485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02591388v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Modéliser le continuum latino-roman aux alentours de l’an 800 : de la sociolinguistique à l’intelligence artificielle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cafiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Verdo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Antiqua</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Acta antiqua Academiae scientiarum Hungaricae, LIX, pp.453-466. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1556/068.2019.59.1-4.40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetric participation of defenders and critics of vaccines to debates on French-speaking Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriana Gargiulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cafiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Guille-Escuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Seror</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy K Ward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-62880-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France's citizen consultation on vaccination and the challenges of participatory democracy in health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy K Ward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cafiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Fretigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Colgrove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Seror</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Science &amp; Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 220, pp.73-80. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socscimed.2018.10.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why Molière most likely did write his plays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cafiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (11), pp.eaax5489. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.aax5489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02426621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Setting bounds in a homogeneous corpus: a methodological study applied to medieval literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cafiero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, SHS-1 (MASHS 2011/2012. Modèles et Apprentissages en Sciences Humaines et Sociales Rédacteurs invités : Mar), pp.55-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00765651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I am too old for this style!&amp;quot; A stylometric benchmark of age effect on authorship attribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cafiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucence Ing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHR 2025 - 6th Conference on Computational Humanities Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05169869v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Style in Eight Syllables: Metric Annotation and Stylometry of Chrétien de Troyes and Contemporaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cafiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chaumet-Riffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Conceicao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Godreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DH 2025 - Digital Humanities Benelux Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Amsterdam, Netherlands. pp.1-12, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.15600182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05129870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">More Sound, More Soundness?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cafiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Falcone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Humanities Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Esch-Belval, Luxembourg. pp.1137-1147, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.63744/JsYBzks5UCwg⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338153v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Riddle in a Haystack: LLM Detection of Intricate Wordplays in Colette and Willy's Novels for Authorship Attribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cafiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade Nova de Lisboa; Universidade de Coimbra; Universidade de Aveiro, Jul 2025, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05187289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The times are a-changin': présent vs passé simple in French novels (1811-2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cafiero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DH Benelux 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04984105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harnessing Linguistic Analysis for ADHD Diagnosis Support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cafiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Barrios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Debbané</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RaPID-5@LREC-COLING-2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Computational Linguistics, May 2024, Turin, Italy. pp.87-94, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31234/osf.io/m97gx⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Labé : une créature de papier?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cafiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanistica 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association francophone des humanités numériques, Jun 2023, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04090284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rise and Fall of Theatrical Genres in Early Modern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cafiero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DH Benelux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093598v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting Psychological Disorders with Stylometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Barrios Rudloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cafiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Debbané</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Humanities Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Paris, France. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31234/osf.io/s5cm3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine à l'atelier: l'impact de Willy et ses secrétaires sur l'écriture de Colette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cafiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanistica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montréal, May 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psyché' as a Rosetta Stone? Assessing Collaborative Authorship in the French 17th Century Theatre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cafiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHR 2021 Computational Humanities Research 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Amsterdam, Netherlands. pp.377-391</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05129973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inTEIrviews: an ODD for qualitative interviews in history and social sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cafiero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEI Conference and Member's Meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Virtual Conference, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trendy plots - A Google Trends-based inquiry on the social determinants of conspiracy theories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cafiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cordonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Bronner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internation Conference on Computational Social Science (IC2S2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Massachussets Institute of Technology, Jul 2020, MIT, Cambridge, Massachusetts, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03970172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La naissance du style: auteur vs genre aux XVIIe et XIXe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cafiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanistica 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Humanistica, May 2020, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02577853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No comments: Addressing commentary sections in websites' analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cafiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Guille-Escuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy K Ward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Computational Social Science, Massachusetts Institute of Technology (MIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Cambridge, MA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y a-t-il une mathématique des textes ? Le monde non-euclidien du discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cafiero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observatoire de la Vie Littéraire - Université Paris Sorbonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stemmatology: an R package for the computer-assisted analysis of textual traditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cafiero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus-Based Research in the Humanities CRH-2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Vienna, Austria. pp.65-74, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.1117389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genealogical variant locations and simplified stemma: a test case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cafiero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analysis of Ancient and Medieval Texts and Manuscripts: Digital Approaches (Lectio: studies in the transmission of texts &amp; ideas, 1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tara Andrews; Caroline Macé, Apr 2012, Louvain, Belgium. pp.69-93, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/M.LECTIO-EB.5.102565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01435633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dating the Stylistic Turn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cafiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Humanities Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04343340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the record&amp;quot; Transcribing and valorizing qualitative interviews with XML-TEI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cafiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computational Social Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Cambridge (MA), United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aligner méthode historique et RAG : transformer un assistant conversationnel en chaîne de preuve auditable et discutable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donghan Bian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Pellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cafiero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05460105v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timing In stand-up Comedy: Text, Audio, Laughter, Kinesics (TIC-TALK): Pipeline and Database for the Multimodal Study of Comedic Timing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaelle Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cafiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lépinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahan Vidal-Gorène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Veracity to Diffusion: Adressing Operational Challenges in Moving From Fake-News Detection to Information Disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Paolo Savatteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahan Vidal-Gorène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cafiero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385674v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Under-resourced studies of under-resourced languages: lemmatization and POS-tagging with LLM annotators for historical Armenian, Georgian, Greek and Syriac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahan Vidal-Gorène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cafiero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119485v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Never Care For What They Say ? Platform vs Genre Rules in Online Horror Narratives (2007-2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lionnet-Rollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cafiero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big Cases Should not Set the Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cafiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Accountability can re-legitimate Multilateralism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cafiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Cointet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Mallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parliamentary Seizure of Foreign Affairs and League-Centered Multilateral Repertoires in Interwar France (1929-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donghan Bian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cafiero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Laws of L.A.W.S.: Optimal Regulation for Autonomous Weapons as Part of a Realistic Arsenal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cafiero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Makes a Creepypasta Stick? On the Recipe for Canonicity of Online Literary Productions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lionnet-Rollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cafiero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diachronic Document Dataset for Semantic Layout Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Janes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Scheithauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bénière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cafiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REINFORCEMENT OF VACCINE MANDATES AND PUBLIC ATTITUDES TOWARDS VACCINES: WHAT CAN WE LEARN FROM GOOGLE SEARCH ACTIVITY ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cafiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy K Ward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C18H26CIN3O : le révélateur chimique de la cartographie idéologique française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cafiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cordonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02904104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there a relation between religiosity and gender stereotypes in the world?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cordonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cafiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Bronner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903144v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser l’écosystème informationnel : l'exemple des controverses vaccinales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cafiero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Institut d'études politiques de Paris - Science Po, 2023. Français. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2023IEPP0050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04538505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId155"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:120.37617554859px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Florian CAFIERO </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant-chercheur en intelligence artificielle pour les sciences humaines et sociales - Université Paris-Sciences-et-Lettres (PSL)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">florian-cafiero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1951-6942</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">253124360</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">304928087</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENSEIGNEMENTS ET RECHERCHE</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chercheur invité</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022: Visiting scholar - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Columbia University - Interdisciplinary Center for Innovative Theory and Empirics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Charges de cours</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2014- aujourd’hui : Philologie computationnelle - Master &amp;quot;Humanités numériques&amp;quot; - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Nationale des Chartes/Ecole Pratique des Hautes / Ecole Normale Supérieure</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018- aujourd’hui : Méthodes quantitatives pour les humanités - Archivistes Paléographes 1ère année et Master &amp;quot;Humanités numériques&amp;quot; 1ère année - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Nationale des Chartes / PSL</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018- aujourd’hui : Analyse des réseaux - Archivistes paléographes 2ème année - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Nationale des Chartes / PSL</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016-2017 : Introduction aux humanités numériques - CYPES </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lycée Henri IV / PSL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignements invités</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023: Attribution d'autorité - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sorbonne Université</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023: R pour les sciences humaines et sociales - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université de Genève</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023: Stylistique computationnelle - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université de Genève</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020 : Visualisation de données - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université de Genève</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019 : Méthodes quantitatives pour l’analyse des textes - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d’Orléans</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Directions d'étudiant et jury</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du jury d’admission - &amp;quot;Master Humanités Numériques&amp;quot; - Ecole nationale des chartes/PSL (2019, 2020, 2021, 2022)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Jury de mémoire ( M2 ENC /PSL, 2020 ; M1 ENC/PSL, 2020)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directeur de mémoire, (trois M1 et deux M2 de 2020 à 2022,, ENC/PSL)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités scientifiques et universitaires</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Évaluateur pour les revues </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research & Politics,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Science and Medicine,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> *</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities Quarterly,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLOS One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLOS Computational Biology,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Vaccines & Immunotherapeutics, Vaccine, JMIR Infodemiology,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Frontiers in Public Health.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, * Journal of the Royal Statistical Society: series A</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Évaluateur pour les conférences </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities (DH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2018, 2019, 2020, 2023), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association for Computers and the Humanities (ACH),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2019, 2021), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association for Digital Humanities (EADH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2021).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du groupe &amp;quot;</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esprit critique et éducation aux médias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot; du Conseil Scientifique de l’Education Nationale (2019 - aujourd’hui)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de l’équipe éditoriale de &amp;quot;OpenMethods&amp;quot; - DARIAH (2019 - aujourd’hui)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Relecteur pour les Presses Universitaires de Rennes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Relecteur pour The Programming Historian</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMMUNICATIONS (sélection, 2017-2023)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invitations</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">New York University, 2023</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ecole Normale Supérieure Paris-Saclay, 2023</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ecole Polytechnique, 2023</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">University of California - Los Angeles (UCLA), 2022</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Human rights week, Université de Genève / ONU / Conseil de l'Europe, 2022</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Université Paris-Sorbonne, OBTIC, 2022</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ecole nationale des chartes, 2022</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ecole Normale Supérieure de Paris, 2023</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Université Sorbonne-Nouvelle, 2022</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">DataLAB, Bibliothèque Nationale de France, 2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Université Sorbonne-Nouvelle Paris - Littérature et humanités numériques, 2020</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">EHESS Marseille - Centre Norbert Elias, 2020</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Université Paris-Sorbonne, OBVIL, 2019,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Université Paris-Sorbonne, GEMASS, 2019</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sciences Po Paris, Médialab, 2019</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ecole des Hautes Etudes en Sciences Sociales, 3ST, 2019</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Harvard University, STS Circle, 2018</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Columbia University, Mailman school of public health, 2018</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Columbia University, INCITE, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloques revus par les pairs</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">DH, Graz Universität, 2023</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">DH Benelux, Université du Luxembourg, 2022</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Humanistica, Université de Montréal, 2022</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TEI Conference</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Humanities Research (CHR)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Association for Computers and the Humanities (ACH</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), Rice University et University of Houston, 2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association Française de Sociologie (AFS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), Université de Lille, 2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network Science (NETSCI)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Sapienza - Università di Roma, 2020</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Conference on Computational Social Science (IC2S2)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Massachussets Institute of technology (MIT), 2020</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Humanities (DH</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), Carleton University et University of Ottawa, 2020</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunbelt, International Network for Social Network Analysis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Paris, 2020</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanistica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bordeaux, 2020</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association Française de Sociologie (AFS)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Aix-Marseille Université, 2019</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIME-SHS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Sciences Po - Paris, 2018</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latin vulgaire - latin tardif (LVLT</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), Eötvös Lorand University - Budapest, 2018</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Médecine en Délibération</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Sciences Po Lyon, 2018</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AIUCD</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Università Aldo Moro - Bari, 2018</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus-based Research in the Humanities (CRH</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), Austrian Academy of Sciences - Vienna, 2018</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DH Benelux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Utrecht University, 2017</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DH IHA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Institut Historique Allemand et INRIA, Paris, 2017.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROGRAMMATION</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stemmatology</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, avec J.B. Camps : Package R, disponible sur CRAN.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affaires de style</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cafiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9782321017349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de grands modèles de langue pour prédire les passages perdus dans les manuscrits médiévaux : Un programme de recherche axé sur le manuscrit L.II.14 de la bibliothèque de Turin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cafiero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi francesi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting ADHD through natural language processing and stylometric analysis of adolescent narratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Barrios Ruddloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Poznyak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Lee Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Rafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Child and Adolescent Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4 (1519753), </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frcha.2025.1519753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05063509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public sector corruption is fertile ground for conspiracy beliefs: A comparison between 26 Western and non‐Western countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cordonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cafiero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Science Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ssqu.13374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04536646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InTEIrviews: An ODD for Qualitative Interviews in the Humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cafiero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Text Encoding Initiative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jtei.5007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who could be behind QAnon? Authorship attribution with supervised machine-learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cafiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Scholarship in the Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 38 (4), pp.1418-1430. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/llc/fqad061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05129905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datafying diplomacy: How to enable the computational analysis and support of international negotiations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cafiero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of computational science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 71, pp.102056. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jocs.2023.102056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Gender on French High School Students’ Dream Jobs and Professional Ambition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cordonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cafiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Walzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Bronner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socius: Sociological Research for a Dynamic World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Data Visualization, 9, pp.1-3. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/23780231231181898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04128083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Yellow Vests in France: Psychosocial Determinants and Consequences of the Adherence to a Social Movement in a Representative Sample of the Population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Wagner-Egger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jais Adam-Troian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cordonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cafiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Bronner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Psychologie Sociale = International review of social psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 35 (1), </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/irsp.556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03715327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“I’m not an antivaxxer, but…”: Spurious and authentic diversity among vaccine critical activists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cafiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Guille-Escuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy K Ward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 65, pp.63-70. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socnet.2020.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governing by press release?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.K. Ward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cafiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Peretti-Watel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infectious Diseases Now</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 51 (5), pp.501-502. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.idnow.2020.12.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why are conspiracy theories more successful in some countries than in others? An exploratory study on Internet users from 22 Western and non-Western countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cordonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cafiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Bronner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Science Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/05390184211018961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus and Models for Lemmatisation and POS-tagging of Classical French Theatre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cafiero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Data Mining and Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/jdmdh.6485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02591388v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Modéliser le continuum latino-roman aux alentours de l’an 800 : de la sociolinguistique à l’intelligence artificielle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cafiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Verdo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Antiqua</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Acta antiqua Academiae scientiarum Hungaricae, LIX, pp.453-466. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1556/068.2019.59.1-4.40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetric participation of defenders and critics of vaccines to debates on French-speaking Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriana Gargiulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cafiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Guille-Escuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Seror</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy K Ward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-62880-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France's citizen consultation on vaccination and the challenges of participatory democracy in health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy K Ward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cafiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Fretigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Colgrove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Seror</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Science &amp; Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 220, pp.73-80. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socscimed.2018.10.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why Molière most likely did write his plays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cafiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (11), pp.eaax5489. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.aax5489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02426621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Setting bounds in a homogeneous corpus: a methodological study applied to medieval literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cafiero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, SHS-1 (MASHS 2011/2012. Modèles et Apprentissages en Sciences Humaines et Sociales Rédacteurs invités : Mar), pp.55-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00765651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I am too old for this style!&amp;quot; A stylometric benchmark of age effect on authorship attribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cafiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucence Ing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHR 2025 - 6th Conference on Computational Humanities Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05169869v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Style in Eight Syllables: Metric Annotation and Stylometry of Chrétien de Troyes and Contemporaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cafiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chaumet-Riffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Conceicao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Godreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DH 2025 - Digital Humanities Benelux Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Amsterdam, Netherlands. pp.1-12, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.15600182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05129870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">More Sound, More Soundness?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cafiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Falcone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Humanities Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Esch-Belval, Luxembourg. pp.1137-1147, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.63744/JsYBzks5UCwg⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338153v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Riddle in a Haystack: LLM Detection of Intricate Wordplays in Colette and Willy's Novels for Authorship Attribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cafiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade Nova de Lisboa; Universidade de Coimbra; Universidade de Aveiro, Jul 2025, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05187289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The times are a-changin': présent vs passé simple in French novels (1811-2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cafiero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DH Benelux 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04984105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harnessing Linguistic Analysis for ADHD Diagnosis Support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cafiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Barrios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Debbané</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RaPID-5@LREC-COLING-2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Computational Linguistics, May 2024, Turin, Italy. pp.87-94, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31234/osf.io/m97gx⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Labé : une créature de papier?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cafiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanistica 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association francophone des humanités numériques, Jun 2023, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04090284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rise and Fall of Theatrical Genres in Early Modern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cafiero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DH Benelux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093598v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting Psychological Disorders with Stylometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Barrios Rudloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cafiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Debbané</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Humanities Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Paris, France. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31234/osf.io/s5cm3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine à l'atelier: l'impact de Willy et ses secrétaires sur l'écriture de Colette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cafiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanistica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montréal, May 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psyché' as a Rosetta Stone? Assessing Collaborative Authorship in the French 17th Century Theatre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cafiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHR 2021 Computational Humanities Research 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Amsterdam, Netherlands. pp.377-391</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05129973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inTEIrviews: an ODD for qualitative interviews in history and social sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cafiero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEI Conference and Member's Meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Virtual Conference, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trendy plots - A Google Trends-based inquiry on the social determinants of conspiracy theories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cafiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cordonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Bronner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internation Conference on Computational Social Science (IC2S2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Massachussets Institute of Technology, Jul 2020, MIT, Cambridge, Massachusetts, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03970172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La naissance du style: auteur vs genre aux XVIIe et XIXe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cafiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanistica 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Humanistica, May 2020, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02577853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No comments: Addressing commentary sections in websites' analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cafiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Guille-Escuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy K Ward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Computational Social Science, Massachusetts Institute of Technology (MIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Cambridge, MA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y a-t-il une mathématique des textes ? Le monde non-euclidien du discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cafiero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observatoire de la Vie Littéraire - Université Paris Sorbonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stemmatology: an R package for the computer-assisted analysis of textual traditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cafiero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus-Based Research in the Humanities CRH-2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Vienna, Austria. pp.65-74, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.1117389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genealogical variant locations and simplified stemma: a test case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cafiero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analysis of Ancient and Medieval Texts and Manuscripts: Digital Approaches (Lectio: studies in the transmission of texts &amp; ideas, 1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tara Andrews; Caroline Macé, Apr 2012, Louvain, Belgium. pp.69-93, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/M.LECTIO-EB.5.102565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01435633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dating the Stylistic Turn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cafiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Humanities Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04343340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the record&amp;quot; Transcribing and valorizing qualitative interviews with XML-TEI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cafiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computational Social Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Cambridge (MA), United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aligner méthode historique et RAG : transformer un assistant conversationnel en chaîne de preuve auditable et discutable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donghan Bian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Pellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cafiero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05460105v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timing In stand-up Comedy: Text, Audio, Laughter, Kinesics (TIC-TALK): Pipeline and Database for the Multimodal Study of Comedic Timing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaelle Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cafiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lépinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahan Vidal-Gorène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Linked Open Data Service and Semantic Portal to Study the Assembly Minutes and Prosopography of the</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petri Leskinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eero Hyvönen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lionnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Blukacz-Louisfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Étienne Bourneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05588164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Veracity to Diffusion: Adressing Operational Challenges in Moving From Fake-News Detection to Information Disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Paolo Savatteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahan Vidal-Gorène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cafiero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385674v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Under-resourced studies of under-resourced languages: lemmatization and POS-tagging with LLM annotators for historical Armenian, Georgian, Greek and Syriac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahan Vidal-Gorène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cafiero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119485v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Never Care For What They Say ? Platform vs Genre Rules in Online Horror Narratives (2007-2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lionnet-Rollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cafiero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEDUSA 0.1: Medieval European Documents Unified System for Automated text recognition System Report for the ICDAR 2026 Competition on Multilingual Medieval Handwritten Text Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Moins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cafiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilla Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05600991v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big Cases Should not Set the Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cafiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Accountability can re-legitimate Multilateralism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cafiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Cointet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Mallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parliamentary Seizure of Foreign Affairs and League-Centered Multilateral Repertoires in Interwar France (1929-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donghan Bian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cafiero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Laws of L.A.W.S.: Optimal Regulation for Autonomous Weapons as Part of a Realistic Arsenal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cafiero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Makes a Creepypasta Stick? On the Recipe for Canonicity of Online Literary Productions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lionnet-Rollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cafiero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diachronic Document Dataset for Semantic Layout Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Janes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Scheithauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bénière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cafiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REINFORCEMENT OF VACCINE MANDATES AND PUBLIC ATTITUDES TOWARDS VACCINES: WHAT CAN WE LEARN FROM GOOGLE SEARCH ACTIVITY ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cafiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy K Ward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C18H26CIN3O : le révélateur chimique de la cartographie idéologique française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cafiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cordonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02904104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there a relation between religiosity and gender stereotypes in the world?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cordonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cafiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Bronner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903144v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser l’écosystème informationnel : l'exemple des controverses vaccinales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cafiero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Institut d'études politiques de Paris - Science Po, 2023. Français. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2023IEPP0050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04538505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId165"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="75CF7F20"/>
+    <w:nsid w:val="F727E70B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3A6F2E0B"/>
+    <w:nsid w:val="4950A2CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="C1044876"/>
+    <w:nsid w:val="B5A21FA3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2858DB46"/>
+    <w:nsid w:val="3630CA4B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="B706F5EE"/>
+    <w:nsid w:val="9C987641"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -847,51 +847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="E149A9D0"/>
+    <w:nsid w:val="830D8A54"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -995,51 +995,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="2572E4B0"/>
+    <w:nsid w:val="D397FA98"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1143,51 +1143,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="087DEE8A"/>
+    <w:nsid w:val="D54BB89D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1291,51 +1291,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="D4555E42"/>
+    <w:nsid w:val="996BB7EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1546,51 +1546,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florian-cafiero" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1951-6942" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253124360" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/304928087" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/Esprit%20critique%20et%20%C3%A9ducation%20aux%20m%C3%A9dias" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tei-c.org/next-gen-tei-2021/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://2021.computational-humanities-research.org/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1CN5CDWPf4cLTT1NY9gyP-JxxvsCdzRG-/view" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afs-socio.fr/le-programme-par-rt/?lert=997" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://easychair.org/smart-program/NETSCI2020/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://2020.ic2s2.org/program" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dh2020.adho.org/wp-content/uploads/2020/07/517_OntherecordtranscribingandvalorizingqualitativeinterviewswithXMLTEI.html" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.insna.org/events/sunbelt-virtual-conference##" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-02577853/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afs-socio.fr/le-programme-par-rt/?lert=1001" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.archive.org/web/2021https://cdsp.sciences-po.fr/fr/le-cdsp/actualites/actualite/colloque-dime-shs-des-instruments-au-service-de-la-recherche-en-sciences-sociales_80/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lvlt13.elte.hu/wp-content/uploads/2018/07/Book-of-Abstracts_LVLT13.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article7075" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/37409468/AIUCD_2018_-_Book_of_Abstracts" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-01695903/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dhbenelux2017.eu/wp-content/uploads/sites/187/2017/06/Abstracts_DHBenelux_Tuesday.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dhdhi.hypotheses.org/2714" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cran.r-project.org/web/packages/stemmatology/index.html" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936009v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cafiero" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Camps" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lerobert.com/essais-et-litterature/affaires-de-style-du-cas-moliere-a-l-affaire-gregory-la-stylometrie-mene-l-enquete-9782321017349.html" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318886v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063509v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Barrios Ruddloff" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Poznyak" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lee Samson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Rafi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gabay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frcha.2025.1519753" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536646v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cordonier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ssqu.13374" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561516v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Puren" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jtei.5007" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05129905v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/llc/fqad061" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121762v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocs.2023.102056" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128083v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Walzer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Bronner" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23780231231181898" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715327v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Wagner-Egger" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jais Adam-Troian" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.556" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066746v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Guille-Escuret" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy K Ward" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socnet.2020.11.004" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03429453v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.K. Ward" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cafiero" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Peretti-Watel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idnow.2020.12.009" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264549v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/05390184211018961" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02591388v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fi&#232;vre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cl&#233;rice" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.6485" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994983v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Verdo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/068.2019.59.1-4.40" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094291v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriana Gargiulo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Seror" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-62880-5" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959783v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Fretigny" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Colgrove" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2018.10.032" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426621v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aax5489" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00765651v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05169869v3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucence Ing" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05129870v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaumet-Riffaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Conceicao" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Godreau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15600182" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338153v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Falcone" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.63744/JsYBzks5UCwg" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187289v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984105v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Barr&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558160v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Barrios" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Debban&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31234/osf.io/m97gx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090284v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093598v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246051v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Barrios Rudloff" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31234/osf.io/s5cm3" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632998v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05129973v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402606v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970172v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02577853v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201333v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957948v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695903v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1117389" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01435633v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.LECTIO-EB.5.102565" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343340v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904901v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460105v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donghan Bian" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Pellet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561771v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaelle Zribi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent L&#233;pinay" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahan Vidal-Gor&#232;ne" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385674v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Paolo Savatteri" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119485v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Kindt" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553267v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lionnet-Rollin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396623v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396546v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cointet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Mallard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419833v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343021v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406444v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784161v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Janes" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Scheithauer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah B&#233;ni&#232;re" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520204v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02904104v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903144v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/tel-04538505v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023IEPP0050" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florian-cafiero" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1951-6942" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253124360" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/304928087" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/Esprit%20critique%20et%20%C3%A9ducation%20aux%20m%C3%A9dias" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tei-c.org/next-gen-tei-2021/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://2021.computational-humanities-research.org/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1CN5CDWPf4cLTT1NY9gyP-JxxvsCdzRG-/view" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afs-socio.fr/le-programme-par-rt/?lert=997" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://easychair.org/smart-program/NETSCI2020/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://2020.ic2s2.org/program" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dh2020.adho.org/wp-content/uploads/2020/07/517_OntherecordtranscribingandvalorizingqualitativeinterviewswithXMLTEI.html" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.insna.org/events/sunbelt-virtual-conference##" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-02577853/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afs-socio.fr/le-programme-par-rt/?lert=1001" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.archive.org/web/2021https://cdsp.sciences-po.fr/fr/le-cdsp/actualites/actualite/colloque-dime-shs-des-instruments-au-service-de-la-recherche-en-sciences-sociales_80/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lvlt13.elte.hu/wp-content/uploads/2018/07/Book-of-Abstracts_LVLT13.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article7075" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/37409468/AIUCD_2018_-_Book_of_Abstracts" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-01695903/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dhbenelux2017.eu/wp-content/uploads/sites/187/2017/06/Abstracts_DHBenelux_Tuesday.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dhdhi.hypotheses.org/2714" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cran.r-project.org/web/packages/stemmatology/index.html" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936009v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cafiero" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Camps" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lerobert.com/essais-et-litterature/affaires-de-style-du-cas-moliere-a-l-affaire-gregory-la-stylometrie-mene-l-enquete-9782321017349.html" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318886v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063509v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Barrios Ruddloff" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Poznyak" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lee Samson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Rafi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gabay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frcha.2025.1519753" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536646v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cordonier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ssqu.13374" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561516v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Puren" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jtei.5007" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05129905v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/llc/fqad061" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121762v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocs.2023.102056" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128083v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Walzer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Bronner" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23780231231181898" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715327v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Wagner-Egger" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jais Adam-Troian" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.556" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066746v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Guille-Escuret" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy K Ward" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socnet.2020.11.004" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03429453v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.K. Ward" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cafiero" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Peretti-Watel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idnow.2020.12.009" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264549v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/05390184211018961" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02591388v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fi&#232;vre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cl&#233;rice" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.6485" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994983v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Verdo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/068.2019.59.1-4.40" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094291v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriana Gargiulo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Seror" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-62880-5" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959783v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Fretigny" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Colgrove" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2018.10.032" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426621v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aax5489" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00765651v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05169869v3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucence Ing" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05129870v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaumet-Riffaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Conceicao" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Godreau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15600182" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338153v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Falcone" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.63744/JsYBzks5UCwg" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187289v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984105v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Barr&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558160v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Barrios" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Debban&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31234/osf.io/m97gx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090284v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093598v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246051v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Barrios Rudloff" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31234/osf.io/s5cm3" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632998v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05129973v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402606v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970172v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02577853v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201333v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957948v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695903v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1117389" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01435633v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.LECTIO-EB.5.102565" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343340v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904901v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460105v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donghan Bian" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Pellet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561771v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaelle Zribi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent L&#233;pinay" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahan Vidal-Gor&#232;ne" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588164v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petri Leskinen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eero Hyv&#246;nen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lionnet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Blukacz-Louisfert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;tienne Bourneuf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385674v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Paolo Savatteri" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119485v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Kindt" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553267v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lionnet-Rollin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05600991v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Moins" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Guidi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilla Conte" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396623v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396546v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cointet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Mallard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419833v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343021v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406444v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784161v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Janes" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Scheithauer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah B&#233;ni&#232;re" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520204v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02904104v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903144v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/tel-04538505v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023IEPP0050" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>