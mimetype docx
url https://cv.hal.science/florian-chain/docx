--- v0 (2026-03-18)
+++ v1 (2026-05-01)
@@ -234,295 +234,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04999251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-Restricted Feeding Potentiates the Ability of Lacticaseibacillus casei to Enrich the Retina in Omega-3 Fatty Acids</w:t>
+                <w:t xml:space="preserve">REG3A and IL22 have opposite effects on fat accumulation in the liver in a high-fat diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Lapaquette</w:t>
+                <w:t xml:space="preserve">Esther Borras Nogues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Boucard</w:t>
+                <w:t xml:space="preserve">Sandrine Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alisson Agus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aging and disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14 (6), pp.1945-1949. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.33733. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14336/AD.2023.0324⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-84700-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04101285v1</w:t>
+                <w:t xml:space="preserve">hal-05590173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Isolate of Streptococcus mitis Displayed In Vitro Antimicrobial Activity and Deleterious Effect in a Preclinical Model of Lung Infection</w:t>
+                <w:t xml:space="preserve">Recombinant MAM from Faecalibacterium duncaniae exhibits a protective effect in DNBS-induced colitis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elliot Mathieu</w:t>
+                <w:t xml:space="preserve">Thaís Vilela Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Marquant</w:t>
+                <w:t xml:space="preserve">Luís Lima de Jesus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Ferrary Américo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vinciane Saint-Criq</w:t>
+                <w:t xml:space="preserve">Laura Creusot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (2), pp. 263. </w:t>
+              <w:t xml:space="preserve">Microbial Cell Factories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (1), pp.6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nu15020263⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12934-025-02877-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03943007v1</w:t>
+                <w:t xml:space="preserve">hal-05593025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ligilactobacillus salivarius CNCM I-4866, a potential probiotic candidate, shows anti-inflammatory properties in vitro and in vivo</w:t>
               </w:r>
@@ -636,6697 +636,6697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04339489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gut barrier-microbiota imbalances in early life lead to higher sensitivity to inflammation in a murine model of C-section delivery</w:t>
+                <w:t xml:space="preserve">Time-Restricted Feeding Potentiates the Ability of Lacticaseibacillus casei to Enrich the Retina in Omega-3 Fatty Acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Barone</w:t>
+                <w:t xml:space="preserve">Pierre Lapaquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Ramayo-Caldas</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Boucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Chain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Estellé</w:t>
+                <w:t xml:space="preserve">Stéphane Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Tambosco</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Chadi</w:t>
+                <w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40168-023-01584-0⟩</w:t>
+              <w:t xml:space="preserve">Aging and disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (6), pp.1945-1949. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14336/AD.2023.0324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04344510v1</w:t>
+                <w:t xml:space="preserve">hal-04101285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lactococcus lactis engineered to deliver hCAP18 cDNA alleviates DNBS-induced colitis in C57BL/6 mice by promoting IL17A and IL10 cytokine expression</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Isolate of Streptococcus mitis Displayed In Vitro Antimicrobial Activity and Deleterious Effect in a Preclinical Model of Lung Infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elliot Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esther Borras Noguès</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camille Kropp</w:t>
+                <w:t xml:space="preserve">Quentin Marquant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Chain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laureline Bétemps</w:t>
+                <w:t xml:space="preserve">Edwige Bouguyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cassiana de Sousa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florian Chain</w:t>
+                <w:t xml:space="preserve">Vinciane Saint-Criq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (1), pp.15641. </w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (2), pp. 263. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-19455-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nu15020263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03790880v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03943007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Administration Matrix Modifies the Beneficial Properties of a Probiotic Mix of Bifidobacterium animalis subsp. lactis BB-12 and Lactobacillus acidophilus LA-5</w:t>
+                <w:t xml:space="preserve">Gut barrier-microbiota imbalances in early life lead to higher sensitivity to inflammation in a murine model of C-section delivery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gréta Pápai</w:t>
+                <w:t xml:space="preserve">M. Barone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edgar Torres-Maravilla</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florian Chain</w:t>
+                <w:t xml:space="preserve">Y. Ramayo-Caldas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éva Varga-Visi</w:t>
+                <w:t xml:space="preserve">J. Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Otília Antal</w:t>
+                <w:t xml:space="preserve">K. Tambosco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Probiotics and Antimicrobial Proteins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12602-020-09702-2⟩</w:t>
+              <w:t xml:space="preserve">Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (1), pp.140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40168-023-01584-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03793769v1</w:t>
+                <w:t xml:space="preserve">hal-04344510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal dietary omega-3 deficiency worsens the deleterious effects of prenatal inflammation on the gut-brain axis in the offspring across lifetime</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lactococcus lactis engineered to deliver hCAP18 cDNA alleviates DNBS-induced colitis in C57BL/6 mice by promoting IL17A and IL10 cytokine expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Decoeur</w:t>
+                <w:t xml:space="preserve">Esther Borras Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Kropp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Briere</w:t>
+                <w:t xml:space="preserve">Laureline Bétemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Amadieu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Quadros</w:t>
+                <w:t xml:space="preserve">Cassiana de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Chain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychopharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41386-020-00793-7⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.15641. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-19455-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02916329v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03790880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Keystone commensal bacterium Christensenella minuta DSM 22607 displays anti-inflammatory properties both in vitro and in vivo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Kropp</w:t>
+                <w:t xml:space="preserve">The Administration Matrix Modifies the Beneficial Properties of a Probiotic Mix of Bifidobacterium animalis subsp. lactis BB-12 and Lactobacillus acidophilus LA-5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gréta Pápai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katy Le Corf</w:t>
+                <w:t xml:space="preserve">Edgar Torres-Maravilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Chain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karima Relizani</w:t>
+                <w:t xml:space="preserve">Éva Varga-Visi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Tambosco</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ccori Martinez</w:t>
+                <w:t xml:space="preserve">Otília Antal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-90885-1⟩</w:t>
+              <w:t xml:space="preserve">Probiotics and Antimicrobial Proteins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (2), pp. 484-494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12602-020-09702-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03793766v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03793769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age-related changes in the gut microbiota modify brain lipid composition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Keystone commensal bacterium Christensenella minuta DSM 22607 displays anti-inflammatory properties both in vitro and in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Kropp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katy Le Corf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mayssa Albouery</w:t>
+                <w:t xml:space="preserve">Karima Relizani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Buteau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Grégoire</w:t>
+                <w:t xml:space="preserve">Kevin Tambosco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Cherbuy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Pais de Barros</w:t>
+                <w:t xml:space="preserve">Ccori Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcimb.2019.00444⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.11494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-90885-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622034v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03793766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capsular Polysaccharide Cross-Regulation Modulates Bacteroides thetaiotaomicron Biofilm Formation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Maternal dietary omega-3 deficiency worsens the deleterious effects of prenatal inflammation on the gut-brain axis in the offspring across lifetime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Leyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Béchon</w:t>
+                <w:t xml:space="preserve">F. Decoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jovana Mihajlovic</w:t>
+                <w:t xml:space="preserve">G. Briere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sol Vendrell-Fernández</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florian Chain</w:t>
+                <w:t xml:space="preserve">C. Amadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Langella</w:t>
+                <w:t xml:space="preserve">A. Quadros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (3), </w:t>
+              <w:t xml:space="preserve">Neuropsychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 46 (3), pp.579-602. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/mBio.00729-20⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41386-020-00793-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03209304v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02916329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Butyrate mediates anti-inflammatory effects of Faecalibacterium prausnitzii in intestinal epithelial cells through Dact3</w:t>
+                <w:t xml:space="preserve">Age-related changes in the gut microbiota modify brain lipid composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Lenoir</w:t>
+                <w:t xml:space="preserve">Mayssa Albouery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebeca Martín</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sead Chadi</w:t>
+                <w:t xml:space="preserve">Bénédicte Buteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pamela González-Dávila</w:t>
+                <w:t xml:space="preserve">Claire Cherbuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Pais de Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut microbes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19490976.2020.1826748⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9, pp.444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcimb.2019.00444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03339765v1</w:t>
+                <w:t xml:space="preserve">hal-02622034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The commensal Escherichia coli CEC15 reinforces intestinal defences in gnotobiotic mice and is protective in a chronic colitis mouse model</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Capsular Polysaccharide Cross-Regulation Modulates Bacteroides thetaiotaomicron Biofilm Formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Verstraeten</w:t>
+                <w:t xml:space="preserve">Nathalie Béchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebeca Martin</w:t>
+                <w:t xml:space="preserve">Jovana Mihajlovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sol Vendrell-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-47611-9⟩</w:t>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mBio.00729-20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03033617v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03209304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elucidating the immune-related mechanisms by which probiotic strain &amp;lt;em&amp;gt;lactobacillus case&amp;lt;/em&amp;gt;i bl23 displays anti-tumoral properties</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Butyrate mediates anti-inflammatory effects of Faecalibacterium prausnitzii in intestinal epithelial cells through Dact3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edgar Torres-Mara Villa</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Langella</w:t>
+                <w:t xml:space="preserve">Marion Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca Martín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgar Torres-Maravilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sead Chadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela González-Dávila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.03281⟩</w:t>
+              <w:t xml:space="preserve">Gut microbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (1), pp.1826748. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19490976.2020.1826748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618622v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03339765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The potential probiotic &amp;lt;em&amp;gt;lactobacillus rhamnosus&amp;lt;/em&amp;gt; CNCM 1-3690 strain protects the intestinal barrier by stimulating both mucus production and cytoprotective response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebeca Martin Rosique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Chamignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Mhedbi-Hajri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9, pp.1-14. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-019-41738-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02627418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phosphatidylglycerols are induced by gut dysbiosis and inflammation, and favorably modulate adipose tissue remodeling in obesity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brandon D Kayser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Prifti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FASEB Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 33 (4), pp.4741-4754. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1096/fj.201801897R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02135899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oral delivery of pancreatitis‐associated protein by Lactococcus lactis displays protective effects in dnbs‐induced colitis model and is able to modulate the composition of the microbiota</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The commensal Escherichia coli CEC15 reinforces intestinal defences in gnotobiotic mice and is protective in a chronic colitis mouse model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Fernandes</w:t>
+                <w:t xml:space="preserve">Unai Escribano-Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodrigo D Carvalho</w:t>
+                <w:t xml:space="preserve">Sophie Verstraeten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Rochat</w:t>
+                <w:t xml:space="preserve">Rebeca Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Chain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.14748⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-47611-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02619641v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03033617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-tumoral Effects of Recombinant &amp;lt;em&amp;gt;Lactococcus lactis&amp;lt;/em&amp;gt; Strain Secreting IL-17A Cytokine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Elucidating the immune-related mechanisms by which probiotic strain &amp;lt;em&amp;gt;lactobacillus case&amp;lt;/em&amp;gt;i bl23 displays anti-tumoral properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Jacouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Pouderous</w:t>
+                <w:t xml:space="preserve">Marie-Laure Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Paula Pessoa Vilela</w:t>
+                <w:t xml:space="preserve">Edgar Torres-Mara Villa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Chain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 9, </w:t>
+              <w:t xml:space="preserve">, 2019, 9, pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.03355⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.03281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02620529v1</w:t>
+                <w:t xml:space="preserve">hal-02618622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Putative Type V Pilus Contributes to Bacteroides thetaiotaomicron Biofilm Formation Capacity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jovana Mihajlovic</w:t>
+                <w:t xml:space="preserve">Anti-tumoral Effects of Recombinant &amp;lt;em&amp;gt;Lactococcus lactis&amp;lt;/em&amp;gt; Strain Secreting IL-17A Cytokine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Jacouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Bechon</w:t>
+                <w:t xml:space="preserve">Edgar Torres Maravilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christa Ivanova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florian Chain</w:t>
+                <w:t xml:space="preserve">Nicolas Pouderous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Almeida</w:t>
+                <w:t xml:space="preserve">Ana Paula Pessoa Vilela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 201 (18), pp.e00650-18. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JB.00650-18⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.03355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-02558491v1</w:t>
+                <w:t xml:space="preserve">hal-02620529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Bifidobacteria Expression SysTem (BEST) to Produce and Deliver Interleukin-10 in Bifidobacterium bifidum</w:t>
+                <w:t xml:space="preserve">Oral delivery of pancreatitis‐associated protein by Lactococcus lactis displays protective effects in dnbs‐induced colitis model and is able to modulate the composition of the microbiota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Mauras</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florian Chain</w:t>
+                <w:t xml:space="preserve">Natalia Martins Breyner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Faucheux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pauline Ruffié</w:t>
+                <w:t xml:space="preserve">Priscilla Carolinne Bagano Vilas Boas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Gontier</w:t>
+                <w:t xml:space="preserve">Gabriel Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo D Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.03075⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (11), pp. 4020-4031. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.14748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02126568v1</w:t>
+                <w:t xml:space="preserve">hal-02619641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a prophage-free derivative strain of &amp;lt;em&amp;gt;Lactococcus lactis&amp;lt;/em&amp;gt; ssp &amp;lt;em&amp;gt;lactis&amp;lt;/em&amp;gt; IL1403 reveals the importance of prophages for phenotypic plasticity of the host</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Aucouturier</w:t>
+                <w:t xml:space="preserve">A Putative Type V Pilus Contributes to Bacteroides thetaiotaomicron Biofilm Formation Capacity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jovana Mihajlovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bechon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christa Ivanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.02032⟩</w:t>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 201 (18), pp.e00650-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JB.00650-18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625231v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02558491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Versatile New Model of Chemically Induced Chronic Colitis Using an Outbred Murine Strain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Barone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Sokol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrizia Brigidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis G Bermúdez-Humarán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9, pp.565. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmicb.2018.00565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01768628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The subdominante microbiota member &amp;lt;em&amp;gt;Escherichia Coli&amp;lt;/em&amp;gt; is protective in a chronic inflammatory model with a reinforcement of the intestinal barrier</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rebeca Martin Rosique</w:t>
+                <w:t xml:space="preserve">Characterization of a prophage-free derivative strain of &amp;lt;em&amp;gt;Lactococcus lactis&amp;lt;/em&amp;gt; ssp &amp;lt;em&amp;gt;lactis&amp;lt;/em&amp;gt; IL1403 reveals the importance of prophages for phenotypic plasticity of the host</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Aucouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Bidnenko</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gastroenterology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0016-5085(18)32913-5⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.02032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620530v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opposing effect of Lactobacillus on in vitro Klebsiella pneumoniae in biofilm and in an in vivo intestinal colonisation model</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A New Bifidobacteria Expression SysTem (BEST) to Produce and Deliver Interleukin-10 in Bifidobacterium bifidum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Chain</w:t>
+                <w:t xml:space="preserve">Aurélie Mauras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Chain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Faucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ruffié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beneficial Microbes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3920/BM2017.0002⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.03075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04565036v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02126568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Insights into the Diversity of the Genus Faecalibacterium</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The subdominante microbiota member &amp;lt;em&amp;gt;Escherichia Coli&amp;lt;/em&amp;gt; is protective in a chronic inflammatory model with a reinforcement of the intestinal barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Robert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Muriel Thomas</w:t>
+                <w:t xml:space="preserve">Unai Escribano Vazquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Verstraeten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca Martin Rosique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Chain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.01790⟩</w:t>
+              <w:t xml:space="preserve">Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 154 (6), pp.S-861-S-862. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0016-5085(18)32913-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01617957v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of plasmid-encoded peptidase S8 (PrtP) to adhesion and transit in the gut of Lactococcus lactis IBB477 strain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New Insights into the Diversity of the Genus Faecalibacterium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Benevides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joanna Maria Radziwill-Bienkowska</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Sriti Burman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Claire Cherbuy</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00253-017-8334-1⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.1790. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.01790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605918v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01617957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial Anti-Inflammatory Molecule (MAM) from Faecalibacterium prausnitzii Shows a Protective Effect on DNBS and DSS-Induced Colitis Model in Mice through Inhibition of NF-kappa B Pathway</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contribution of plasmid-encoded peptidase S8 (PrtP) to adhesion and transit in the gut of Lactococcus lactis IBB477 strain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cassiana S. de Sousa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Priscilla Carolinne Bagano Vilas Boas</w:t>
+                <w:t xml:space="preserve">Joanna Maria Radziwill-Bienkowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karolina Drabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cherbuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.00114⟩</w:t>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 101 (14), pp.5709-5721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00253-017-8334-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604976v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Cell-Penetrant Manganese SOD-Mimic Is Able To Complement MnSOD and Exerts an Antiinflammatory Effect on Cellular and Animal Models of Inflammatory Bowel Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Mathieu</w:t>
+                <w:t xml:space="preserve">Microbial Anti-Inflammatory Molecule (MAM) from Faecalibacterium prausnitzii Shows a Protective Effect on DNBS and DSS-Induced Colitis Model in Mice through Inhibition of NF-kappa B Pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Martins Breyner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Bernard</w:t>
+                <w:t xml:space="preserve">Christophe Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Delsuc</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Gazzah</w:t>
+                <w:t xml:space="preserve">Cassiana S. de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Carolinne Bagano Vilas Boas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Chain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b02695⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.00114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01473825v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using murine colitis models to analyze probiotics–host interactions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florian Chain</w:t>
+                <w:t xml:space="preserve">A Cell-Penetrant Manganese SOD-Mimic Is Able To Complement MnSOD and Exerts an Antiinflammatory Effect on Cellular and Animal Models of Inflammatory Bowel Diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Miquel</w:t>
+                <w:t xml:space="preserve">Nicolas Delsuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Motta</w:t>
+                <w:t xml:space="preserve">Elodie Quévrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Vergnolle</w:t>
+                <w:t xml:space="preserve">Géraldine Gazzah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 41 (Supp_1), pp.S49-S70. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 56 (5), pp.2545-2555. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/femsre/fux035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b02695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01602302v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01473825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probiotic Strain Lactobacillus casei BL23 Prevents Colitis-Associated Colorectal Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elsa Jacouton</w:t>
+                <w:t xml:space="preserve">Using murine colitis models to analyze probiotics–host interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca Martin Rosique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis G. Bermudez-Humaran</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylvie Miquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Motta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vergnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2017.01553⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 41 (Supp_1), pp.S49-S70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsre/fux035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01654633v1</w:t>
+                <w:t xml:space="preserve">hal-01602302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional characterization of novel &amp;lt;em&amp;gt;Faecalibacterium prausnitzii&amp;lt;/em&amp;gt; strains isolated from healthy volunteers: a step forward in the use of &amp;lt;em&amp;gt;F. prausnitzii&amp;lt;/em&amp;gt; as a next-generation probiotic</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Probiotic Strain Lactobacillus casei BL23 Prevents Colitis-Associated Colorectal Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Jacouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Chain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Sokol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Langella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis G. Bermudez-Humaran</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.01226⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.1553. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2017.01553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02629302v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01654633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beneficial effects on host energy metabolism of short-chain fatty acids and vitamins produced by commensal and probiotic bacteria</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rebeca Martin Rosique</w:t>
+                <w:t xml:space="preserve">Functional characterization of novel &amp;lt;em&amp;gt;Faecalibacterium prausnitzii&amp;lt;/em&amp;gt; strains isolated from healthy volunteers: a step forward in the use of &amp;lt;em&amp;gt;F. prausnitzii&amp;lt;/em&amp;gt; as a next-generation probiotic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca Martín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Bermudez Humaran</w:t>
+                <w:t xml:space="preserve">Sylvie S. Miquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Benevides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Courau</w:t>
+                <w:t xml:space="preserve">Chantal Bridonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Cell Factories</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 16, </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12934-017-0691-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.01226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607301v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bifidobacterium animalis ssp. lactis CNCM-I2494 Restores Gut Barrier Permeability in Chronically Low-Grade Inflamed Mice</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Beneficial effects on host energy metabolism of short-chain fatty acids and vitamins produced by commensal and probiotic bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Laval</w:t>
+                <w:t xml:space="preserve">Jean-Guy Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Miquel</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca Martin Rosique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jane Natividad</w:t>
+                <w:t xml:space="preserve">Luis Bermudez Humaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Courau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.00608⟩</w:t>
+              <w:t xml:space="preserve">Microbial Cell Factories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12934-017-0691-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01323776v1</w:t>
+                <w:t xml:space="preserve">hal-01607301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faecalibacterium prausnitzii A2-165 has a high capacity to induce IL-10 in human and murine dendritic cells and modulates T cell responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriana Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette A. van Berkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tanweer Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nico Taverne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6 (4), pp.18507. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/srep18507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01306730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of an anti-inflammatory protein from Faecalibacterium prausnitzii, a commensal bacterium deficient in Crohn's disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Quévrain</w:t>
+                <w:t xml:space="preserve">Bifidobacterium animalis ssp. lactis CNCM-I2494 Restores Gut Barrier Permeability in Chronically Low-Grade Inflamed Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca Martín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.A. Maubert</w:t>
+                <w:t xml:space="preserve">Laure Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Chain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Michon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">R. Marquant</w:t>
+                <w:t xml:space="preserve">Jane Natividad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/gutjnl-2014-307649⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.00608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02046235v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01323776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protective effect of TSLP delivered at the gut mucosa level by recombinant lactic acid bacteria in DSS-induced colitis mouse model (vol 14, 176, 2015)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of an anti-inflammatory protein from Faecalibacterium prausnitzii, a commensal bacterium deficient in Crohn's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Quévrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Aubry</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florian Chain</w:t>
+                <w:t xml:space="preserve">M.A. Maubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yolande Chvatchko</w:t>
+                <w:t xml:space="preserve">C. Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Goffin</w:t>
+                <w:t xml:space="preserve">F. Chain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Marquant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Cell Factories</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12934-016-0592-6⟩</w:t>
+              <w:t xml:space="preserve">Gut</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 65 (3), pp.415-425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/gutjnl-2014-307649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602860v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02046235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A large scale in vitro screening of Streptococcus thermophilus strains revealed strains with a high anti-inflammatory potential</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Protective effect of TSLP delivered at the gut mucosa level by recombinant lactic acid bacteria in DSS-induced colitis mouse model (vol 14, 176, 2015)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noura Kechaou</w:t>
+                <w:t xml:space="preserve">Camille Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahoefa Ablavi Awussi</w:t>
+                <w:t xml:space="preserve">Yolande Chvatchko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvonne Roussel</w:t>
+                <w:t xml:space="preserve">Laurence Goffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 70, pp.78-87. </w:t>
+              <w:t xml:space="preserve">Microbial Cell Factories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15, pp.1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lwt.2016.02.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12934-016-0592-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01329215v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protective effect of TSLP delivered at the gut mucosa level by recombinant lactic acid bacteria in DSS-induced colitis mouse model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A large scale in vitro screening of Streptococcus thermophilus strains revealed strains with a high anti-inflammatory potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maira Junjua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille C. Aubry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Michon</w:t>
+                <w:t xml:space="preserve">Noura Kechaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurence Goffin</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahoefa Ablavi Awussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Cell Factories</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12934-015-0367-5⟩</w:t>
+              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 70, pp.78-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lwt.2016.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02634613v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01329215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Metabolic Signatures Linked to Anti-Inflammatory Effects of Faecalibacterium prausnitzii</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rebeca Martin</w:t>
+                <w:t xml:space="preserve">Drying process strongly affects probiotics viability and functionalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Iaconelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lemetais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noura Kechaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marion Lenoir</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/mBio.00300-15⟩</w:t>
+              <w:t xml:space="preserve">African Journal of Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 214, pp.17-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiotec.2015.08.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01226343v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faecalibacterium prausnitzii prevents physiological damages in a chronic low-grade inflammation murine model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Miquel</w:t>
+                <w:t xml:space="preserve">Protective effect of TSLP delivered at the gut mucosa level by recombinant lactic acid bacteria in DSS-induced colitis mouse model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille C. Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Jury</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolande Chvatchko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Goffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12866-015-0400-1⟩</w:t>
+              <w:t xml:space="preserve">Microbial Cell Factories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12934-015-0367-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01376844v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drying process strongly affects probiotics viability and functionalities</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Noura Kechaou</w:t>
+                <w:t xml:space="preserve">Identification of Metabolic Signatures Linked to Anti-Inflammatory Effects of Faecalibacterium prausnitzii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Miquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">African Journal of Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiotec.2015.08.022⟩</w:t>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (2), pp.e00300-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mBio.00300-15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02292051v1</w:t>
+                <w:t xml:space="preserve">hal-01226343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lactic Acid Bacteria Isolated from Bovine Mammary Microbiota: Potential Allies against Bovine Mastitis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bianca Seridan de Assis</w:t>
+                <w:t xml:space="preserve">Faecalibacterium prausnitzii prevents physiological damages in a chronic low-grade inflammation murine model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Miquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Chain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taous Saraoui</w:t>
+                <w:t xml:space="preserve">Jane M. Natividad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Rault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Germon</w:t>
+                <w:t xml:space="preserve">Jennifer Jury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0144831⟩</w:t>
+              <w:t xml:space="preserve">BMC Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15, pp.67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12866-015-0400-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01251256v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01376844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetically Engineered Immunomodulatory Streptococcus thermophilus Strains Producing Antioxidant Enzymes Exhibit Enhanced AntiInflammatory Activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvina del Carmen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvina del Carmen</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alejandra de Moreno de Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebeca Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 80 (3), pp.869 - 877. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/AEM.03296-13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01204435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faecalibacterium prausnitzii prevents irritable bowel syndrome-like symptoms in both murine low grade chronic inflammation and acute stress models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie S. Miquel</w:t>
+                <w:t xml:space="preserve">Effects in the use of a genetically engineered strain of Lactococcus lactis delivering in situ IL-10 as a therapy to treat low-grade colon inflammation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca Martín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marion Gillet</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Miquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane M Natividad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Sokol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gastroenterology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0016-5085(14)63054-7⟩</w:t>
+              <w:t xml:space="preserve">Human Vaccines &amp; Immunotherapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (6), pp.1611-1621. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4161/hv.28549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02629578v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00979468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects in the use of a genetically engineered strain of Lactococcus lactis delivering in situ IL-10 as a therapy to treat low-grade colon inflammation.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rebeca Martín</w:t>
+                <w:t xml:space="preserve">Faecalibacterium prausnitzii prevents irritable bowel syndrome-like symptoms in both murine low grade chronic inflammation and acute stress models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca Martin Rosique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Harry Sokol</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Mea Natividad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Vaccines &amp; Immunotherapeutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4161/hv.28549⟩</w:t>
+              <w:t xml:space="preserve">Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 146 (5), pp.S-840-S-841. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0016-5085(14)63054-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00979468v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lactobacillus rhamnosus CNCM I-3690 and the commensal bacterium Faecalibacterium prausnitzii A2-165 exhibit similar protective effects to induced barrier hyper-permeability in mice.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The dual role of MAPK pathway in the regulation of intestinal barrier: the role of the commensal bacterium [i]Faecalibacterium prausnitzi[/i]i on this regulation. Reply</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca Martin Rosique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Chain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Langella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Bermudez Humaran</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut microbes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4161/19490976.2014.990784⟩</w:t>
+              <w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (7), pp.E17-E18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/MIB.0000000000000070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01097182v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dual role of MAPK pathway in the regulation of intestinal barrier: the role of the commensal bacterium [i]Faecalibacterium prausnitzi[/i]i on this regulation. Reply</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lactobacillus rhamnosus CNCM I-3690 and the commensal bacterium Faecalibacterium prausnitzii A2-165 exhibit similar protective effects to induced barrier hyper-permeability in mice.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J N Natividad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Chain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Miquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/MIB.0000000000000070⟩</w:t>
+              <w:t xml:space="preserve">Gut microbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (1), pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4161/19490976.2014.990784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204386v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01097182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Commensal Bacterium Faecalibacterium prausnitzii Is Protective in DNBS-induced Chronic Moderate and Severe Colitis Models.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebeca Martín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Gratadoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 20 (3), pp.417-430. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1097/01.MIB.0000440815.76627.64⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00931932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of One Novel Candidate Probiotic Lactobacillus plantarum Strain Active against Influenza Virus Infection in Mice by a Large-Scale Screening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noura N. Kechaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Chain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noura N. Kechaou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florian Chain</w:t>
+                <w:t xml:space="preserve">Jean-Jacques J.-J. Gratadoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques J.-J. Gratadoux</w:t>
+                <w:t xml:space="preserve">Sébastien Blugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 79 (5), pp.1491 - 1499. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/AEM.03075-12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01001569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A single-stranded conformational polymorphism (SSCP)-derived quantitative variable to monitor the virulence of a Barley yellow dwarf virus-PAV (BYDV-PAV) isolate during adaptation to the TC14 resistant wheat line</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Delaunay</w:t>
+                <w:t xml:space="preserve">Christelle Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Lacroix</w:t>
+                <w:t xml:space="preserve">Stéphanie Morliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Riault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 11 (5), pp.651-661. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/J.1364-3703.2010.00635.X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02658708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the durability of the Barley yellow dwarf virus-resistant Zhong ZH and TC14 wheat lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Riault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime M. Trottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 117 (1), pp.35-43. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10658-006-9066-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10658-006-9066-8⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02658529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field trial of serially passaged isolates of BYDV-PAV overcoming resistance derived from Thinopyrum intermedium in wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Riault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime M. Trottet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Breeding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 125 (3), pp.211-216. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1439-0523.2006.01210.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1439-0523.2006.01210.x⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02656357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of accumulation patterns of Barley yellow dwarf virus-PAV (BYDV-PAV) in two resistant wheat lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Riault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime M. Trottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 113 (4), pp.343-355. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10658-005-7966-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10658-005-7966-7⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02675841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of two sources of tolerance/resistance to Barley yellow dwarf virus-PAV (BYDV-PAV) in wheat and estimation of their durability using serial passage experiment procedures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Riault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime M. Trottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasitica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 61 (1), pp.41-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02673723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId281"/>
+      <w:footerReference w:type="default" r:id="rId280"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7473,51 +7473,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999251v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Schanne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Vincent" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ruffi&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Carbonne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10715762.2025.2478121" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04101285v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lapaquette" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Boucard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gr&#233;goire" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Berm&#250;dez-Humar&#225;n" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14336/AD.2023.0324" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943007v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Mathieu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Marquant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Bouguyon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Saint-Criq" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15020263" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339489v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Carbonne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sead Chadi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Kropp" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Molimard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1270974" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04344510v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barone" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ramayo-Caldas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Estell&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tambosco" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chadi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-023-01584-0" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790880v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Borras Nogu&#232;s" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline B&#233;temps" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassiana de Sousa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-19455-3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793769v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;ta P&#225;pai" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Torres-Maravilla" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va Varga-Visi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ot&#237;lia Antal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12602-020-09702-2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916329v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Leyrolle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Decoeur" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Briere" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amadieu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quadros" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41386-020-00793-7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793766v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Le Corf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Relizani" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Tambosco" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ccori Martinez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-90885-1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622034v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayssa Albouery" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Buteau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cherbuy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pais de Barros" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2019.00444" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03209304v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie B&#233;chon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovana Mihajlovic" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol Vendrell-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langella" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00729-20" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03339765v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lenoir" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Mart&#237;n" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Gonz&#225;lez-D&#225;vila" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2020.1826748" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03033617v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unai Escribano-Vazquez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Verstraeten" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Martin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-47611-9" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618622v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Jacouton" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Michel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Torres-Mara Villa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.03281" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627418v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Martin Rosique" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Chamignon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mhedbi-Hajri" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Derrien" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41738-5" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02135899v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon D Kayser" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lhomme" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi Prifti" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla da Cunha" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Marquet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201801897R" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619641v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Martins Breyner" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Carolinne Bagano Vilas Boas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Fernandes" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo D Carvalho" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rochat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14748" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620529v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Torres Maravilla" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pouderous" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Pessoa Vilela" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.03355" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02558491v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bechon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa Ivanova" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Almeida" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00650-18" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02126568v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mauras" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Faucheux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gontier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.03075" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625231v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aucouturier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bidnenko" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02032" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01768628v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Barone" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Sokol" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Brigidi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis G Berm&#250;dez-Humar&#225;n" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00565" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620530v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unai Escribano Vazquez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-5085(18)32913-5" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04565036v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lagrafeuille" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Miquel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Balestrino" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vareille-Delarbre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chain" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/BM2017.0002" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01617957v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Benevides" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sriti Burman" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Robert" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Thomas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01790" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605918v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Maria Radziwill-Bienkowska" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Drabot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-017-8334-1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604976v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Michon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassiana S. de Sousa" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00114" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01473825v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mathieu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bernard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delsuc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Qu&#233;vrain" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Gazzah" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b02695" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602302v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Miquel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Motta" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vergnolle" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsre/fux035" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01654633v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis G. Bermudez-Humaran" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.01553" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629302v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Miquel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bridonneau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01226" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607301v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Leblanc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Bermudez Humaran" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Courau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-017-0691-z" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01323776v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Laval" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Natividad" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00608" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306730v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriana Rossi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette A. van Berkel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tanweer Khan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Taverne" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep18507" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046235v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Qu&#233;vrain" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Maubert" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marquant" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2014-307649" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602860v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Aubry" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Chvatchko" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Goffin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-016-0592-6" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329215v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira Junjua" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Kechaou" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahoefa Ablavi Awussi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Roussel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2016.02.006" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KTX98BHP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634613v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille C. Aubry" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-015-0367-5" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01226343v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leclerc" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00300-15" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376844v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane M. Natividad" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Jury" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-015-0400-1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02292051v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Iaconelli" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lemetais" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2015.08.022" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W3XP05K2-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251256v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bouchard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Seridan de Assis" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taous Saraoui" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rault" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Germon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0144831" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204435v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina del Carmen" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra de Moreno de Leblanc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03296-13" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629578v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Mea Natividad" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gillet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-5085(14)63054-7" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979468v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane M Natividad" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/hv.28549" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097182v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Laval" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Martin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J N Natividad" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Chain" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Miquel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/19490976.2014.990784" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204386v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MIB.0000000000000070" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931932v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Lu" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Gratadoux" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.MIB.0000440815.76627.64" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001569v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura N. Kechaou" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques J.-J. Gratadoux" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blugeon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Bertho" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03075-12" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658708v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Delaunay" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lacroix" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Morliere" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Riault" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1364-3703.2010.00635.X" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658529v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime M. Trottet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jacquot" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-006-9066-8" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QQ18WKJ2-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656357v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0523.2006.01210.x" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-17SD0Z6K-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675841v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-005-7966-7" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F41V2HR5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673723v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999251v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Schanne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Vincent" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ruffi&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Carbonne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10715762.2025.2478121" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05590173v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Borras Nogues" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Auger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisson Agus" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bruneau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-84700-w" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593025v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#237;s Vilela Rodrigues" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Lima de Jesus" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Ferrary Am&#233;rico" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Creusot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-025-02877-9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339489v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Carbonne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sead Chadi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Kropp" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Molimard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1270974" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04101285v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lapaquette" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Boucard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gr&#233;goire" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Berm&#250;dez-Humar&#225;n" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14336/AD.2023.0324" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943007v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Mathieu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Marquant" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Bouguyon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Saint-Criq" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15020263" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04344510v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barone" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ramayo-Caldas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Estell&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tambosco" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chadi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-023-01584-0" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790880v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Borras Nogu&#232;s" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline B&#233;temps" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassiana de Sousa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-19455-3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793769v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;ta P&#225;pai" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Torres-Maravilla" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va Varga-Visi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ot&#237;lia Antal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12602-020-09702-2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793766v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Le Corf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Relizani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Tambosco" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ccori Martinez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-90885-1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916329v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Leyrolle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Decoeur" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Briere" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amadieu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quadros" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41386-020-00793-7" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622034v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayssa Albouery" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Buteau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cherbuy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pais de Barros" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2019.00444" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03209304v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie B&#233;chon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovana Mihajlovic" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol Vendrell-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langella" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00729-20" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03339765v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lenoir" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Mart&#237;n" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Gonz&#225;lez-D&#225;vila" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2020.1826748" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627418v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Martin Rosique" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Chamignon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mhedbi-Hajri" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Derrien" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41738-5" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02135899v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon D Kayser" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lhomme" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi Prifti" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla da Cunha" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Marquet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201801897R" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03033617v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unai Escribano-Vazquez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Verstraeten" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Martin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-47611-9" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618622v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Jacouton" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Michel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Torres-Mara Villa" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.03281" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620529v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Torres Maravilla" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pouderous" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Pessoa Vilela" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.03355" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619641v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Martins Breyner" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Carolinne Bagano Vilas Boas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Fernandes" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo D Carvalho" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rochat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14748" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02558491v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bechon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa Ivanova" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Almeida" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00650-18" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01768628v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Barone" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Sokol" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Brigidi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis G Berm&#250;dez-Humar&#225;n" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00565" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625231v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aucouturier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bidnenko" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02032" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02126568v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mauras" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Faucheux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gontier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.03075" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620530v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unai Escribano Vazquez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-5085(18)32913-5" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01617957v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Benevides" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sriti Burman" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Robert" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Thomas" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01790" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605918v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Maria Radziwill-Bienkowska" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Drabot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-017-8334-1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604976v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Michon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassiana S. de Sousa" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00114" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01473825v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mathieu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bernard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delsuc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Qu&#233;vrain" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Gazzah" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b02695" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602302v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Miquel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Motta" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vergnolle" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsre/fux035" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01654633v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis G. Bermudez-Humaran" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.01553" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629302v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Miquel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bridonneau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01226" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607301v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Leblanc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Bermudez Humaran" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Courau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-017-0691-z" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306730v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriana Rossi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette A. van Berkel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tanweer Khan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Taverne" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep18507" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01323776v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Laval" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Natividad" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00608" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046235v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Qu&#233;vrain" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Maubert" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chain" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marquant" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2014-307649" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602860v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Aubry" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Chvatchko" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Goffin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-016-0592-6" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329215v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira Junjua" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Kechaou" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahoefa Ablavi Awussi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Roussel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2016.02.006" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KTX98BHP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02292051v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Iaconelli" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lemetais" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2015.08.022" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W3XP05K2-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634613v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille C. Aubry" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-015-0367-5" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01226343v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leclerc" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00300-15" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376844v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane M. Natividad" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Jury" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-015-0400-1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204435v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina del Carmen" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra de Moreno de Leblanc" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03296-13" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979468v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane M Natividad" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/hv.28549" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629578v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Mea Natividad" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gillet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-5085(14)63054-7" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204386v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MIB.0000000000000070" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097182v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Laval" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Martin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J N Natividad" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Chain" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Miquel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/19490976.2014.990784" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931932v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Lu" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Gratadoux" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.MIB.0000440815.76627.64" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001569v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura N. Kechaou" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques J.-J. Gratadoux" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blugeon" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Bertho" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03075-12" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658708v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Delaunay" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lacroix" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Morliere" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Riault" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1364-3703.2010.00635.X" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658529v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime M. Trottet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jacquot" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-006-9066-8" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QQ18WKJ2-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656357v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0523.2006.01210.x" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-17SD0Z6K-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675841v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-005-7966-7" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F41V2HR5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673723v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>