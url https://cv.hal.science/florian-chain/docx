--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -636,295 +636,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04339489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-Restricted Feeding Potentiates the Ability of Lacticaseibacillus casei to Enrich the Retina in Omega-3 Fatty Acids</w:t>
+                <w:t xml:space="preserve">An Isolate of Streptococcus mitis Displayed In Vitro Antimicrobial Activity and Deleterious Effect in a Preclinical Model of Lung Infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Lapaquette</w:t>
+                <w:t xml:space="preserve">Elliot Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Boucard</w:t>
+                <w:t xml:space="preserve">Quentin Marquant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Grégoire</w:t>
+                <w:t xml:space="preserve">Edwige Bouguyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t>
+                <w:t xml:space="preserve">Vinciane Saint-Criq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aging and disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14 (6), pp.1945-1949. </w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (2), pp. 263. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14336/AD.2023.0324⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nu15020263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04101285v1</w:t>
+                <w:t xml:space="preserve">hal-03943007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Isolate of Streptococcus mitis Displayed In Vitro Antimicrobial Activity and Deleterious Effect in a Preclinical Model of Lung Infection</w:t>
+                <w:t xml:space="preserve">Time-Restricted Feeding Potentiates the Ability of Lacticaseibacillus casei to Enrich the Retina in Omega-3 Fatty Acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elliot Mathieu</w:t>
+                <w:t xml:space="preserve">Pierre Lapaquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Marquant</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edwige Bouguyon</w:t>
+                <w:t xml:space="preserve">Stéphane Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vinciane Saint-Criq</w:t>
+                <w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (2), pp. 263. </w:t>
+              <w:t xml:space="preserve">Aging and disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (6), pp.1945-1949. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nu15020263⟩</w:t>
+                <w:t xml:space="preserve">⟨10.14336/AD.2023.0324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03943007v1</w:t>
+                <w:t xml:space="preserve">hal-04101285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gut barrier-microbiota imbalances in early life lead to higher sensitivity to inflammation in a murine model of C-section delivery</w:t>
               </w:r>
@@ -1606,51 +1606,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayssa Albouery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Buteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cherbuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1976,295 +1976,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03339765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The potential probiotic &amp;lt;em&amp;gt;lactobacillus rhamnosus&amp;lt;/em&amp;gt; CNCM 1-3690 strain protects the intestinal barrier by stimulating both mucus production and cytoprotective response</w:t>
+                <w:t xml:space="preserve">Phosphatidylglycerols are induced by gut dysbiosis and inflammation, and favorably modulate adipose tissue remodeling in obesity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebeca Martin Rosique</w:t>
+                <w:t xml:space="preserve">Brandon D Kayser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celia Chamignon</w:t>
+                <w:t xml:space="preserve">Marie Lhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Mhedbi-Hajri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florian Chain</w:t>
+                <w:t xml:space="preserve">Edi Prifti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Derrien</w:t>
+                <w:t xml:space="preserve">Carla da Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-41738-5⟩</w:t>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (4), pp.4741-4754. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1096/fj.201801897R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02627418v1</w:t>
+                <w:t xml:space="preserve">hal-02135899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphatidylglycerols are induced by gut dysbiosis and inflammation, and favorably modulate adipose tissue remodeling in obesity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The potential probiotic &amp;lt;em&amp;gt;lactobacillus rhamnosus&amp;lt;/em&amp;gt; CNCM 1-3690 strain protects the intestinal barrier by stimulating both mucus production and cytoprotective response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Lhomme</w:t>
+                <w:t xml:space="preserve">Rebeca Martin Rosique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edi Prifti</w:t>
+                <w:t xml:space="preserve">Celia Chamignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carla da Cunha</w:t>
+                <w:t xml:space="preserve">Nadia Mhedbi-Hajri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Chain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Marquet</w:t>
+                <w:t xml:space="preserve">Muriel Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 33 (4), pp.4741-4754. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1096/fj.201801897R⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-41738-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02135899v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The commensal Escherichia coli CEC15 reinforces intestinal defences in gnotobiotic mice and is protective in a chronic colitis mouse model</w:t>
               </w:r>
@@ -2544,51 +2544,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Jacouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar Torres Maravilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pouderous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3331,51 +3331,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unai Escribano Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Verstraeten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebeca Martin Rosique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3835,429 +3835,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Cell-Penetrant Manganese SOD-Mimic Is Able To Complement MnSOD and Exerts an Antiinflammatory Effect on Cellular and Animal Models of Inflammatory Bowel Diseases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Probiotic Strain Lactobacillus casei BL23 Prevents Colitis-Associated Colorectal Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Jacouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Chain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Sokol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Langella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Mathieu</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Luis G. Bermudez-Humaran</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b02695⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.1553. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2017.01553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01473825v1</w:t>
+                <w:t xml:space="preserve">hal-01654633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using murine colitis models to analyze probiotics–host interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebeca Martin Rosique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Motta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vergnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 41 (Supp_1), pp.S49-S70. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/femsre/fux035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probiotic Strain Lactobacillus casei BL23 Prevents Colitis-Associated Colorectal Cancer</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Langella</w:t>
+                <w:t xml:space="preserve">A Cell-Penetrant Manganese SOD-Mimic Is Able To Complement MnSOD and Exerts an Antiinflammatory Effect on Cellular and Animal Models of Inflammatory Bowel Diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delsuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Quévrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis G. Bermudez-Humaran</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Géraldine Gazzah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8, pp.1553. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 56 (5), pp.2545-2555. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2017.01553⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b02695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01654633v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01473825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional characterization of novel &amp;lt;em&amp;gt;Faecalibacterium prausnitzii&amp;lt;/em&amp;gt; strains isolated from healthy volunteers: a step forward in the use of &amp;lt;em&amp;gt;F. prausnitzii&amp;lt;/em&amp;gt; as a next-generation probiotic</w:t>
               </w:r>
@@ -4403,51 +4403,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Guy Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebeca Martin Rosique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Bermudez Humaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4684,51 +4684,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Natividad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5245,51 +5245,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noura Kechaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">African Journal of Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 214, pp.17-26. </w:t>
@@ -5473,51 +5473,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Metabolic Signatures Linked to Anti-Inflammatory Effects of Faecalibacterium prausnitzii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5620,51 +5620,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faecalibacterium prausnitzii prevents physiological damages in a chronic low-grade inflammation murine model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebeca Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5869,325 +5869,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01204435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects in the use of a genetically engineered strain of Lactococcus lactis delivering in situ IL-10 as a therapy to treat low-grade colon inflammation.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rebeca Martín</w:t>
+                <w:t xml:space="preserve">Faecalibacterium prausnitzii prevents irritable bowel syndrome-like symptoms in both murine low grade chronic inflammation and acute stress models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca Martin Rosique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jane M Natividad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Harry Sokol</w:t>
+                <w:t xml:space="preserve">Jane Mea Natividad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Vaccines &amp; Immunotherapeutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4161/hv.28549⟩</w:t>
+              <w:t xml:space="preserve">Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 146 (5), pp.S-840-S-841. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0016-5085(14)63054-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00979468v1</w:t>
+                <w:t xml:space="preserve">hal-02629578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faecalibacterium prausnitzii prevents irritable bowel syndrome-like symptoms in both murine low grade chronic inflammation and acute stress models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie S. Miquel</w:t>
+                <w:t xml:space="preserve">Effects in the use of a genetically engineered strain of Lactococcus lactis delivering in situ IL-10 as a therapy to treat low-grade colon inflammation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca Martín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jane Mea Natividad</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Gillet</w:t>
+                <w:t xml:space="preserve">Jane M Natividad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Sokol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gastroenterology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 146 (5), pp.S-840-S-841. </w:t>
+              <w:t xml:space="preserve">Human Vaccines &amp; Immunotherapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (6), pp.1611-1621. </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0016-5085(14)63054-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4161/hv.28549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02629578v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00979468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The dual role of MAPK pathway in the regulation of intestinal barrier: the role of the commensal bacterium [i]Faecalibacterium prausnitzi[/i]i on this regulation. Reply</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebeca Martin Rosique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6433,51 +6433,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebeca Martín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7473,51 +7473,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999251v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Schanne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Vincent" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ruffi&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Carbonne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10715762.2025.2478121" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05590173v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Borras Nogues" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Auger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisson Agus" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bruneau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-84700-w" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593025v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#237;s Vilela Rodrigues" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Lima de Jesus" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Ferrary Am&#233;rico" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Creusot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-025-02877-9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339489v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Carbonne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sead Chadi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Kropp" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Molimard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1270974" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04101285v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lapaquette" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Boucard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gr&#233;goire" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Berm&#250;dez-Humar&#225;n" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14336/AD.2023.0324" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943007v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Mathieu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Marquant" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Bouguyon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Saint-Criq" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15020263" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04344510v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barone" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ramayo-Caldas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Estell&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tambosco" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chadi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-023-01584-0" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790880v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Borras Nogu&#232;s" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline B&#233;temps" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassiana de Sousa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-19455-3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793769v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;ta P&#225;pai" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Torres-Maravilla" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va Varga-Visi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ot&#237;lia Antal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12602-020-09702-2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793766v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Le Corf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Relizani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Tambosco" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ccori Martinez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-90885-1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916329v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Leyrolle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Decoeur" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Briere" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amadieu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quadros" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41386-020-00793-7" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622034v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayssa Albouery" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Buteau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cherbuy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pais de Barros" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2019.00444" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03209304v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie B&#233;chon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovana Mihajlovic" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol Vendrell-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langella" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00729-20" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03339765v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lenoir" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Mart&#237;n" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Gonz&#225;lez-D&#225;vila" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2020.1826748" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627418v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Martin Rosique" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Chamignon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mhedbi-Hajri" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Derrien" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41738-5" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02135899v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon D Kayser" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lhomme" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi Prifti" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla da Cunha" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Marquet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201801897R" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03033617v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unai Escribano-Vazquez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Verstraeten" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Martin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-47611-9" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618622v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Jacouton" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Michel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Torres-Mara Villa" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.03281" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620529v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Torres Maravilla" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pouderous" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Pessoa Vilela" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.03355" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619641v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Martins Breyner" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Carolinne Bagano Vilas Boas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Fernandes" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo D Carvalho" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rochat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14748" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02558491v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bechon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa Ivanova" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Almeida" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00650-18" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01768628v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Barone" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Sokol" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Brigidi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis G Berm&#250;dez-Humar&#225;n" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00565" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625231v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aucouturier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bidnenko" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02032" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02126568v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mauras" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Faucheux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gontier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.03075" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620530v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unai Escribano Vazquez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-5085(18)32913-5" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01617957v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Benevides" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sriti Burman" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Robert" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Thomas" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01790" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605918v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Maria Radziwill-Bienkowska" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Drabot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-017-8334-1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604976v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Michon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassiana S. de Sousa" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00114" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01473825v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mathieu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bernard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delsuc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Qu&#233;vrain" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Gazzah" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b02695" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602302v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Miquel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Motta" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vergnolle" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsre/fux035" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01654633v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis G. Bermudez-Humaran" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.01553" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629302v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Miquel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bridonneau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01226" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607301v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Leblanc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Bermudez Humaran" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Courau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-017-0691-z" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306730v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriana Rossi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette A. van Berkel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tanweer Khan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Taverne" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep18507" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01323776v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Laval" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Natividad" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00608" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046235v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Qu&#233;vrain" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Maubert" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chain" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marquant" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2014-307649" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602860v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Aubry" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Chvatchko" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Goffin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-016-0592-6" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329215v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira Junjua" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Kechaou" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahoefa Ablavi Awussi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Roussel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2016.02.006" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KTX98BHP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02292051v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Iaconelli" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lemetais" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2015.08.022" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W3XP05K2-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634613v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille C. Aubry" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-015-0367-5" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01226343v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leclerc" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00300-15" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376844v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane M. Natividad" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Jury" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-015-0400-1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204435v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina del Carmen" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra de Moreno de Leblanc" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03296-13" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979468v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane M Natividad" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/hv.28549" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629578v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Mea Natividad" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gillet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-5085(14)63054-7" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204386v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MIB.0000000000000070" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097182v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Laval" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Martin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J N Natividad" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Chain" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Miquel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/19490976.2014.990784" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931932v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Lu" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Gratadoux" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.MIB.0000440815.76627.64" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001569v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura N. Kechaou" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques J.-J. Gratadoux" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blugeon" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Bertho" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03075-12" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658708v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Delaunay" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lacroix" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Morliere" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Riault" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1364-3703.2010.00635.X" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658529v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime M. Trottet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jacquot" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-006-9066-8" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QQ18WKJ2-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656357v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0523.2006.01210.x" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-17SD0Z6K-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675841v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-005-7966-7" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F41V2HR5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673723v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999251v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Schanne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Vincent" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ruffi&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Carbonne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10715762.2025.2478121" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05590173v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Borras Nogues" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Auger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisson Agus" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bruneau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-84700-w" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593025v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#237;s Vilela Rodrigues" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Lima de Jesus" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Ferrary Am&#233;rico" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Creusot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-025-02877-9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339489v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Carbonne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sead Chadi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Kropp" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Molimard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1270974" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943007v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Mathieu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Marquant" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Bouguyon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Saint-Criq" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15020263" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04101285v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lapaquette" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Boucard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gr&#233;goire" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Berm&#250;dez-Humar&#225;n" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14336/AD.2023.0324" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04344510v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barone" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ramayo-Caldas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Estell&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tambosco" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chadi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-023-01584-0" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790880v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Borras Nogu&#232;s" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline B&#233;temps" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassiana de Sousa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-19455-3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793769v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;ta P&#225;pai" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Torres-Maravilla" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va Varga-Visi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ot&#237;lia Antal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12602-020-09702-2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793766v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Le Corf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Relizani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Tambosco" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ccori Martinez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-90885-1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916329v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Leyrolle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Decoeur" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Briere" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amadieu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quadros" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41386-020-00793-7" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622034v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayssa Albouery" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Buteau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cherbuy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pais de Barros" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2019.00444" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03209304v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie B&#233;chon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovana Mihajlovic" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol Vendrell-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langella" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00729-20" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03339765v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lenoir" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Mart&#237;n" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Gonz&#225;lez-D&#225;vila" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2020.1826748" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02135899v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon D Kayser" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lhomme" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi Prifti" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla da Cunha" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Marquet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201801897R" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627418v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Martin Rosique" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Chamignon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mhedbi-Hajri" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Derrien" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41738-5" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03033617v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unai Escribano-Vazquez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Verstraeten" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Martin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-47611-9" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618622v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Jacouton" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Michel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Torres-Mara Villa" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.03281" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620529v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Torres Maravilla" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pouderous" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Pessoa Vilela" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.03355" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619641v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Martins Breyner" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Carolinne Bagano Vilas Boas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Fernandes" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo D Carvalho" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rochat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14748" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02558491v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bechon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa Ivanova" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Almeida" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00650-18" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01768628v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Barone" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Sokol" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Brigidi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis G Berm&#250;dez-Humar&#225;n" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00565" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625231v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aucouturier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bidnenko" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02032" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02126568v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mauras" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Faucheux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gontier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.03075" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620530v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unai Escribano Vazquez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-5085(18)32913-5" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01617957v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Benevides" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sriti Burman" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Robert" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Thomas" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01790" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605918v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Maria Radziwill-Bienkowska" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Drabot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-017-8334-1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604976v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Michon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassiana S. de Sousa" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00114" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01654633v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis G. Bermudez-Humaran" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.01553" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602302v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Miquel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Motta" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vergnolle" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsre/fux035" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01473825v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mathieu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bernard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delsuc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Qu&#233;vrain" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Gazzah" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b02695" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629302v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Miquel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bridonneau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01226" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607301v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Leblanc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Bermudez Humaran" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Courau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-017-0691-z" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306730v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriana Rossi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette A. van Berkel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tanweer Khan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Taverne" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep18507" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01323776v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Laval" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Natividad" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00608" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046235v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Qu&#233;vrain" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Maubert" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chain" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marquant" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2014-307649" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602860v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Aubry" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Chvatchko" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Goffin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-016-0592-6" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329215v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira Junjua" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Kechaou" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahoefa Ablavi Awussi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Roussel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2016.02.006" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KTX98BHP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02292051v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Iaconelli" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lemetais" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2015.08.022" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W3XP05K2-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634613v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille C. Aubry" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-015-0367-5" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01226343v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leclerc" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00300-15" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376844v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane M. Natividad" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Jury" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-015-0400-1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204435v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina del Carmen" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra de Moreno de Leblanc" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03296-13" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629578v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Mea Natividad" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gillet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-5085(14)63054-7" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979468v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane M Natividad" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/hv.28549" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204386v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MIB.0000000000000070" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097182v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Laval" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Martin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J N Natividad" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Chain" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Miquel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/19490976.2014.990784" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931932v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Lu" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Gratadoux" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.MIB.0000440815.76627.64" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001569v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura N. Kechaou" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques J.-J. Gratadoux" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blugeon" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Bertho" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03075-12" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658708v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Delaunay" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lacroix" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Morliere" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Riault" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1364-3703.2010.00635.X" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658529v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime M. Trottet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jacquot" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-006-9066-8" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QQ18WKJ2-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656357v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0523.2006.01210.x" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-17SD0Z6K-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675841v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-005-7966-7" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F41V2HR5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673723v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>