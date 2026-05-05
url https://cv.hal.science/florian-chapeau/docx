--- v0 (2026-03-15)
+++ v1 (2026-05-05)
@@ -160,295 +160,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commercial formulations of copper-based conventional and nano-formulated pesticides affect chironomid-associated microbiota and hosts traits</w:t>
+                <w:t xml:space="preserve">Ecotoxicological assessment of a graphene-based commercial ink toward freshwater ecosystems: From single-species tests to a microcosm approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Moura</w:t>
+                <w:t xml:space="preserve">Florian Chapeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Chapeau</w:t>
+                <w:t xml:space="preserve">van Xuan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Chevalier</w:t>
+                <w:t xml:space="preserve">Maialen Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Candaudap</w:t>
+                <w:t xml:space="preserve">Boris Eyheraguibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Vivant</w:t>
+                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 499, pp.140294. </w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 234, pp.120012. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2025.140294⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2025.120012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05515154v1</w:t>
+                <w:t xml:space="preserve">hal-04897623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecotoxicological assessment of a graphene-based commercial ink toward freshwater ecosystems: From single-species tests to a microcosm approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Commercial formulations of copper-based conventional and nano-formulated pesticides affect chironomid-associated microbiota and hosts traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Moura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chapeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maialen Barret</w:t>
+                <w:t xml:space="preserve">Laurence Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Eyheraguibel</w:t>
+                <w:t xml:space="preserve">Frédéric Candaudap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
+                <w:t xml:space="preserve">Marion Vivant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 234, pp.120012. </w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 499, pp.140294. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2025.120012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2025.140294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04897623v1</w:t>
+                <w:t xml:space="preserve">hal-05515154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluopyram SDHI pesticide alters fish physiology and behaviour despite low in vitro effects on mitochondria</w:t>
               </w:r>
@@ -460,51 +460,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chapeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bonmatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -594,51 +594,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony G.E. Mathiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Rejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chapeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Malgouyres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -728,359 +728,359 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Graphene Oxide on Xenopus Laevis After Multi-Pathway Exposure: Focus on Host Associated Microbiomes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Ecotoxicological assessment of a copper-based nanopesticide towards $xenopus\ laevis$ and its gut microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Moura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chapeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van Xuan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Vivant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maialen Barret</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Larue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 35th Annual Meeting</w:t>
+              <w:t xml:space="preserve">SETAC EUROPE 35th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05077443v1</w:t>
+                <w:t xml:space="preserve">hal-05077519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecotoxicological assessment of a copper-based nanopesticide towards $xenopus\ laevis$ and its gut microbiota</w:t>
+                <w:t xml:space="preserve">Effects of Graphene Oxide on Xenopus Laevis After Multi-Pathway Exposure: Focus on Host Associated Microbiomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Florian Chapeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Thomas Moura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Chapeau</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">van Xuan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Vivant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Camille Larue</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maialen Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC EUROPE 35th Annual Meeting</w:t>
+              <w:t xml:space="preserve">SETAC Europe 35th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05077519v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05077443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hepatic Transcriptome Alterations of Xenopus Laevis Following Multi-Route Exposure to Graphene Oxide: Focus on the Cell Cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Chapeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Moura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Chapeau</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">van Xuan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Dailhau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Vivant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 35th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Vienne, Austria</w:t>
@@ -1109,103 +1109,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the ecotoxicity of graphene-based material in aquatic environments: from single-species studies to aquatic microcosm approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chapeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van-Xuan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie De Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Eyheraguibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maialen Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 34th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Sevilla (Spain), Spain. </w:t>
@@ -1324,51 +1324,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="69248D19"/>
+    <w:nsid w:val="D26C8670"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1555,51 +1555,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florian-chapeau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-2883-6744" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515154v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moura" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chapeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Chevalier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Candaudap" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vivant" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.140294" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897623v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Xuan Nguyen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maialen Barret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Eyheraguibel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Flahaut" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2025.120012" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815837v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bouly" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Jacquin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonmatin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Cousseau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2024.117400" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184560v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony G.E. Mathiron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Rejo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Malgouyres" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Silvestre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etap.2023.104242" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077443v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077519v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Xuan Nguyen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Larue" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077422v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Dailhau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596531v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Xuan Nguyen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie De Oliveira" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florian-chapeau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-2883-6744" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897623v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chapeau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Xuan Nguyen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maialen Barret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Eyheraguibel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Flahaut" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2025.120012" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515154v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moura" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Chevalier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Candaudap" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vivant" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.140294" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815837v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bouly" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Jacquin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonmatin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Cousseau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2024.117400" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184560v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony G.E. Mathiron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Rejo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Malgouyres" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Silvestre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etap.2023.104242" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077519v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Xuan Nguyen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Larue" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077443v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077422v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Dailhau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596531v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Xuan Nguyen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie De Oliveira" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>