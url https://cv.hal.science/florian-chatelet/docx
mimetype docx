--- v0 (2026-03-15)
+++ v1 (2026-04-10)
@@ -132,1094 +132,1458 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matching-adjusted indirect comparison of endoscopic and craniofacial resection for the treatment of sinonasal cancer invading the skull base</w:t>
+                <w:t xml:space="preserve">Comparative Study of Frontal and Nasolabial Flaps for Total Alar Subunit Reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rémy Louvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Couineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Florian Chatelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giacomo Bertazzoni</w:t>
+                <w:t xml:space="preserve">Benjamin Verillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domitille Camous</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Khaled Al Tabaa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 220, pp.115382. </w:t>
+              <w:t xml:space="preserve">Plastic and Reconstructive Surgery, Global Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 14 (2), pp.e7433. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejca.2025.115382⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/GOX.0000000000007433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05038421v1</w:t>
+                <w:t xml:space="preserve">hal-05578888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of facial nerve resection in parotid cancer abutting the facial nerve without preoperative paralysis: a multicentric propensity score-based analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Matching-adjusted indirect comparison of endoscopic and craniofacial resection for the treatment of sinonasal cancer invading the skull base</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chatelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chevret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Even</w:t>
+                <w:t xml:space="preserve">Alessandro Vinciguerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Malard</w:t>
+                <w:t xml:space="preserve">Giacomo Bertazzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domitille Camous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EJSO - European Journal of Surgical Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejso.2024.108746⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 220, pp.115382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejca.2025.115382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04732053v1</w:t>
+                <w:t xml:space="preserve">hal-05038421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression, Prognostic Value and Correlation with HPV Status of Hypoxia-Induced Markers in Sinonasal Squamous Cell Carcinoma</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reconstruction des pertes de substance transfixiantes de l’aile du nez : évaluation de l’attitude des chirurgiens reconstructeurs de la face et analyse rétrospective d’une série de 23 cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Pronier</w:t>
+                <w:t xml:space="preserve">K. Al Tabaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie El Zein</w:t>
+                <w:t xml:space="preserve">R. Louvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Wassef</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F.M. Leclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Chatelet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Personalized Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jpm13050767⟩</w:t>
+              <w:t xml:space="preserve">Annales de Chirurgie Plastique Esthétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anplas.2025.03.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04121160v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survival outcomes, prognostic factors, and effect of adjuvant radiotherapy and prophylactic neck dissection in salivary acinic cell carcinoma: A prospective multicenter REFCOR study of 187 patients</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Régis Ferrand</w:t>
+                <w:t xml:space="preserve">Rhinopoïèse totale par lambeau libre antébrachial plicature : note technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Al Tabaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Atallah</w:t>
+                <w:t xml:space="preserve">L. Fleche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Thariat</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B. Verillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Chatelet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejca.2023.02.020⟩</w:t>
+              <w:t xml:space="preserve">Annales de Chirurgie Plastique Esthétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 70 (3), pp.175-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anplas.2024.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04044097v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to perform prespecified subgroup analyses when using propensity score methods in the case of imbalanced subgroups</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Impact of facial nerve resection in parotid cancer abutting the facial nerve without preoperative paralysis: a multicentric propensity score-based analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chatelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chevret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fakhry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Verillaud</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Caroline Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Malard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12874-023-02071-8⟩</w:t>
+              <w:t xml:space="preserve">EJSO - European Journal of Surgical Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 51 (8), pp.108746. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejso.2024.108746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04606101v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04732053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does advanced age affect treatment of early glottic carcinoma?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Wagner</w:t>
+                <w:t xml:space="preserve">Expression, Prognostic Value and Correlation with HPV Status of Hypoxia-Induced Markers in Sinonasal Squamous Cell Carcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Vinciguerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Bizard</w:t>
+                <w:t xml:space="preserve">Vincent Bedarida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Hans</w:t>
+                <w:t xml:space="preserve">Charlotte Pronier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Chabolle</w:t>
+                <w:t xml:space="preserve">Sophie El Zein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Wassef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Annals of Otorhinolaryngology, Head and Neck Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anorl.2020.06.021⟩</w:t>
+              <w:t xml:space="preserve">Journal of Personalized Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (5), pp.767. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jpm13050767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03171225v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04121160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les myringoplasties sans décollement du lambeau tympano-méatal chez l’enfant : revue systématique de la littérature</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">How to perform prespecified subgroup analyses when using propensity score methods in the case of imbalanced subgroups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chatelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Verillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chevret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales françaises d'Oto-rhino-laryngologie et de Pathologie Cervico-faciale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aforl.2020.04.021⟩</w:t>
+              <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (1), pp.255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12874-023-02071-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03248587v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04606101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Survival outcomes, prognostic factors, and effect of adjuvant radiotherapy and prophylactic neck dissection in salivary acinic cell carcinoma: A prospective multicenter REFCOR study of 187 patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Chatelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Régis Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Atallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Thariat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mouawad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 185, pp.11-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejca.2023.02.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04044097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Does advanced age affect treatment of early glottic carcinoma?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Chatelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Hans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chabolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Annals of Otorhinolaryngology, Head and Neck Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 138 (2), pp.68-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anorl.2020.06.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03171225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les myringoplasties sans décollement du lambeau tympano-méatal chez l’enfant : revue systématique de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Chatelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Leboulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Couloigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Denoyelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales françaises d'Oto-rhino-laryngologie et de Pathologie Cervico-faciale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 138 (2), pp.103-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aforl.2020.04.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03248587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anatomical study of the medial patello-femoral ligament: landmarks for its surgical reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Viste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chatelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel-Henri Fessy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surgical and Radiologic Anatomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 36 (8), pp. 733-739. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00276-014-1270-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01823776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId53"/>
+      <w:footerReference w:type="default" r:id="rId68"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1287,51 +1651,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="58D4B09F"/>
+    <w:nsid w:val="59C7B9AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1518,51 +1882,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florian-chatelet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7558-339X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038421v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chatelet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Vinciguerra" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Bertazzoni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Camous" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2025.115382" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04732053v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fakhry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Even" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Malard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejso.2024.108746" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121160v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bedarida" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pronier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie El Zein" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Wassef" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jpm13050767" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04044097v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R&#233;gis Ferrand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Atallah" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Thariat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mouawad" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2023.02.020" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606101v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Verillaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-023-02071-8" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171225v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Wagner" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bizard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hans" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chabolle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2020.06.021" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03248587v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leboulanger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Achard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Couloigner" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Denoyelle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aforl.2020.04.021" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823776v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Viste" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Desmarchelier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Henri Fessy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00276-014-1270-1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florian-chatelet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7558-339X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578888v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Louvel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Couineau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chatelet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Verillaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Al Tabaa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/GOX.0000000000007433" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038421v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Vinciguerra" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Bertazzoni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Camous" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2025.115382" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578838v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Al Tabaa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Louvel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Leclere" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chatelet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anplas.2025.03.010" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578808v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fleche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Verillaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anplas.2024.11.004" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04732053v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fakhry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Even" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Malard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejso.2024.108746" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121160v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bedarida" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pronier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie El Zein" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Wassef" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jpm13050767" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606101v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-023-02071-8" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04044097v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R&#233;gis Ferrand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Atallah" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Thariat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mouawad" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2023.02.020" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171225v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Wagner" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bizard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hans" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chabolle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2020.06.021" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03248587v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leboulanger" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Achard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Couloigner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Denoyelle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aforl.2020.04.021" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823776v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Viste" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Desmarchelier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Henri Fessy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00276-014-1270-1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>