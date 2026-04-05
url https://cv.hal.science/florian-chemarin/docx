--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1653,73 +1653,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Athes-Dutour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. World Congress of Chemical Engineering 2017 (WCCE 10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">11. International Congress on Membranes and Membrane Processes ( ICOM2017 )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01567204v1</w:t>
+                <w:t xml:space="preserve">hal-01567205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-situ product recovery using membrane-assisted reactive extraction for bio-based 3-hydroxypropionic acid production</w:t>
               </w:r>
@@ -1774,73 +1774,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Athes-Dutour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. International Congress on Membranes and Membrane Processes ( ICOM2017 )</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">10. World Congress of Chemical Engineering 2017 (WCCE 10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01567205v1</w:t>
+                <w:t xml:space="preserve">hal-01567204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling of production and separation processes in biotechnologies: focus on the case of 3-hydroxypropionic acid</w:t>
               </w:r>
@@ -2062,273 +2062,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01567211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction réactive en contacteur membranaire: vers l’intégration d’un procédé de bioconversion extractive de l’acide 3-hydroxypropionique</w:t>
+                <w:t xml:space="preserve">Extractive bioconversion of 3-hydroxypropionic acid : insights in extraction and mass transfer mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chemarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Burgé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des doctorants du Club Français des Membranes - CFM2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">6. International Conference on Engineering for Waste and Biomass Valorisation WasteEng2016.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01567213v1</w:t>
+                <w:t xml:space="preserve">hal-01567209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extractive bioconversion of 3-hydroxypropionic acid : insights in extraction and mass transfer mechanisms</w:t>
+                <w:t xml:space="preserve">Extraction réactive en contacteur membranaire: vers l’intégration d’un procédé de bioconversion extractive de l’acide 3-hydroxypropionique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chemarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Athes-Dutour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Conference on Engineering for Waste and Biomass Valorisation WasteEng2016.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Albi, France</w:t>
+              <w:t xml:space="preserve">Journée des doctorants du Club Français des Membranes - CFM2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01567209v1</w:t>
+                <w:t xml:space="preserve">hal-01567213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compréhension et maîtrise des mécanismes de l’extraction réactive de l’acide 3-hydroxypropionique au regarde d’un procédé intégré couplant bioconversion et extraction</w:t>
               </w:r>
@@ -3527,51 +3527,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5C54FA70"/>
+    <w:nsid w:val="F60FD46A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3758,51 +3758,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florian-chemarin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2851-2898" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/JEO-2874-2023" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03651986v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Combes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Imatoukene" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwen Moussa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coquart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chemarin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2022.121083" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03516921v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chemarin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ath&#232;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Buquet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bedu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Allais" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2021.134067" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02561218v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Ath&#232;s" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bedu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loty" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Allais" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.5845" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240105v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulian Zoltan Boboescu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Beigbeder" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Rego de Vasconcelos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Munirathinam" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogsc.2019.07.005" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02560888v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moussa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Cristian Trelea" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Athes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2019.02.026" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583081v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2017.07.083" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530851v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad Chadni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pollet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lieben" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2017.02.018" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566310v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Burg&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Saulou-Berion" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Kniest" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.5253" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01562852v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Bounader" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.4813" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4M0M6RWQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531746v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.4878" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DRB6ZTF1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567204v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Athes-Dutour" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567205v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567219v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567211v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567213v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567209v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567214v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567215v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01564778v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Kniest" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567210v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01564772v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01564487v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586230v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry-Eric Spinnler" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01565104v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02059642v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017SACLA038" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florian-chemarin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2851-2898" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/JEO-2874-2023" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03651986v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Combes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Imatoukene" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwen Moussa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coquart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chemarin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2022.121083" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03516921v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chemarin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ath&#232;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Buquet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bedu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Allais" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2021.134067" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02561218v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Ath&#232;s" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bedu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loty" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Allais" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.5845" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240105v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulian Zoltan Boboescu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Beigbeder" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Rego de Vasconcelos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Munirathinam" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogsc.2019.07.005" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02560888v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moussa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Cristian Trelea" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Athes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2019.02.026" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583081v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2017.07.083" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530851v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad Chadni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pollet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lieben" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2017.02.018" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566310v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Burg&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Saulou-Berion" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Kniest" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.5253" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01562852v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Bounader" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.4813" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4M0M6RWQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531746v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.4878" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DRB6ZTF1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567205v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Athes-Dutour" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567204v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567219v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567211v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567209v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567213v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567214v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567215v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01564778v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Kniest" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567210v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01564772v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01564487v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586230v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry-Eric Spinnler" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01565104v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02059642v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017SACLA038" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>