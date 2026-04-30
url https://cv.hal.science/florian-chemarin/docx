--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -1544,198 +1544,202 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01531746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ product recovery using membrane-assisted reactive extraction for bio-based 3-hydroxypropionic acid production</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Advancing Lignocellulosic Biomass Conversion into Lipopeptides through Knowledge-Driven B. subtilis Engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Roppo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Niehren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chemarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nastassia Kaugarenia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigrid Görgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. International Congress on Membranes and Membrane Processes ( ICOM2017 )</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">Advanced Fermentation Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2026, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01567205v1</w:t>
+                <w:t xml:space="preserve">hal-05591810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-situ product recovery using membrane-assisted reactive extraction for bio-based 3-hydroxypropionic acid production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chemarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1757,114 +1761,114 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Athes-Dutour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. World Congress of Chemical Engineering 2017 (WCCE 10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">11. International Congress on Membranes and Membrane Processes ( ICOM2017 )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01567204v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01567205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling of production and separation processes in biotechnologies: focus on the case of 3-hydroxypropionic acid</w:t>
+                <w:t xml:space="preserve">In-situ product recovery using membrane-assisted reactive extraction for bio-based 3-hydroxypropionic acid production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chemarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
@@ -1878,114 +1882,114 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Athes-Dutour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française de Génie de Procédés - SFGP2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Nancy, France</w:t>
+              <w:t xml:space="preserve">10. World Congress of Chemical Engineering 2017 (WCCE 10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01567219v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01567204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extractive bioconversion of 3-hydroxypropionic acid: insights in extraction and mass transfer mechanisms</w:t>
+                <w:t xml:space="preserve">Coupling of production and separation processes in biotechnologies: focus on the case of 3-hydroxypropionic acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chemarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
@@ -1999,231 +2003,227 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Athes-Dutour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. European Biomass Conference and Exhibition - EUBCE 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française de Génie de Procédés - SFGP2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01567211v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01567219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extractive bioconversion of 3-hydroxypropionic acid : insights in extraction and mass transfer mechanisms</w:t>
+                <w:t xml:space="preserve">Extractive bioconversion of 3-hydroxypropionic acid: insights in extraction and mass transfer mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chemarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Athes-Dutour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Conference on Engineering for Waste and Biomass Valorisation WasteEng2016.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Albi, France</w:t>
+              <w:t xml:space="preserve">24. European Biomass Conference and Exhibition - EUBCE 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01567209v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01567211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction réactive en contacteur membranaire: vers l’intégration d’un procédé de bioconversion extractive de l’acide 3-hydroxypropionique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chemarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2245,235 +2245,239 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Athes-Dutour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des doctorants du Club Français des Membranes - CFM2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01567213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compréhension et maîtrise des mécanismes de l’extraction réactive de l’acide 3-hydroxypropionique au regarde d’un procédé intégré couplant bioconversion et extraction</w:t>
+                <w:t xml:space="preserve">Extractive bioconversion of 3-hydroxypropionic acid : insights in extraction and mass transfer mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chemarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Burgé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Bioraffinerie des Lignocelluloses (BILI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Massy, France</w:t>
+              <w:t xml:space="preserve">6. International Conference on Engineering for Waste and Biomass Valorisation WasteEng2016.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01567214v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01567209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactive extraction of bio-based 3-hydroxypropionic acid : towards an integrated process of a membrane-assisted extractive bioconversion</w:t>
+                <w:t xml:space="preserve">Compréhension et maîtrise des mécanismes de l’extraction réactive de l’acide 3-hydroxypropionique au regarde d’un procédé intégré couplant bioconversion et extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chemarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
@@ -2487,477 +2491,598 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Athes-Dutour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French-Nordic Research Day</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire Bioraffinerie des Lignocelluloses (BILI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Massy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01567215v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01567214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de l'inhibition liée à l'intégration de la production biotechnologique d'acide 3-hydroxypropionique à son extraction in situ assistée par contacteur membranaire.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Burgé</w:t>
+                <w:t xml:space="preserve">Reactive extraction of bio-based 3-hydroxypropionic acid : towards an integrated process of a membrane-assisted extractive bioconversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Chemarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Athes-Dutour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème congrès annuel de l'Association Française de Cytométrie (AFC 19)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Antibes, France</w:t>
+              <w:t xml:space="preserve">French-Nordic Research Day</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01564778v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01567215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactive liquid-liquid extraction and back-extraction of bio-based 3-hydroxypropionic acid: towards the implementation of an integrated process of extractive bioconversion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation de l'inhibition liée à l'intégration de la production biotechnologique d'acide 3-hydroxypropionique à son extraction in situ assistée par contacteur membranaire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Burgé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwen Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Saulou-Berion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariane Kniest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chemarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. European Congress of Chemical Engineering - ECCE 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Nice, France</w:t>
+              <w:t xml:space="preserve">19ème congrès annuel de l'Association Française de Cytométrie (AFC 19)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01567210v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01564778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membrane-assisted reactive extraction of biobased 3-hydroxypropionic acid through an integrated process of extractive bioconversion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reactive liquid-liquid extraction and back-extraction of bio-based 3-hydroxypropionic acid: towards the implementation of an integrated process of extractive bioconversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Chemarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Burgé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Athes-Dutour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euromembrane 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Aachen, Germany</w:t>
+              <w:t xml:space="preserve">10. European Congress of Chemical Engineering - ECCE 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01564772v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01567210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Membrane-assisted reactive extraction of biobased 3-hydroxypropionic acid through an integrated process of extractive bioconversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwen Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Burgé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Chemarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Saulou-Berion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morad Chadni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Euromembrane 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Aachen, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01564772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BIOBASED 3-HYDROXYPROPIONIC ACID PRODUCTION AND EXTRACTION STARTING FROM GLYCEROL: TOWARDS A SUSTAINABLE INTEGRATED PROCESS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Burgé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3016,51 +3141,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Symposium on Green Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, La Rochelle, France. pp.Abstract n°264</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01564487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3070,51 +3195,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biobased 3-hydroxypropionic acid through a new integrated process of glycerol bioconversion and membrane-assisted reactive extraction.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Burgé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3123,123 +3248,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chemarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Saulou-Berion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry-Eric Spinnler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Athes-Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nordic-French Research Dialogue "Biomass Conversion: Green Chemistry &amp; Innovative Processes" </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Paris, France. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01586230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3-HYDROXYPROPIONIC ACID PRODUCTION AND EXTRACTION STARTING FROM GLYCEROL: TOWARDS A SUSTAINABLE INTEGRATED PROCESS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Burgé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3298,51 +3423,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Symposium on Green Chemistry (ISGC3)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01565104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3352,114 +3477,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compréhension et maîtrise des mécanismes de l'extraction réactive de l'acide 3-hydroxypropionique au regard d'un procédé intégré couplant bioconversion et extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chemarin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Génie des procédés. Université Paris Saclay (COmUE), 2017. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2017SACLA038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02059642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId80"/>
+      <w:footerReference w:type="default" r:id="rId85"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3527,51 +3652,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F60FD46A"/>
+    <w:nsid w:val="276BB235"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3758,51 +3883,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florian-chemarin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2851-2898" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/JEO-2874-2023" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03651986v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Combes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Imatoukene" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwen Moussa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coquart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chemarin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2022.121083" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03516921v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chemarin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ath&#232;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Buquet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bedu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Allais" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2021.134067" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02561218v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Ath&#232;s" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bedu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loty" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Allais" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.5845" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240105v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulian Zoltan Boboescu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Beigbeder" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Rego de Vasconcelos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Munirathinam" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogsc.2019.07.005" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02560888v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moussa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Cristian Trelea" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Athes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2019.02.026" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583081v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2017.07.083" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530851v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad Chadni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pollet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lieben" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2017.02.018" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566310v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Burg&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Saulou-Berion" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Kniest" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.5253" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01562852v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Bounader" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.4813" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4M0M6RWQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531746v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.4878" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DRB6ZTF1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567205v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Athes-Dutour" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567204v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567219v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567211v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567209v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567213v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567214v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567215v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01564778v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Kniest" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567210v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01564772v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01564487v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586230v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry-Eric Spinnler" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01565104v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02059642v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017SACLA038" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florian-chemarin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2851-2898" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/JEO-2874-2023" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03651986v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Combes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Imatoukene" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwen Moussa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coquart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chemarin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2022.121083" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03516921v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chemarin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ath&#232;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Buquet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bedu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Allais" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2021.134067" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02561218v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Ath&#232;s" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bedu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loty" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Allais" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.5845" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240105v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulian Zoltan Boboescu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Beigbeder" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Rego de Vasconcelos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Munirathinam" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogsc.2019.07.005" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02560888v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moussa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Cristian Trelea" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Athes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2019.02.026" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583081v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2017.07.083" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530851v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad Chadni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pollet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lieben" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2017.02.018" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566310v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Burg&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Saulou-Berion" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Kniest" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.5253" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01562852v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Bounader" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.4813" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4M0M6RWQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531746v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.4878" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DRB6ZTF1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05591810v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Roppo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Niehren" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastassia Kaugarenia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid G&#246;rgen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567205v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Athes-Dutour" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567204v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567219v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567211v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567213v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567209v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567214v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567215v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01564778v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Kniest" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567210v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01564772v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01564487v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586230v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry-Eric Spinnler" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01565104v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02059642v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017SACLA038" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>