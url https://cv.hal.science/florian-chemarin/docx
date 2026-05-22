--- v2 (2026-04-30)
+++ v3 (2026-05-22)
@@ -458,295 +458,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03516921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an in situ product recovery of bio-based 3-hydroxypropionic acid: influence of bioconversion broth components on membrane-assisted reactive extraction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Making next-generation biofuels and biocommodities a feasible reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iulian Zoltan Boboescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chemarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Bedu</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Beigbeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Loty</w:t>
+                <w:t xml:space="preserve">Bruna Rego de Vasconcelos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Allais</w:t>
+                <w:t xml:space="preserve">Rajesh Munirathinam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Technology and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 94 (3), pp.964-972. </w:t>
+              <w:t xml:space="preserve">Current opinion in green and sustainable chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20, pp.25-32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jctb.5845⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cogsc.2019.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02561218v1</w:t>
+                <w:t xml:space="preserve">hal-04240105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making next-generation biofuels and biocommodities a feasible reality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards an in situ product recovery of bio-based 3-hydroxypropionic acid: influence of bioconversion broth components on membrane-assisted reactive extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Chemarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iulian Zoltan Boboescu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florian Chemarin</w:t>
+                <w:t xml:space="preserve">Violaine Athès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Beigbeder</w:t>
+                <w:t xml:space="preserve">Magali Bedu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruna Rego de Vasconcelos</w:t>
+                <w:t xml:space="preserve">Thomas Loty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rajesh Munirathinam</w:t>
+                <w:t xml:space="preserve">Florent Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current opinion in green and sustainable chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 20, pp.25-32. </w:t>
+              <w:t xml:space="preserve">Journal of Chemical Technology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 94 (3), pp.964-972. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cogsc.2019.07.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jctb.5845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04240105v1</w:t>
+                <w:t xml:space="preserve">hal-02561218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recovery of 3-hydroxypropionic acid from organic phases after reactive extraction with amines in an alcohol-type solvent</w:t>
               </w:r>
@@ -888,64 +888,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chemarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Athès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1458,51 +1458,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Saulou-Berion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Technology and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 91 (10), pp.2705-2712. </w:t>
@@ -1735,51 +1735,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chemarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1856,51 +1856,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chemarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1977,51 +1977,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chemarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2098,51 +2098,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chemarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2219,51 +2219,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chemarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2353,51 +2353,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Burgé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2465,51 +2465,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chemarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2586,51 +2586,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chemarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2845,51 +2845,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Burgé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Athes-Dutour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2921,277 +2921,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01567210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membrane-assisted reactive extraction of biobased 3-hydroxypropionic acid through an integrated process of extractive bioconversion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">BIOBASED 3-HYDROXYPROPIONIC ACID PRODUCTION AND EXTRACTION STARTING FROM GLYCEROL: TOWARDS A SUSTAINABLE INTEGRATED PROCESS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Burgé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Chemarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Saulou-Berion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Morad Chadni</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euromembrane 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Aachen, Germany</w:t>
+              <w:t xml:space="preserve">3rd International Symposium on Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, La Rochelle, France. pp.Abstract n°264</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01564772v1</w:t>
+                <w:t xml:space="preserve">hal-01564487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BIOBASED 3-HYDROXYPROPIONIC ACID PRODUCTION AND EXTRACTION STARTING FROM GLYCEROL: TOWARDS A SUSTAINABLE INTEGRATED PROCESS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Membrane-assisted reactive extraction of biobased 3-hydroxypropionic acid through an integrated process of extractive bioconversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwen Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Burgé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chemarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Saulou-Berion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florent Allais</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morad Chadni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Symposium on Green Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, La Rochelle, France. pp.Abstract n°264</w:t>
+              <w:t xml:space="preserve">Euromembrane 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01564487v1</w:t>
+                <w:t xml:space="preserve">hal-01564772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3386,51 +3386,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Saulou-Berion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Symposium on Green Chemistry (ISGC3)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, La Rochelle, France</w:t>
@@ -3652,51 +3652,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="276BB235"/>
+    <w:nsid w:val="66A51058"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3883,51 +3883,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florian-chemarin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2851-2898" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/JEO-2874-2023" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03651986v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Combes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Imatoukene" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwen Moussa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coquart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chemarin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2022.121083" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03516921v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chemarin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ath&#232;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Buquet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bedu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Allais" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2021.134067" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02561218v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Ath&#232;s" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bedu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loty" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Allais" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.5845" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240105v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulian Zoltan Boboescu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Beigbeder" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Rego de Vasconcelos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Munirathinam" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogsc.2019.07.005" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02560888v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moussa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Cristian Trelea" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Athes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2019.02.026" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583081v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2017.07.083" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530851v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad Chadni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pollet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lieben" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2017.02.018" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566310v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Burg&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Saulou-Berion" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Kniest" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.5253" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01562852v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Bounader" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.4813" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4M0M6RWQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531746v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.4878" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DRB6ZTF1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05591810v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Roppo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Niehren" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastassia Kaugarenia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid G&#246;rgen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567205v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Athes-Dutour" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567204v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567219v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567211v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567213v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567209v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567214v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567215v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01564778v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Kniest" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567210v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01564772v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01564487v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586230v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry-Eric Spinnler" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01565104v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02059642v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017SACLA038" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florian-chemarin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2851-2898" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/JEO-2874-2023" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03651986v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Combes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Imatoukene" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwen Moussa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coquart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chemarin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2022.121083" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03516921v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chemarin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ath&#232;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Buquet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bedu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Allais" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2021.134067" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240105v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulian Zoltan Boboescu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Beigbeder" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Rego de Vasconcelos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Munirathinam" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogsc.2019.07.005" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02561218v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Ath&#232;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bedu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loty" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Allais" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.5845" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02560888v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moussa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Cristian Trelea" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Athes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2019.02.026" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583081v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2017.07.083" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530851v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad Chadni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pollet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lieben" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2017.02.018" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566310v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Burg&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Saulou-Berion" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Kniest" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.5253" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01562852v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Bounader" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.4813" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4M0M6RWQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531746v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.4878" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DRB6ZTF1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05591810v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Roppo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Niehren" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastassia Kaugarenia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid G&#246;rgen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567205v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Athes-Dutour" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567204v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567219v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567211v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567213v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567209v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567214v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567215v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01564778v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Kniest" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567210v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01564487v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01564772v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586230v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry-Eric Spinnler" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01565104v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02059642v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017SACLA038" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>