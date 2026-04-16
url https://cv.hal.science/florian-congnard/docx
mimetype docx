--- v0 (2026-03-15)
+++ v1 (2026-04-16)
@@ -1408,104 +1408,1898 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05494059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prédiction de la capacité maximale aérobie (V̊O2max) par le test de marche de six minutes chez un public atteint de maladies cardio-vasculaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Da Ros Vettoretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Congnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bickert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18ème congrès national de médecine et traumatologie du sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFMES SFTS, Sep 2025, ANGERS, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05493704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effet d'un protocole de renforcement des muscles du cou sur les paramètres de force et son lien avec les commotions cérébrales chez le rugbyman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Bregeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Plu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Belune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21ème congrès de l'Association des Chercheurs en Activité Physique et Sportive (ACAPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05494084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fréquence cardiaque dans le syndrome du défilé thoraco-brachial augmente en cas de piégeage veineux positionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Lecoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Congnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Cronier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18ème congrès national de médecine et traumatologie du sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFMES; SFTS, Sep 2025, Angers (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05405172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Profilage Force-Vitesse, maturation et relation avec la blessure chez des jeunes joueuses de Football de haut niveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Le Chat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Memain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Maille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21ème congrès de l'Association des Chercheurs en Activité Physique et Sportive (ACAPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05494391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Principal component analysis use to identify major gait alterations in bilateral lower limb artery disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Cronier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21ème congrès de l'ACAPS - Congrès de l'Association des Chercheurs en Activité Physique et Sportive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Poitiers (Université de Poitiers), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05352917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effets d'un programme d'activités physiques adaptées centré sur l'équilibre statique et dynamique chez les personnes âgées : une étude contrôlée et randomisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Allaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Congnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22èmes Journées d’Etudes Francophones en Activité Physique Adaptée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04805625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effets d'un programme d'ETP axé sur la méthode du Pacing sur le niveau de qualité de vie et la fatigue du patient atteint du syndrome post Covid-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cannelle Baranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaa Ghali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Congnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22èmes Journées d’Etudes Francophones en Activité Physique Adaptée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04805643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patterns of sedentary time accumulation according to age in the United States: A 2003-2006 NHANES analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Congnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICAMPAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alexis Le Faucheur, ENS Rennes, Jun 2024, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04633286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effets d’une intervention en activité physique adaptée sur les paramètres cardiorespiratoires de patients atteints de lymphome en fonction de leur parcours de soins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Bodinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Congnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Fatigues liées au cancer et activités physiques adaptées : approches pluridisciplinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Le Mans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04805515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation de l’épaule du handballeur : un outil simple pour une nouvelle approche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bickert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Congnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14ème congrès de la Société Française de Médecine de l’Exercice et du Sport (SFMES) et de la Société Française de Traumatologie du Sport (SFTS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Montrouge, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04805347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is Afghan walking sessions integration of interest for COPD patients rehabilitation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Triballier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Congnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19ème congrès international de l’Association des chercheurs en activités physiques et sportives (ACAPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04805419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évaluation de la capacité de marche en extérieur à l’aide du géo-positionnement par satellites (GPS) chez des patients atteints de la sclérose en plaques (SEP) : nouvelle approche méthodologique et exploration de l’intérêt clinique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorine Chaves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Congnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18ème congrès international de l’Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04805007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relation entre le temps passé debout au cours de la journée et les capacités fonctionnelles chez les personnes âgées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Congnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIXe Journées francophones en activités physiques adaptées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Montpellier, France. pp.S33-S34, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scispo.2018.03.051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04804961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effets de la modalité d’intervention en activité physique adaptée sur la composition corporelle de patients atteints du cancer de la prostate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Nouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Congnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIXe Journées francophones en activités physiques adaptées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Montpellier, France. pp.S18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scispo.2018.03.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04804980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reproductibilité des mesures d’Index de pression systolique de Cheville Après Test d’Effort Maximal (RICATEM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Congnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15ème Congrès International de l'Association de Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05494047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piège vasculaire chez le sportif : analyse préliminaire de la reproductibilité de l'évaluation photoplethysmographique par SPM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chatrenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1527,455 +3321,455 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international de l’ACAPS : les Développements Durables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Poitiers, France. Unpublished, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.13078.20807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05337538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt de la marche Afghane dans la prise en charge des patients atteints de pathologies respiratoires</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadia Mrabet</w:t>
+                <w:t xml:space="preserve">Étude de la fidélité test-retest du Knee Santy Athletic Return To Sports (K-STARTS) chez des adultes asymptomatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Sonnic Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Congnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florian Congnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème congrès de l'Association des Chercheurs en Activité Physique et Sportive (ACAPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Poitiers, France</w:t>
+              <w:t xml:space="preserve">18ème congrès de la Société Française de Médecine de l’Exercice et du Sport (SFMES) et de la Société Française de Traumatologie du Sport (SFTS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05494423v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05337775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de l’entraînement cognitivo-moteur simultané sur les capacités motrices de personnes âgées : un essai parallèle contrôlé du projet COGAPA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Rozec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème congrès de l'Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Poitiers, France. Unpublished, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.30861.40167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05493682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de la fidélité test-retest du Knee Santy Athletic Return To Sports (K-STARTS) chez des adultes asymptomatiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Théo Sonnic Monnier</w:t>
+                <w:t xml:space="preserve">Intérêt de la marche Afghane dans la prise en charge dans la réhabilitation respiratoire des patients BPCO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Fonteneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Mrabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Congnard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème congrès de la Société Française de Médecine de l’Exercice et du Sport (SFMES) et de la Société Française de Traumatologie du Sport (SFTS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Angers, France</w:t>
+              <w:t xml:space="preserve">21ème congrès de l'Association des Chercheurs en Activité Physique et Sportive (ACAPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05337775v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05494423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Principal component analysis for identifying major gait alterations in unilateral lower limb artery disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1984,150 +3778,150 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Congrès de Physiologie et Biologie Intégrative (SPBI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04805689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration d'un programme d'exercices physiques en visioconférence dans la prise en charge de patients atteints d'obésité en post-chirurgie : Étude de faisabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linsey Tonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Paygambar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2155,198 +3949,198 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22èmes Journées d’Etudes Francophones en Activité Physique Adaptée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04805584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validité et reproductibilité d’une évaluation isométrique de la force des extenseurs du tronc à l’aide d’un dynamomètre à traction (K-Force Link)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Pinochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Houedakor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Piette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20ème congrès international de l’Association des chercheurs en activités physiques et sportives (ACAPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04805553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">activAnalyzer : une application pour faciliter l’accès à la mesure de l’activité physique et l’utilisation des questionnaires PROactive à partir de l’accéléromètre ActiGraph® dans la BPCO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2355,133 +4149,133 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Congnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chambellan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14èmes journées francophones ALVÉOLE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04805436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting percentage of heart rate reserve and rating of perceived exertion during bench stepping in young adults: preliminary data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Congnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2509,100 +4303,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème congrès international de l’Association des chercheurs en activités physiques et sportives (ACAPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04805362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la maturation biologique sur l’équilibre dynamique de jeunes joueurs de Football</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chataigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Mironnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2630,100 +4424,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème Congrès national commun SFMES/SFTS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Vichy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04805252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Y-Balance Test : Outil d’évaluation et d’amélioration de l’équilibre dynamique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabin Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2751,596 +4545,596 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème Congrès national commun SFMES/SFTS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Vichy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04805301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi d'un programme d'éducation thérapeutique visant l'amélioration du profil anthropométrique et de la condition physique chez des adultes obèses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daphné Simon</w:t>
+                <w:t xml:space="preserve">L’électrostimulation via VEINOPLUS® Sport à la mi-temps d’un match de Basketball : un bénéfice pour la performance ou un risque accru de blessures ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thimothée Pousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Recoing</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Congnard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th congress of the Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04805273v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04805236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’électrostimulation via VEINOPLUS® Sport à la mi-temps d’un match de Basketball : un bénéfice pour la performance ou un risque accru de blessures ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thimothée Pousset</w:t>
+                <w:t xml:space="preserve">Suivi d'un programme d'éducation thérapeutique visant l'amélioration du profil anthropométrique et de la condition physique chez des adultes obèses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Sallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Recoing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Congnard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th congress of the Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04805236v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04805273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation d'un nouveau questionnaire &amp;quot;Questionnaire Alimentaire Cardio-vasculaire 2&amp;quot; (QAC 2) chez des étudiants en Science Technique de l’Activité Physique et Sportive (STAPS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Congnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Quertier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Sorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrtille Bidon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Congrès commun de la Société Française de Médecine et de l’Exercice Sportif (SFMES) et de la Société Française de Traumatologie du Sport (SFTS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05494062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de l’alimentation à risque vasculaire, de l’activité physique et de la vitesse de l’onde de pouls d’une population étudiante en STAPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Congnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Quertier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Sorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirtylle Bidon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hauw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e Colloque du Réseau Recherche et Sport en Pays de la Loire (RSPDL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05494066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêts et limites d’une intervention pédagogique pratique sur la mesure de Pression Artérielle Systolique de Cheville (PASC) : évaluation par simulateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Congnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pommeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Henny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3355,113 +5149,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Congrès commun de la Société Française de Médecine et de l’Exercice Sportif (SFMES) et de la Société Française de Traumatologie du Sport (SFTS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05494063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-maximal exercise ankle to brachial index measurement : a comparison of manual and automatic recordings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Congnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Tabourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3476,73 +5270,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème congrès commun SFMS &amp; SFTS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05494050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation des seuils ventilatoires par analyse temporelle de la variabilité de la fréquence cardiaque chez le cycliste - Résultats préliminaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Congnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3571,2120 +5365,201 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème Congrès International de l'Association de Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05494053v1</w:t>
-              </w:r>
-[...1917 lines deleted...]
-                <w:t xml:space="preserve">hal-05494047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Licence STAPS‎ : anatomie, physiologie, biomécanique, neurosciences, entraînement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
+                <w:t xml:space="preserve">Christian Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Congnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Collet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bernard Keyser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dunod, V-233 p., 2024, 978-2-10-085488-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05123221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5694,51 +5569,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Change in exercise capacity, physical activity and motivation for physical activity at 12 months after a cardiac rehabilitation program in coronary heart disease patients: a prospective, monocentric and observational study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Da Ros Vettoretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5760,85 +5635,85 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youna Gourronc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Charlotte Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gaumé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04510104v6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5848,185 +5723,185 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologie et physiopathologie des mesures de pressions artérielles périphériques chez le sujet sain : aspects cliniques, méthodologiques et pédagogiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Congnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Médecine humaine et pathologie. Université d'Angers, 2017. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2017ANGE0049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01874255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures de pressions artérielles périphériques chez le sujet sain : aspects cliniques, méthodologiques et pédagogiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Congnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cardiologie et système cardiovasculaire. Université d'Angers (UA), 2017. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05494070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId159"/>
+      <w:footerReference w:type="default" r:id="rId158"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6173,51 +6048,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05440873v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Petit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lecoq" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Congnard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Cronier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;yves de M&#252;llenheim" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cpf.70041" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960980v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Da Ros Vettoretto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Armelle Bouffart" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youna Gourronc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Baron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaume" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.18885" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190738v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Taoum" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Chaudru" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves de M&#252;llenheim" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Emily" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000002587" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454377v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Delahaye" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Chaves" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Noury-Desvaux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21093189" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03670219v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.avsg.2020.01.108" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105314v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Henni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Duff" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abraham" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pommeau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MBP.0000000000000400" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01880080v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Quertier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Paillard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mah&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdmv.2018.06.003" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396105v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Quertier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Paillard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mah&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05494054v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bruneau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colas-Ribas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Picquet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2014.10.007" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NBXVPXPT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05494059v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vincent" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Tourneau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Carre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjsem-2015-000081" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05337538v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chatrenet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.13078.20807" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494423v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fonteneau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mrabet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05493682v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Godard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Rozec" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Huet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Humeau-Heurtier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.30861.40167" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337775v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Sonnic Monnier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805689v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805584v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linsey Tonnet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Paygambar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805553v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Pinochet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Petit" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Houedakor" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Piette" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805436v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Masson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chambellan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805362v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Paquet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805252v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chataigner" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mironnet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805301v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Le" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Michel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805273v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Simon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Sall&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Recoing" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805236v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thimoth&#233;e Pousset" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05494062v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Quertier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Sorin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille Bidon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05494066v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirtylle Bidon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hauw" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05494063v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Henny" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05494050v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tabourel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05494053v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494391v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Chat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bouvet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Memain" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maille" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05405172v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352917v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05493704v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Prat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bickert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05494084v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Bregeon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Plu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Belune" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05464989v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805643v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cannelle Baranger" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Ghali" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633286v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805625v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Allaire" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805515v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Bodinier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805347v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Leroux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805419v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Triballier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805007v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804961v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Martineau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2018.03.051" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804980v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nouchet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2018.03.020" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05494047v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Le Faucheur" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05123221v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Martin-Krumm" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Collet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Keyser" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510104v6" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaum&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01874255v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017ANGE0049" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/tel-05494070v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05440873v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Petit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lecoq" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Congnard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Cronier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;yves de M&#252;llenheim" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cpf.70041" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960980v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Da Ros Vettoretto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Armelle Bouffart" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youna Gourronc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Baron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaume" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.18885" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190738v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Taoum" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Chaudru" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves de M&#252;llenheim" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Emily" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000002587" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454377v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Delahaye" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Chaves" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Noury-Desvaux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21093189" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03670219v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.avsg.2020.01.108" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105314v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Henni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Duff" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abraham" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pommeau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MBP.0000000000000400" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01880080v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Quertier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Paillard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mah&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdmv.2018.06.003" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396105v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Quertier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Paillard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mah&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05494054v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bruneau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colas-Ribas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Picquet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2014.10.007" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NBXVPXPT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05494059v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vincent" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Tourneau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Carre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjsem-2015-000081" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05493704v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Prat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bickert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05494084v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Bregeon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Plu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Belune" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05405172v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494391v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Chat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bouvet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Memain" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maille" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352917v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805625v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Allaire" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805643v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cannelle Baranger" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Ghali" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633286v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805515v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Bodinier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805347v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Leroux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805419v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Triballier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805007v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804961v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Martineau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2018.03.051" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804980v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nouchet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2018.03.020" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05494047v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Le Faucheur" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05337538v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chatrenet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.13078.20807" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337775v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Sonnic Monnier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05493682v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Godard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Rozec" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Huet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Humeau-Heurtier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.30861.40167" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494423v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fonteneau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mrabet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805689v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805584v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linsey Tonnet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Paygambar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805553v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Pinochet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Petit" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Houedakor" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Piette" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805436v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Masson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chambellan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805362v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Paquet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805252v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chataigner" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mironnet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805301v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Le" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Michel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805236v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thimoth&#233;e Pousset" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805273v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Simon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Sall&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Recoing" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05494062v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Quertier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Sorin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille Bidon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05494066v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirtylle Bidon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hauw" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05494063v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Henny" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05494050v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tabourel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05494053v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05123221v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Martin-Krumm" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Collet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Keyser" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510104v6" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaum&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01874255v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017ANGE0049" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/tel-05494070v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>