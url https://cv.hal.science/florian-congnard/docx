--- v1 (2026-04-16)
+++ v2 (2026-05-09)
@@ -1130,307 +1130,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04396105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time and reliability issues associated with automatic vs. manual measurements of Ankle to Brachial pressure Index (ABI) following heavy load exercise</w:t>
+                <w:t xml:space="preserve">Ankle to brachial systolic pressure index at rest increases with age in asymptomatic physically active participants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Congnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Bruneau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Abraham</w:t>
+                <w:t xml:space="preserve">François Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Colas-Ribas</w:t>
+                <w:t xml:space="preserve">Thierry Le Tourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Picquet</w:t>
+                <w:t xml:space="preserve">François Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Science and Medicine in Sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 18 (6), pp.737-741. </w:t>
+              <w:t xml:space="preserve">BMJ Open Sport and Exercise Medicine </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1 (1), pp.e000081. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsams.2014.10.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/bmjsem-2015-000081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05494054v1</w:t>
+                <w:t xml:space="preserve">hal-05494059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ankle to brachial systolic pressure index at rest increases with age in asymptomatic physically active participants</w:t>
+                <w:t xml:space="preserve">Time and reliability issues associated with automatic vs. manual measurements of Ankle to Brachial pressure Index (ABI) following heavy load exercise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Congnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Vincent</w:t>
+                <w:t xml:space="preserve">Christophe Colas-Ribas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Le Tourneau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Carre</w:t>
+                <w:t xml:space="preserve">Jean Picquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open Sport and Exercise Medicine </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Science and Medicine in Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 18 (6), pp.737-741. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsams.2014.10.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bmjsem-2015-000081⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05494059v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05494054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3102,51 +3102,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reproductibilité des mesures d’Index de pression systolique de Cheville Après Test d’Effort Maximal (RICATEM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Congnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5185,51 +5185,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-maximal exercise ankle to brachial index measurement : a comparison of manual and automatic recordings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Congnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5319,51 +5319,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation des seuils ventilatoires par analyse temporelle de la variabilité de la fréquence cardiaque chez le cycliste - Résultats préliminaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Congnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6048,51 +6048,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05440873v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Petit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lecoq" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Congnard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Cronier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;yves de M&#252;llenheim" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cpf.70041" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960980v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Da Ros Vettoretto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Armelle Bouffart" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youna Gourronc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Baron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaume" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.18885" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190738v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Taoum" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Chaudru" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves de M&#252;llenheim" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Emily" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000002587" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454377v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Delahaye" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Chaves" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Noury-Desvaux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21093189" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03670219v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.avsg.2020.01.108" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105314v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Henni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Duff" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abraham" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pommeau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MBP.0000000000000400" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01880080v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Quertier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Paillard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mah&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdmv.2018.06.003" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396105v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Quertier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Paillard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mah&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05494054v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bruneau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colas-Ribas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Picquet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2014.10.007" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NBXVPXPT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05494059v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vincent" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Tourneau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Carre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjsem-2015-000081" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05493704v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Prat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bickert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05494084v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Bregeon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Plu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Belune" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05405172v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494391v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Chat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bouvet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Memain" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maille" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352917v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805625v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Allaire" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805643v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cannelle Baranger" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Ghali" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633286v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805515v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Bodinier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805347v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Leroux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805419v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Triballier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805007v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804961v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Martineau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2018.03.051" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804980v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nouchet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2018.03.020" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05494047v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Le Faucheur" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05337538v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chatrenet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.13078.20807" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337775v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Sonnic Monnier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05493682v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Godard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Rozec" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Huet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Humeau-Heurtier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.30861.40167" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494423v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fonteneau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mrabet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805689v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805584v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linsey Tonnet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Paygambar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805553v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Pinochet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Petit" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Houedakor" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Piette" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805436v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Masson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chambellan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805362v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Paquet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805252v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chataigner" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mironnet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805301v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Le" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Michel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805236v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thimoth&#233;e Pousset" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805273v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Simon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Sall&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Recoing" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05494062v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Quertier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Sorin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille Bidon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05494066v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirtylle Bidon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hauw" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05494063v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Henny" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05494050v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tabourel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05494053v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05123221v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Martin-Krumm" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Collet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Keyser" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510104v6" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaum&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01874255v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017ANGE0049" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/tel-05494070v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05440873v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Petit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lecoq" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Congnard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Cronier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;yves de M&#252;llenheim" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cpf.70041" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960980v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Da Ros Vettoretto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Armelle Bouffart" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youna Gourronc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Baron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaume" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.18885" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190738v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Taoum" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Chaudru" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves de M&#252;llenheim" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Emily" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000002587" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454377v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Delahaye" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Chaves" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Noury-Desvaux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21093189" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03670219v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.avsg.2020.01.108" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105314v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Henni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Duff" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abraham" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pommeau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MBP.0000000000000400" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01880080v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Quertier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Paillard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mah&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdmv.2018.06.003" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396105v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Quertier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Paillard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mah&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05494059v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vincent" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Tourneau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Carre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjsem-2015-000081" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05494054v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bruneau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colas-Ribas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Picquet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2014.10.007" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NBXVPXPT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05493704v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Prat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bickert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05494084v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Bregeon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Plu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Belune" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05405172v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494391v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Chat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bouvet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Memain" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maille" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352917v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805625v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Allaire" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805643v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cannelle Baranger" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Ghali" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633286v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805515v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Bodinier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805347v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Leroux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805419v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Triballier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805007v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804961v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Martineau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2018.03.051" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804980v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nouchet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2018.03.020" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05494047v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Le Faucheur" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05337538v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chatrenet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.13078.20807" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337775v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Sonnic Monnier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05493682v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Godard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Rozec" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Huet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Humeau-Heurtier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.30861.40167" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494423v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fonteneau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mrabet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805689v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805584v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linsey Tonnet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Paygambar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805553v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Pinochet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Petit" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Houedakor" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Piette" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805436v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Masson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chambellan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805362v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Paquet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805252v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chataigner" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mironnet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805301v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Le" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Michel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805236v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thimoth&#233;e Pousset" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805273v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Simon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Sall&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Recoing" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05494062v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Quertier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Sorin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille Bidon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05494066v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirtylle Bidon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hauw" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05494063v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Henny" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05494050v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tabourel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05494053v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05123221v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Martin-Krumm" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Collet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Keyser" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510104v6" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaum&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01874255v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017ANGE0049" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/tel-05494070v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>