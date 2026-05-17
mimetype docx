--- v0 (2026-04-10)
+++ v1 (2026-05-17)
@@ -66,241 +66,1670 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Fichiers Epstein » : quand la transparence alimente les récits complotistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Dauphin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Louchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bornstein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.teyu7y7np⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05594311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le debunking sur YouTube : une nouvelle pratique de lutte contre la désinformation en marge du journalisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Dauphin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 23/1A (S1), pp.31-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/enic.hs13.0031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05022851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Normes de genre et subversions : le rôle des influenceuses dans le body positivisme et le féminisme numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Dauphin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 41 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/127l6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04930183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le debunking sur YouTube : une nouvelle pratique de lutte contre la désinformation en marge du ­journalisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Dauphin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (5), pp.33-47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04300920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The challenges and the limits of fact-checking and debunking in the fight against disinformation: the case of the French experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Dauphin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Asia-Pacific Journalism Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, https://apjrhk.org/article/35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04314830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le debunking sur YouTube : une nouvelle pratique de lutte contre la désinformation en marge du ­journalisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Dauphin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (5), https://lesenjeux.univ-grenoble-alpes.fr/2023/supplement-a/02-le-debunking-sur-youtube-une-nouvelle-pratique-de-lutte-contre-la-desinformation-en-marge-du-journalisme/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04314842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Succès et limites du debunking pour lutter contre la désinformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Dauphin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 42, pp.315-332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.30076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04016967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fake News et complotisme sur YouTube : comment l’algorithme favorise la polarisation des opinions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Dauphin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04437122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Normes de genre et subversions : le rôle des influenceuses dans le body positivisme et le féminisme numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Dauphin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 41 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/127l6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04785691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Fake News au prisme des théories sur les rumeurs et la propagande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Dauphin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 53, pp.15-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/edc.9132⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03474588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habiter clandestinement les carrières souterraines de Paris : normalisation et conflits au sein d’un patrimoine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Dauphin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communications [EHESS]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n°105 (2), pp.131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/commu.105.0131⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03474508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les usagers des catacombes de Paris : société secrète et espace hétérotopique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Dauphin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication &amp; Organisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48, pp.13-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/communicationorganisation.5035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03474500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La formation à distance : une voie vers la professionnalisation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathia Papi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Dauphin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducation permanente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, La formation à l’épreuve du numérique (AFPA 2013), Hors-série 5, pp.101-114</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04314833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uses of Information and Communication Technologies by hospitalized pupils: what humanization?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colinet Séverine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dauphin Florian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procedia Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03288509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Culture et pratiques numériques juvéniles : Quels usages pour quelles compétences ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Dauphin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (17), pp.37-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/questionsvives.988⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03474317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les logiciels libres: généalogie et idéologies d’un mouvement social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Dauphin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Logos: Comunicaçao e universidade</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03474472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P2P : From file sharing to meta-information pooling : ICT usability to usages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dagiral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Dauphin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communications &amp; stratégies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 59, pp.35-51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00871396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rumeurs électroniques : synergie entre technologie et archaïsme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Dauphin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociétés - Revue des sciences sociales et humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 76 (2), pp.71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/soc.076.0071⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03474331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Debunking »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Dauphin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04937105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The challenges and the limits of fact-checking and debunking in the fight against disinformation: the case of the French experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Dauphin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04293343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand l'accusation de « complotisme » disqualifie et polarise le débat public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Dauphin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04293297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -310,98 +1739,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debunking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Dauphin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Publictionnaire. Dictionnaire encyclopédique et critique des public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04949274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -411,1531 +1840,206 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Désinformation visuelle et IA générative : quels enjeux pour l’éducation critique aux images ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Dauphin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Former, informer, désinformer par l’image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Français de Presse/CARISM, avec la collaboration du GRIPIC Programme de recherche européen DE FACTO (lutte contre la désinformation), Jun 2025, Paris ( France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05110328v1</w:t>
-              </w:r>
-[...1323 lines deleted...]
-                <w:t xml:space="preserve">hal-03474331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux de l’innovation ascendante dans les TIC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Dauphin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">pp.423-428, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04300820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId43"/>
+      <w:footerReference w:type="default" r:id="rId47"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2082,51 +2186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937105v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dauphin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04293343v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04293297v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949274v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05110328v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05022851v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.hs13.0031" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04930183v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/127l6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04300920v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04314830v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04314842v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04016967v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.30076" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04437122v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785691v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03474588v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.9132" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03474508v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commu.105.0131" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03474500v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.5035" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04314833v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathia Papi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288509v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colinet S&#233;verine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dauphin Florian" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03474317v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.988" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03474472v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871396v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dagiral" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03474331v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soc.076.0071" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04300820v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05594311v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dauphin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Louchart" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bornstein" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.teyu7y7np" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05022851v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.hs13.0031" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04930183v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/127l6" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04300920v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04314830v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04314842v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04016967v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.30076" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04437122v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785691v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03474588v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.9132" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03474508v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commu.105.0131" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03474500v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.5035" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04314833v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathia Papi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288509v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colinet S&#233;verine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dauphin Florian" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03474317v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.988" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03474472v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871396v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dagiral" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03474331v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soc.076.0071" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937105v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04293343v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04293297v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949274v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05110328v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04300820v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>