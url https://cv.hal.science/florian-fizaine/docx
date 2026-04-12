--- v0 (2026-03-16)
+++ v1 (2026-04-12)
@@ -2478,51 +2478,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B6F628AC"/>
+    <w:nsid w:val="C5F79FD7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2626,51 +2626,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1B188C91"/>
+    <w:nsid w:val="DA53D40E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>