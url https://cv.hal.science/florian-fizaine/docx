--- v1 (2026-04-12)
+++ v2 (2026-05-08)
@@ -875,754 +875,763 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Baumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 128 (5)</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 128 (5), pp.1013-1046. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/redp.285.1013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01957447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-Term Estimates of the Energy-Return-on-Investment (EROI) of Coal, Oil, and Gas Global Productions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Court</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Fizaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 138, pp.145 - 159. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2017.03.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01581713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy expenditure, economic growth, and the minimum EROI of society</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Fizaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Court</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 95, pp.172 - 186. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enpol.2016.04.039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01386048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renewable electricity producing technologies and metal depletion: A sensitivity analysis using the EROI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Fizaine Fizaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Court</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 110, pp.106-118. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2014.12.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01170989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A critical assessment of global uranium resources, including uranium in phosphate rocks, and the possible impact of uranium shortages on nuclear power ﬂeets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Baschwitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mathonnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommy Eleouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Fizaine Fizaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Nuclear Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 58, pp.213-220</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01227916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building future nuclear power fleets: The available uranium resources constraint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Baschwitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mathonnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Fizaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommy Eleouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Resources Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 38, pp.458-469</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01227908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Byproduct production of minor metals: threat or opportunity for the development of clean technologies? The PV sector as an illustration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Fizaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Resources Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 38, pp.373-383</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01227250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles solutions pour assurer la sécurité des approvisionnements gaziers de l’Europe ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mintsa Hélène Ella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Fizaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Renner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medenergie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01229482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1632,100 +1641,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyses de la disponibilité économique des métaux rares dans le cadre de la transition énergétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Fizaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Economies et finances. Université de Bourgogne, 2014. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2014DIJOE004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01127141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1735,51 +1744,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy transition towards renewables and metal depletion: an approach through the EROI concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Court</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1795,51 +1804,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st FAERE Annual Conference </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01411803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1849,179 +1858,179 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'économie des ressources minérales et le défi de la soutenabilité. 2. Enjeux et leviers d'action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Fizaine Fizaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Galiègue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ISTE Editions Ltd., 2021, Energie. Matières premières et matériaux pour l'énergie, 978-1-78948-025-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03536877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'économie des ressources minérales et le défi de la soutenabilité. 1. Contexte et enjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Fizaine Fizaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Galiègue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE Editions Ltd., 2021, Energie. Matières premières et matériaux pour l'énergie, 978-1-78948-024-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03536871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2031,265 +2040,265 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du service public de l’énergie au service public de l’efficacité énergétique : simple glissement sémantique ou nouvel ordre énergétique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Abramowitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Grivault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Leturque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01232781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politiques publiques, interactions et enjeux environnementaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Grivault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Alivon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sileymane Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01232569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2299,51 +2308,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term estimates of the energy-return-on-investment (EROI) of coal, oil, and gas global productions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Court</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2352,65 +2361,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Fizaine Fizaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03186990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId62"/>
+      <w:footerReference w:type="default" r:id="rId63"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2478,51 +2487,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C5F79FD7"/>
+    <w:nsid w:val="E07EE0E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2626,51 +2635,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="DA53D40E"/>
+    <w:nsid w:val="6AAAFC9C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2860,51 +2869,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florian-fizaine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7844-7668" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/182693635" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05079084v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fizaine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Borgne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.125604" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04484334v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Court" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fizaine Fizaine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884377v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2021057" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880890v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resourpol.2020.101675" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957410v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957436v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sond&#232;s Kahouli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2018.1524975" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957447v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Voye" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baumont" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01581713v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2017.03.015" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01386048v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2016.04.039" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JVSPFZ2K-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170989v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2014.12.001" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227916v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gabriel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baschwitz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mathonni&#232;re" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Eleouet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227908v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227250v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01229482v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mintsa H&#233;l&#232;ne Ella" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Renner" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01127141v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014DIJOE004" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411803v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536877v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gali&#232;gue" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536871v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232781v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Abramowitch" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Grivault" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leturque" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232569v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Claude" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Alivon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sileymane Ba" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03186990v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florian-fizaine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7844-7668" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/182693635" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05079084v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fizaine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Borgne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.125604" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04484334v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Court" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fizaine Fizaine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884377v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2021057" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880890v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resourpol.2020.101675" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957410v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957436v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sond&#232;s Kahouli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2018.1524975" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957447v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Voye" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baumont" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.285.1013" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01581713v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2017.03.015" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01386048v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2016.04.039" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JVSPFZ2K-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170989v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2014.12.001" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227916v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gabriel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baschwitz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mathonni&#232;re" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Eleouet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227908v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227250v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01229482v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mintsa H&#233;l&#232;ne Ella" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Renner" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01127141v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014DIJOE004" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411803v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536877v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gali&#232;gue" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536871v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232781v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Abramowitch" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Grivault" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leturque" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232569v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Claude" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Alivon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sileymane Ba" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03186990v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>