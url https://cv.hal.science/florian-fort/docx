--- v0 (2026-04-26)
+++ v1 (2026-05-16)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:125.08143322476px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Florian Fort </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maitre de conférence en écologie et co-directeur du département Biologie & Ecologie  à l'Instut Agro Montpellier</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">florian-fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7983-6254</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">174753756</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weed management modifies functional properties of both weeds and microbial nitrogen-cycling communities in Mediterranean vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Bopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerlinde B. de Deyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie J Zwetsloot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Y.K. Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 62 (2), pp.388-400. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.14833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391220v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional traits of Asteraceae species vary with arbuscular mycorrhizal fungal identity and phylogeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cem Turanoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Ancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan van Baaren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycorrhiza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35 (3), pp.40. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00572-025-01214-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05107656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant response to nutrients differs among traits and depends on species’ nutrient requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Delalandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Violle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tschambser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Saugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcaf171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop gains induced by diversification exceed crop losses to diseases and weeds in a low-input rice cultivation system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koloina Rahajaharilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Violle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsten vom Brocke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Benoît Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic and Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 84, pp.81-91. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.baae.2025.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05004259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the impact of domestication on competitive ability in durum wheat: a phenotypic plasticity perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taïna Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Violle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Antoine Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 76 (4), pp.1300-1313. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erae480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04872992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental demonstration of allometric invariance of plant response to density over the course of wheat domestication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taïna Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Antoine Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fréville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 292 (2051), pp.20251098. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2025.1098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05381196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic limits of crop diversity: a data exploration of functional trait space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés G Rolhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marney E Isaac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Violle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam R Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 244 (2), pp.708-718. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.20050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grounding trait‐based root functional ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37 (8), pp.2159-2169. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.14381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth–defence trade-off in rice: fast-growing and acquisitive genotypes have lower expression of genes involved in immunity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix de Tombeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Shihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koloina Rahajaharilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 74 (10), pp.3094-3103. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erad071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond trait distances: Functional distinctiveness captures the outcome of plant competition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Mahaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Violle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Shihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐benoit Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37 (9), pp.2399-2412. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.14397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra‐ and inter‐specific variation in root mechanical traits for twelve herbaceous plants and their link with the root economics space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhun Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Matteo Walter Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Merino-Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Nespoulous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2023 (1), pp.e09032. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/oik.09032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03829203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant trait relationships are maintained within a major crop species: lack of artificial selection signal and potential for improved agronomic performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taïna Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Violle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Montazeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marney E. Isaac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 240 (6), pp.2227-2238. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.19279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genetic identity of neighboring plants in intraspecific mixtures modulates disease susceptibility of both wheat and rice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Temple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21 (9), pp.e3002287. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pbio.3002287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upland rice varietal mixtures in Madagascar: evaluating the effects of varietal interaction on crop performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koloina Rahajaharilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Müller Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Violle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsten vom Brocke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ramavovololona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, pp.1266704. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2023.1266704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From cultivar mixtures to allelic mixtures: opposite effects of allelic richness between genotypes and genotype richness in wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Montazeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Flutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Benoit Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 233 (6), pp.2573-2584. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.17915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03559043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A genome‐wide analysis suggests pleiotropic effects of Green Revolution genes on shade avoidance in wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Montazeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Viader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Ecarnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐marie Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eva.13349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen availability and plant–plant interactions drive leaf silicon concentration in wheat genotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix de Tombeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taïna Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Violle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fréville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah J. Thorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 36 (11), pp.2833-2844. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.14170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03841847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interspecific interactions regulate plant reproductive allometry in cereal–legume intercropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Gaudio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Violle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 58 (11), pp.2579-2589. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.13979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interspecific interactions regulate plant reproductive allometry in cereal-legume intercropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Gaudio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Violle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dryad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5061/dryad.9ghx3ffhv⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant neighbour-modulated susceptibility to pathogens in intraspecific mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Buendia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Brousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Temple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 72 (18), pp.6570-6580. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erab277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Root growth and turnover in perennial forages as affected by management systems and soil depth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Houde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Thivierge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bélanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin H Chantigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 451 (1-2), pp.371-387. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-020-04532-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathways to persistence: plant root traits alter carbon accumulation in different soil carbon pools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Matteo Walter Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhun Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Merino-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 452, pp.457-478. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-020-04469-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farming plant cooperation in crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Montazeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Violle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fréville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 287 (1919), pp.20191290. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2019.1290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifaceted functional diversity for multifaceted crop yield: Towards ecological assembly rules for varietal mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Montazeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Violle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Roumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Ecarnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 57 (11), pp.2285-2295. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.13735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant ecological indicator values as predictors of fine‐root trait variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Freschet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 108 (4), pp.1565-1577. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2745.13368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domestication-driven changes in plant traits associated with changes in the assembly of the rhizosphere microbiota in tetraploid wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymé Spor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Roucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-69175-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple facets of diversity effects on plant productivity: species richness, functional diversity, species identity and intraspecific competition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Mahaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Violle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Freschet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 (1), pp.287-298. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.13473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Root and shoot competition lead to contrasting competitive outcomes under water stress: A systematic review and meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia J Foxx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (12), pp.e0220674. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0220674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop mixtures: does niche complementarity hold for belowground resources? An experimental test using rice genotypic pairs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Montazeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Violle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fréville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Luquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourollah Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 424 (1-2), pp.187-202. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-017-3496-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate as a driver of adaptive variations in ecological strategies in Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Sartori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 122 (6), pp.935-945. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcy165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocation, morphology, physiology, architecture: the multiple facets of plant above- and below-ground responses to resource stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Freschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Violle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malo Bourget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Scherer-Lorenzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 219 (4), pp.1338-1352. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.15225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shifts in plant functional strategies over the course of wheat domestication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Roucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Violle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Roumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Ecarnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 55 (1), pp.25-37. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.13029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate, soil and plant functional types as drivers of global fine-root trait variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Freschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar J. Valverde-Barrantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline M. Tucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph M. Craine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Luke Mccormack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 105 (5), pp.1182-1196. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2745.12769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Root traits are related to plant water-use among rangeland Mediterranean species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Volaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Guilioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Barkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Navas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31 (9), pp.1700-1709. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.12888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grassland root functional parameters vary according to a community-level resource acquisition: conservation trade-off</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lecloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Bittencourt de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Stroia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vegetation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (4), pp.749-758. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jvs.12405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Root functional trait syndromes and plasticity drive the ability of grassland Fabaceae to tolerate water and phosphorus shortage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Catrice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Delbrut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Luzarreta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 110, pp.62-72. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envexpbot.2014.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical traits distances explain grassland Fabaceae species' ecological niches distances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Jouany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2015.00063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A functional characterisation of a wide range of cover crop species: growth and nitrogen acquisition rates, leaf traits and ecological strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tribouillois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaël Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (3), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0122156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchy of root functional trait values and plasticity drive early-stage competition for water and phosphorus among grasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Jouany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28 (4), pp.1030-1040. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.12217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Root and leaf functional trait relations in Poaceae species: implications of differing resource-acquisition strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Jouany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plant Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (3), pp.211 - 219. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jpe/rts034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intraspecific functional trait variation and performance of &amp;lt;em&amp;gt;Populous tremuloides&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2013.00527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional characterization and differentiated harmfulness of sugarcane weeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Laine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Horain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Weed Research Society Symposium (EWRS 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EWRS; Universitat de Lleida, Jul 2025, Lleida, Spain. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belowground traits and crop performance under stress in field-grown durum wheat mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Taschen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Dezette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Society of Root Research Symposium (ISRR 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society of Root Research; UFZ Leipzig, Jun 2024, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced root traits plasticity doesn't guarantee greater competitiveness among durum wheat accessions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taïna Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Violle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Antoine Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Society of Root Research Symposium (ISRR 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society of Root Research, Jun 2024, Leipizg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity and multifunctionality: insights from rice varietal mixtures in the highlands of Madagascar [00349]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koloina Rahajaharilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsten Vom Brocke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Benoit Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International congress of Ecology and Evolution: "Ecology and evolution : new perspectives and societal challenges"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LIEC; Universite de Lorraine; CNRS; SFE²; GfÖ; EEF, Nov 2022, Metz, France. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05181545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Above and belowground plant traits shaping taxonomical and functional microbial diversities in ecological restoration: results from TalVeg2, a monospecific experiment with twelve Mediterranean species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Merino Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Shihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria del Rey Granado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhun Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Meeting of the Iberian Ecological Society (SIBECOL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A trait-based approach to understand and predict the performance of arable annual mixed crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemie Gaudio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Casadebaig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ecological Sciences (Sfécologie 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France. 825 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximizing soil ecosystem services for ecological restoration: plant roots influence runoff and erosion processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Merino Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria del Rey Granado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Matteo Walter Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhun Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biolink 2018 "Soil Biodiversity and european woody agroecosystems"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Grenada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la Domestication sur le Microbiome rhizosphérique chez le blé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymé Spor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Roucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Philippot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Roumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">reseau phytomic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Rennes, France. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop mixtures: does niche complementarity hold for belowground resources? An experimental test using rice genotypic pairs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Montazeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Violle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fréville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Luquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourollah Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology Conference / Journées d'Ecologie Fonctionnelle AnaEE France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does niche complementarity hold for below-ground resources? A case study using rice mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Montazeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Violle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fréville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Luquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourollah Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCARPIA Genetic Resources 2017 - Crop diversification in a changing world : Mobilizing the green gold of plant genetic resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une première ébauche de typologie fonctionnelle de légumineuses fourragères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Latchoumane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ritska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lecloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées AFPF - Les légumineuses fourragères et prairiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour la Production Fourragère (AFPF). FRA., Mar 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talveg® technologies, an innovative approach of ecosystem management toward biodiversity and ecosystem services enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Taugourdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Hedri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Boukcim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EcoSummit 2016 Ecological Sustainability: Engineering Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grassland root functional parameters vary according to a community-level resource acquisition-conservation trade-off</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lecloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Jouany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International EcoSummit 2016. Ecological Sustainability: Engineering Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Montpellier, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pertinence des traits fonctionnels foliaires pour la sélection des individus productifs chez la luzerne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Jouany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lecloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées AFPF - Les légumineuses fourragères et prairiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour la Production Fourragère (AFPF). FRA., Mar 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du projet de recherche Legumip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lecloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lambs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othmane Marah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées AFPF - Les légumineuses fourragères et prairiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour la Production Fourragère (AFPF). FRA., Mar 2016, Paris, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Root functional traits and their plasticity drive grasslands' Fabaceae capacities to face phosphorus shortage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Catrice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stroia Ciprian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Jouany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phosphorus in Soils and Plants: 5. International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA.; Institut de Recherche pour le Développement (IRD). FRA.; Institut National d'Etudes Supérieures Agronomiques de Montpellier (Montpellier SupAgro). FRA., Aug 2014, Montpellier, France. 148 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLIMAGIE: a French INRA project to adapt grasslands to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Qadir Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. General Meeting of the European Grassland Federation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Grassland Federation (EGF). CHE., Sep 2014, Aberystwyth, United Kingdom. 897 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correspondence between functional leaf and root traits in native grass species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lecloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Stroia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Jouany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IX International Rangeland Congress - IRC2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Apr 2011, Rosario, Argentina. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Root traits as determinants of ecological strategies in eight native perennial grass species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Jouany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lecloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Stroia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IX International Rangeland Congress - IRC2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Apr 2011, Rosario, Argentina. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling mycorrhizal-induced root plasticity and adaptation to soil phosphorus limitation of ten durum wheat varieties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Dezette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Trives-Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Society of Root Research Symposium (ISRR 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Leipzig, Germany. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of crop phenotypes to assess cropping system diversification potential by introducing improved accessions of Thinopyrum intermedium in fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robinson Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Violle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duchene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Congress of the European Society for Agronomy. Synergies for a resilient future: from knowledge to action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rennes, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation fonctionnelle des adventices en canne à sucre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Laine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Horain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Damour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Heuclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité scientifique et technique du DPP CapTerre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Saint-Gilles, La Réunion. CIRAD, 1 p., 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05181759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional evaluation of perennial forage legumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Jouany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lecloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Theau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. European Grassland Federation General Meeting Cork</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Cork, Ireland. , 2018, EGF 2018. Sustainable Meat and Milk Production from Grasslands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation biochimiques des légumineuses natives de la région Midi-Pyrénées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othmane O. Merah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Jouany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lecloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Rencontres Francophones sur les Légumineuses - RFL#2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Toulouse, France. 1 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farming plant cooperation in crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Montazeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Violle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fréville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Joint Congress on Evolutionary Biology (EVOLUTION 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Montpellier, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of isotopic discrimination (d13C and d15N) for screening drought tolerance of legume grassland plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Jouany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lecloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint European Stable Isotopes User Group Meeting (JESIUM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Ghent, Belgium. 1 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TalVeg®: an innovative approach of ecosystem management for enhancing multiple ecosystem services, with a focus on soil erosion and slope stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Taugourdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Freschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fromin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hedri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference on Soil Bio- and Eco-engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Sydney, Australia. 2016, The Use of Vegetation to Improve Slope Stability</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grassland Fabaceae grown under contrasted phosphorus supply induced changes in rhizospheric soil phosphatase activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stroia Ciprian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Jouany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phosphorus in Soils and Plants: 5. International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Montpellier, France. 148 p., 2014, PSP5 2014. Facing Phosphorus Scarcity</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Root and rhizospheric phosphatase activity of grassland Poaceae grown under contrasted water and phosphorus supplies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lecloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Stroia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Jouany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International society of Root Research (ISRR) “Roots to the future”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Dundee, United Kingdom. 1 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water and phosphorus stresses: contrasting effects on root functional traits and between grass functional types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lecloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Stroia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Jouany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Root Research (ISRR) “Roots to the future”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Dundee, United Kingdom. 1 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies d’acquisition des ressources des plantes prairiales sous contraintes hydrique et minérale - Rôle du système racinaire dans la réponse aux facteurs structurant les communautés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de la Terre. Institut National Polytechnique de Toulouse - INPT, 2013. Français. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2013INPT0072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04295940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des racines, des ressources et des interactions : apports de l’écologie fonctionnelle à l’exploration du fonctionnement des communautés végétales cultivées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biodiversité et Ecologie. Université de Montpellier, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04873748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId273"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:125.08143322476px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Florian Fort </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maitre de conférence en écologie et co-directeur du département Biologie & Ecologie  à l'Instut Agro Montpellier</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">florian-fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7983-6254</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">174753756</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional traits of Asteraceae species vary with arbuscular mycorrhizal fungal identity and phylogeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cem Turanoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Ancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan van Baaren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycorrhiza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35 (3), pp.40. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00572-025-01214-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05107656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weed management modifies functional properties of both weeds and microbial nitrogen-cycling communities in Mediterranean vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Bopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerlinde B. de Deyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie J Zwetsloot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Y.K. Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 62 (2), pp.388-400. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.14833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391220v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant response to nutrients differs among traits and depends on species’ nutrient requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Delalandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Violle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tschambser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Saugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 136 (7), pp.1525-1535. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcaf171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental demonstration of allometric invariance of plant response to density over the course of wheat domestication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taïna Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Antoine Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fréville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 292 (2051), pp.20251098. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2025.1098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05381196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop gains induced by diversification exceed crop losses to diseases and weeds in a low-input rice cultivation system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koloina Rahajaharilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Violle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsten vom Brocke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Benoît Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic and Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 84, pp.81-91. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.baae.2025.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05004259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the impact of domestication on competitive ability in durum wheat: a phenotypic plasticity perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taïna Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Violle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Antoine Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 76 (4), pp.1300-1313. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erae480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04872992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic limits of crop diversity: a data exploration of functional trait space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés G Rolhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marney E Isaac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Violle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam R Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 244 (2), pp.708-718. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.20050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth–defence trade-off in rice: fast-growing and acquisitive genotypes have lower expression of genes involved in immunity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix de Tombeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Shihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koloina Rahajaharilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 74 (10), pp.3094-3103. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erad071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grounding trait‐based root functional ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37 (8), pp.2159-2169. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.14381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genetic identity of neighboring plants in intraspecific mixtures modulates disease susceptibility of both wheat and rice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Temple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21 (9), pp.e3002287. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pbio.3002287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upland rice varietal mixtures in Madagascar: evaluating the effects of varietal interaction on crop performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koloina Rahajaharilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Müller Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Violle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsten vom Brocke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ramavovololona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, pp.1266704. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2023.1266704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond trait distances: Functional distinctiveness captures the outcome of plant competition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Mahaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Violle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Shihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐benoit Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37 (9), pp.2399-2412. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.14397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra‐ and inter‐specific variation in root mechanical traits for twelve herbaceous plants and their link with the root economics space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhun Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Matteo Walter Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Merino-Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Nespoulous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2023 (1), pp.e09032. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/oik.09032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03829203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant trait relationships are maintained within a major crop species: lack of artificial selection signal and potential for improved agronomic performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taïna Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Violle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Montazeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marney E. Isaac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 240 (6), pp.2227-2238. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.19279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From cultivar mixtures to allelic mixtures: opposite effects of allelic richness between genotypes and genotype richness in wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Montazeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Flutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Benoit Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 233 (6), pp.2573-2584. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.17915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03559043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A genome‐wide analysis suggests pleiotropic effects of Green Revolution genes on shade avoidance in wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Montazeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Viader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Ecarnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐marie Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eva.13349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen availability and plant–plant interactions drive leaf silicon concentration in wheat genotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix de Tombeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taïna Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Violle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fréville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah J. Thorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 36 (11), pp.2833-2844. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.14170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03841847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interspecific interactions regulate plant reproductive allometry in cereal–legume intercropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Gaudio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Violle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 58 (11), pp.2579-2589. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.13979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interspecific interactions regulate plant reproductive allometry in cereal-legume intercropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Gaudio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Violle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dryad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5061/dryad.9ghx3ffhv⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant neighbour-modulated susceptibility to pathogens in intraspecific mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Buendia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Brousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Temple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 72 (18), pp.6570-6580. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erab277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Root growth and turnover in perennial forages as affected by management systems and soil depth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Houde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Thivierge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bélanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin H Chantigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 451 (1-2), pp.371-387. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-020-04532-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathways to persistence: plant root traits alter carbon accumulation in different soil carbon pools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Matteo Walter Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhun Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Merino-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 452, pp.457-478. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-020-04469-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farming plant cooperation in crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Montazeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Violle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fréville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 287 (1919), pp.20191290. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2019.1290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifaceted functional diversity for multifaceted crop yield: Towards ecological assembly rules for varietal mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Montazeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Violle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Roumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Ecarnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 57 (11), pp.2285-2295. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.13735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple facets of diversity effects on plant productivity: species richness, functional diversity, species identity and intraspecific competition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Mahaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Violle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Freschet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 (1), pp.287-298. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.13473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant ecological indicator values as predictors of fine‐root trait variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Freschet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 108 (4), pp.1565-1577. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2745.13368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domestication-driven changes in plant traits associated with changes in the assembly of the rhizosphere microbiota in tetraploid wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymé Spor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Roucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-69175-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Root and shoot competition lead to contrasting competitive outcomes under water stress: A systematic review and meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia J Foxx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (12), pp.e0220674. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0220674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop mixtures: does niche complementarity hold for belowground resources? An experimental test using rice genotypic pairs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Montazeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Violle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fréville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Luquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourollah Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 424 (1-2), pp.187-202. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-017-3496-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate as a driver of adaptive variations in ecological strategies in Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Sartori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 122 (6), pp.935-945. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcy165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocation, morphology, physiology, architecture: the multiple facets of plant above- and below-ground responses to resource stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Freschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Violle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malo Bourget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Scherer-Lorenzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 219 (4), pp.1338-1352. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.15225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shifts in plant functional strategies over the course of wheat domestication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Roucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Violle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Roumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Ecarnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 55 (1), pp.25-37. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.13029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Root traits are related to plant water-use among rangeland Mediterranean species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Volaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Guilioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Barkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Navas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31 (9), pp.1700-1709. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.12888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate, soil and plant functional types as drivers of global fine-root trait variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Freschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar J. Valverde-Barrantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline M. Tucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph M. Craine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Luke Mccormack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 105 (5), pp.1182-1196. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2745.12769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grassland root functional parameters vary according to a community-level resource acquisition: conservation trade-off</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lecloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Bittencourt de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Stroia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vegetation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (4), pp.749-758. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jvs.12405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Root functional trait syndromes and plasticity drive the ability of grassland Fabaceae to tolerate water and phosphorus shortage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Catrice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Delbrut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Luzarreta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 110, pp.62-72. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envexpbot.2014.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical traits distances explain grassland Fabaceae species' ecological niches distances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Jouany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2015.00063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A functional characterisation of a wide range of cover crop species: growth and nitrogen acquisition rates, leaf traits and ecological strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tribouillois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaël Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (3), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0122156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchy of root functional trait values and plasticity drive early-stage competition for water and phosphorus among grasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Jouany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28 (4), pp.1030-1040. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.12217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intraspecific functional trait variation and performance of &amp;lt;em&amp;gt;Populous tremuloides&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2013.00527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Root and leaf functional trait relations in Poaceae species: implications of differing resource-acquisition strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Jouany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plant Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (3), pp.211 - 219. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jpe/rts034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional characterization and differentiated harmfulness of sugarcane weeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Laine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Horain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Weed Research Society Symposium (EWRS 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EWRS; Universitat de Lleida, Jul 2025, Lleida, Spain. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belowground traits and crop performance under stress in field-grown durum wheat mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Taschen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Dezette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Society of Root Research Symposium (ISRR 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society of Root Research; UFZ Leipzig, Jun 2024, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced root traits plasticity doesn't guarantee greater competitiveness among durum wheat accessions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taïna Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Violle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Antoine Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Society of Root Research Symposium (ISRR 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society of Root Research, Jun 2024, Leipizg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity and multifunctionality: insights from rice varietal mixtures in the highlands of Madagascar [00349]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koloina Rahajaharilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsten Vom Brocke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Benoit Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International congress of Ecology and Evolution: "Ecology and evolution : new perspectives and societal challenges"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LIEC; Universite de Lorraine; CNRS; SFE²; GfÖ; EEF, Nov 2022, Metz, France. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05181545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Above and belowground plant traits shaping taxonomical and functional microbial diversities in ecological restoration: results from TalVeg2, a monospecific experiment with twelve Mediterranean species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Merino Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Shihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria del Rey Granado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhun Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Meeting of the Iberian Ecological Society (SIBECOL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A trait-based approach to understand and predict the performance of arable annual mixed crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemie Gaudio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Casadebaig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ecological Sciences (Sfécologie 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France. 825 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximizing soil ecosystem services for ecological restoration: plant roots influence runoff and erosion processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Merino Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria del Rey Granado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Matteo Walter Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhun Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biolink 2018 "Soil Biodiversity and european woody agroecosystems"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Grenada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop mixtures: does niche complementarity hold for belowground resources? An experimental test using rice genotypic pairs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Montazeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Violle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fréville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Luquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourollah Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology Conference / Journées d'Ecologie Fonctionnelle AnaEE France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la Domestication sur le Microbiome rhizosphérique chez le blé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymé Spor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Roucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Philippot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Roumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">reseau phytomic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Rennes, France. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does niche complementarity hold for below-ground resources? A case study using rice mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Montazeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Violle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fréville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Luquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourollah Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCARPIA Genetic Resources 2017 - Crop diversification in a changing world : Mobilizing the green gold of plant genetic resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une première ébauche de typologie fonctionnelle de légumineuses fourragères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Latchoumane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ritska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lecloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées AFPF - Les légumineuses fourragères et prairiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour la Production Fourragère (AFPF). FRA., Mar 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talveg® technologies, an innovative approach of ecosystem management toward biodiversity and ecosystem services enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Taugourdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Hedri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Boukcim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EcoSummit 2016 Ecological Sustainability: Engineering Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grassland root functional parameters vary according to a community-level resource acquisition-conservation trade-off</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lecloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Jouany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International EcoSummit 2016. Ecological Sustainability: Engineering Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Montpellier, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pertinence des traits fonctionnels foliaires pour la sélection des individus productifs chez la luzerne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Jouany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lecloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées AFPF - Les légumineuses fourragères et prairiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour la Production Fourragère (AFPF). FRA., Mar 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du projet de recherche Legumip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lecloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lambs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othmane Marah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées AFPF - Les légumineuses fourragères et prairiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour la Production Fourragère (AFPF). FRA., Mar 2016, Paris, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Root functional traits and their plasticity drive grasslands' Fabaceae capacities to face phosphorus shortage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Catrice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stroia Ciprian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Jouany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phosphorus in Soils and Plants: 5. International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA.; Institut de Recherche pour le Développement (IRD). FRA.; Institut National d'Etudes Supérieures Agronomiques de Montpellier (Montpellier SupAgro). FRA., Aug 2014, Montpellier, France. 148 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLIMAGIE: a French INRA project to adapt grasslands to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Qadir Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. General Meeting of the European Grassland Federation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Grassland Federation (EGF). CHE., Sep 2014, Aberystwyth, United Kingdom. 897 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correspondence between functional leaf and root traits in native grass species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lecloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Stroia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Jouany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IX International Rangeland Congress - IRC2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Apr 2011, Rosario, Argentina. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Root traits as determinants of ecological strategies in eight native perennial grass species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Jouany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lecloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Stroia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IX International Rangeland Congress - IRC2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Apr 2011, Rosario, Argentina. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling mycorrhizal-induced root plasticity and adaptation to soil phosphorus limitation of ten durum wheat varieties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Dezette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Trives-Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Society of Root Research Symposium (ISRR 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Leipzig, Germany. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of crop phenotypes to assess cropping system diversification potential by introducing improved accessions of Thinopyrum intermedium in fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robinson Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Violle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duchene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Congress of the European Society for Agronomy. Synergies for a resilient future: from knowledge to action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rennes, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation fonctionnelle des adventices en canne à sucre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Laine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Horain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Damour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Heuclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité scientifique et technique du DPP CapTerre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Saint-Gilles, La Réunion. CIRAD, 1 p., 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05181759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional evaluation of perennial forage legumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Jouany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lecloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Theau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. European Grassland Federation General Meeting Cork</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Cork, Ireland. , 2018, EGF 2018. Sustainable Meat and Milk Production from Grasslands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation biochimiques des légumineuses natives de la région Midi-Pyrénées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othmane O. Merah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Jouany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lecloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Rencontres Francophones sur les Légumineuses - RFL#2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Toulouse, France. 1 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farming plant cooperation in crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Montazeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Violle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fréville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Joint Congress on Evolutionary Biology (EVOLUTION 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Montpellier, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of isotopic discrimination (d13C and d15N) for screening drought tolerance of legume grassland plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Jouany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lecloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint European Stable Isotopes User Group Meeting (JESIUM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Ghent, Belgium. 1 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TalVeg®: an innovative approach of ecosystem management for enhancing multiple ecosystem services, with a focus on soil erosion and slope stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Taugourdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Freschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fromin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hedri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference on Soil Bio- and Eco-engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Sydney, Australia. 2016, The Use of Vegetation to Improve Slope Stability</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grassland Fabaceae grown under contrasted phosphorus supply induced changes in rhizospheric soil phosphatase activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stroia Ciprian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Jouany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phosphorus in Soils and Plants: 5. International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Montpellier, France. 148 p., 2014, PSP5 2014. Facing Phosphorus Scarcity</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Root and rhizospheric phosphatase activity of grassland Poaceae grown under contrasted water and phosphorus supplies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lecloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Stroia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Jouany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International society of Root Research (ISRR) “Roots to the future”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Dundee, United Kingdom. 1 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water and phosphorus stresses: contrasting effects on root functional traits and between grass functional types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lecloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Stroia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Jouany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Root Research (ISRR) “Roots to the future”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Dundee, United Kingdom. 1 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies d’acquisition des ressources des plantes prairiales sous contraintes hydrique et minérale - Rôle du système racinaire dans la réponse aux facteurs structurant les communautés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de la Terre. Institut National Polytechnique de Toulouse - INPT, 2013. Français. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2013INPT0072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04295940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des racines, des ressources et des interactions : apports de l’écologie fonctionnelle à l’exploration du fonctionnement des communautés végétales cultivées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biodiversité et Ecologie. Université de Montpellier, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04873748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId273"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0B1191F1"/>
+    <w:nsid w:val="B6519A72"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florian-fort" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7983-6254" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/174753756" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391220v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Bopp" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerlinde B. de Deyn" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie J Zwetsloot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Y.K. Moinet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14833" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107656v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cem Turanoglu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Ancel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Le Lann" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan van Baaren" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Bazin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-025-01214-7" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383301v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Delalandre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Violle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fort" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tschambser" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Saugier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaf171" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05004259v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koloina Rahajaharilaza" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Muller" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten vom Brocke" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Beno&#238;t Morel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2025.03.001" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872992v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ta&#239;na Lemoine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Antoine Gonzalez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Gaubert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Rocher" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae480" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381196v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vasseur" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fr&#233;ville" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2025.1098" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04699136v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s G Rolhauser" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marney E Isaac" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam R Martin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.20050" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169390v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14381" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04103701v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix de Tombeur" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi P&#233;lissier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Shihan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad071" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477551v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mahaut" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;benoit Morel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14397" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829203v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhun Mao" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roumet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Matteo Walter Rossi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Merino-Mart&#237;n" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Nespoulous" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.09032" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477541v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Montazeaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marney E. Isaac" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19279" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477547v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ballini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Temple" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ducasse" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Colombo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3002287" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477542v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#252;ller Bertrand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ramavovololona" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1266704" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03559043v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Morel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17915" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03594917v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Viader" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ecarnot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Prosperi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13349" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03841847v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah J. Thorne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14170" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343737v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gaudio" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gendre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mahmoud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13979" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145273v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5061/dryad.9ghx3ffhv" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03594773v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Buendia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Brousse" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erab277" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477594v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Houde" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Thivierge" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles B&#233;langer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin H Chantigny" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-020-04532-1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02879796v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Merino-Martin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-020-04469-5" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02561868v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousset" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2019.1290" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935373v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roumet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13735" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987244v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Freschet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13368" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918224v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aym&#233; Spor" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Roucou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mounier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bru" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Breuil" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-69175-9" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321331v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13473" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477581v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia J Foxx" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0220674" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411766v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Luquet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourollah Ahmadi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-017-3496-2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350034v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sartori" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Baron" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kazakou" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcy165" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411754v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Freschet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Bourget" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Scherer-Lorenzen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15225" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411814v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13029" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01580366v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar J. Valverde-Barrantes" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M. Tucker" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph M. Craine" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Luke Mccormack" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12769" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608854v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Volaire" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Guilioni" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Barkaoui" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Navas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12888" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632591v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cruz" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lecloux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Bittencourt de Oliveira" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian Stroia" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12405" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1L10T07R-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637879v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Catrice" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Delbrut" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Luzarreta" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2014.09.007" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LMS9H0LC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631702v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jouany" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00063" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638692v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tribouillois" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Charles" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Flores" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0122156" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636860v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12217" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646858v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jpe/rts034" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645049v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00527" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246466v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Laine" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ripoche" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Ponsart" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Horain" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665272v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Taschen" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Guillot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dezette" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Kerbiriou" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702274v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Antoine Gonzalez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181545v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Vom Brocke" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l P&#233;lissier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154364v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Merino Martin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Rey Granado" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738363v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Gaudio" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casadebaig" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918098v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785272v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Philippot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785122v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785308v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743593v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Latchoumane" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ritska" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837375v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Taugourdeau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guignard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Hedri" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Boukcim" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607352v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581580v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saint-Pierre" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chauchard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743570v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lambs" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Marah" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740751v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stroia Ciprian" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192508v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Durand" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Qadir Ahmed" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barre" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Combes" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807638v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807848v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665313v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Trives-Segura" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hinsinger" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04804009v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinson Durand" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Celette" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duchene" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181759v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Damour" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Heuclin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734911v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Theau" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788462v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane O. Merah" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788663v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794225v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Moussa" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837347v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fromin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hedri" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740155v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808767v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804732v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04295940v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013INPT0072" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04873748v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florian-fort" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7983-6254" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/174753756" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107656v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cem Turanoglu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Ancel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Le Lann" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan van Baaren" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Bazin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-025-01214-7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391220v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Bopp" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerlinde B. de Deyn" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie J Zwetsloot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Y.K. Moinet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14833" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383301v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Delalandre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Violle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fort" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tschambser" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Saugier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaf171" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381196v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ta&#239;na Lemoine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vasseur" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Antoine Gonzalez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fr&#233;ville" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2025.1098" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05004259v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koloina Rahajaharilaza" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Muller" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten vom Brocke" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Beno&#238;t Morel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2025.03.001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872992v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Gaubert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Rocher" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae480" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04699136v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s G Rolhauser" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marney E Isaac" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam R Martin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.20050" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04103701v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix de Tombeur" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi P&#233;lissier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Shihan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad071" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169390v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14381" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477547v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ballini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Temple" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ducasse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Colombo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3002287" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477542v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#252;ller Bertrand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ramavovololona" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1266704" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477551v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mahaut" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;benoit Morel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14397" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829203v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhun Mao" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roumet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Matteo Walter Rossi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Merino-Mart&#237;n" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Nespoulous" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.09032" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477541v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Montazeaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marney E. Isaac" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19279" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03559043v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Morel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17915" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03594917v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Viader" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ecarnot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Prosperi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13349" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03841847v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah J. Thorne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14170" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343737v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gaudio" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gendre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mahmoud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13979" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145273v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5061/dryad.9ghx3ffhv" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03594773v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Buendia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Brousse" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erab277" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477594v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Houde" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Thivierge" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles B&#233;langer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin H Chantigny" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-020-04532-1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02879796v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Merino-Martin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-020-04469-5" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02561868v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousset" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2019.1290" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935373v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roumet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13735" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321331v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Freschet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13473" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987244v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13368" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918224v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aym&#233; Spor" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Roucou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mounier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bru" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Breuil" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-69175-9" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477581v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia J Foxx" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0220674" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411766v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Luquet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourollah Ahmadi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-017-3496-2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350034v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sartori" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Baron" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kazakou" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcy165" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411754v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Freschet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Bourget" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Scherer-Lorenzen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15225" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411814v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13029" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608854v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Volaire" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Guilioni" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Barkaoui" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Navas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12888" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01580366v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar J. Valverde-Barrantes" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M. Tucker" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph M. Craine" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Luke Mccormack" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12769" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632591v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cruz" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lecloux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Bittencourt de Oliveira" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian Stroia" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12405" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1L10T07R-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637879v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Catrice" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Delbrut" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Luzarreta" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2014.09.007" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LMS9H0LC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631702v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jouany" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00063" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638692v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tribouillois" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Charles" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Flores" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0122156" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636860v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12217" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645049v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00527" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646858v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jpe/rts034" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246466v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Laine" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ripoche" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Ponsart" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Horain" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665272v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Taschen" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Guillot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dezette" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Kerbiriou" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702274v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Antoine Gonzalez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181545v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Vom Brocke" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l P&#233;lissier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154364v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Merino Martin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Rey Granado" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738363v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Gaudio" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casadebaig" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918098v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785122v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785272v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Philippot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785308v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743593v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Latchoumane" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ritska" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837375v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Taugourdeau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guignard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Hedri" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Boukcim" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607352v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581580v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saint-Pierre" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chauchard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743570v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lambs" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Marah" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740751v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stroia Ciprian" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192508v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Durand" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Qadir Ahmed" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barre" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Combes" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807638v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807848v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665313v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Trives-Segura" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hinsinger" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04804009v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinson Durand" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Celette" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duchene" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181759v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Damour" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Heuclin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734911v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Theau" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788462v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane O. Merah" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788663v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794225v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Moussa" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837347v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fromin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hedri" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740155v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808767v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804732v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04295940v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013INPT0072" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04873748v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>