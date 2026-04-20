--- v1 (2026-03-30)
+++ v2 (2026-04-20)
@@ -1254,51 +1254,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="692E3653"/>
+    <w:nsid w:val="FB425D16"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>