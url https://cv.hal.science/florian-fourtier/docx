--- v2 (2026-04-20)
+++ v3 (2026-05-16)
@@ -115,97 +115,107 @@
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr>
-[...8 lines deleted...]
-      <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Voilà les interrogations qui structurent mon activité de recherche en 2 axes eux-mêmes composés de deux sous-axes. Un premier axe de recherche fondamentale traite du phénomène de construction de l’individu en contexte et s’intéressant principalement au processus de socialisation. Un second axe de recherche appliquée, voire de recherche-action est structuré par le phénomène de souffrance au travail, et plus précisément les mécanismes menant à une forme de déni à son égard et les actions susceptibles de la diminuer. </w:t>
-[...3 lines deleted...]
-      <w:pPr/>
+        <w:t xml:space="preserve">Les conditions sociales et environnementales actuelles sont catastrophiques et injustifiables. Mes travaux visent à étudier les </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Construction de l’individu en contexte – Socialisation :</w:t>
+        <w:t xml:space="preserve">soubassements structurelles et idéologiques</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">a) Objectivation des contextes de socialisation ;b) Etude des produits de la socialisation en contexte organisationnel.</w:t>
-[...3 lines deleted...]
-      <w:pPr/>
+        <w:t xml:space="preserve"> de l'adhésion aux arrangements sociaux œuvrant au maintien et à la reproduction de cette situation ainsi que leur justification, particulièrement autour de la question du </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Souffrance au travail – Déni et actions :</w:t>
+        <w:t xml:space="preserve">travail</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">a) Dévoiler les mécanismes de déni de la souffrance au travail ;b) Favoriser la dynamique collective au travail.</w:t>
-[...3 lines deleted...]
-      <w:pPr/>
+        <w:t xml:space="preserve">, en tant qu’objet à l’interface des problématiques sociales et environnementales. Ils ambitionnent également de proposer des perspectives visant le bien commun et l’émancipation.Dans ce sens, mes recherches s'inscrivent naturellement dans une approche à la fois </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">critique</w:t>
+      </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Champs de recherche actuels : Démocratie organisationnelle ; Socialisation ; Capitalisme ; Spinoza ; Structuralisme des passions.</w:t>
+        <w:t xml:space="preserve"> en psychologie et en psychologie du travail et des organisations et </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">militante</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> face aux différentes formes de domination et aux dérives autoritaires.Dans une perspective résolument </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pluridisciplinaire</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">, je m'intéresse actuellement aux implications psychologiques du capitalisme, aux modèles de prises de décisions collectives, au phénomène de socialisation, au structuralisme des passions, aux théories spinoziennes et aux approches critiques en psychologie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -367,85 +377,94 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thémis Apostolidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psicologia Sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, 3, pp.297-349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1482/102121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03463827v1</w:t>
+                <w:t xml:space="preserve">hal-04737083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prosocial behaviors and organizations: A systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Fourtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -462,78 +481,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thémis Apostolidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psicologia Sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 3, pp.297-349. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1482/102121⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04737083v1</w:t>
+                <w:t xml:space="preserve">hal-03463827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incidence de la culture organisationnelle sur l’adoption des comportements pro-sociaux extra-organisationnels : comparaison entre sapeurs-pompiers et population tout-venant</w:t>
               </w:r>
@@ -1254,51 +1264,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FB425D16"/>
+    <w:nsid w:val="E3C5908C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1485,51 +1495,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florian-fourtier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7921-9491" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066725v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fourtier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/e.th.874.0277" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03463827v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Burakova" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;mis Apostolidis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737083v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1482/102121" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411979v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fourtier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Apostolidis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2021.09.002" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290244v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262650v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743019v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367546v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367514v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367557v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367578v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florian-fourtier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7921-9491" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066725v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fourtier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/e.th.874.0277" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737083v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Burakova" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;mis Apostolidis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1482/102121" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03463827v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411979v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fourtier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Apostolidis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2021.09.002" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290244v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262650v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743019v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367546v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367514v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367557v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367578v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>