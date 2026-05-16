--- v0 (2026-03-09)
+++ v1 (2026-05-16)
@@ -97,1165 +97,1165 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dengue en Asie du Sud-Est. Enjeux pour un système de surveillance transnational : Thaïlande, Laos, Cambodge et Viêtnam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Daudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rick Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Cebeillac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Girond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Herbreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gabriel Facal; Jérôme Samuel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Asie du Sud-Est 2025 : Bilan, enjeux et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de recherche sur l’Asie du Sud-Est contemporaine (IRASEC), pp.79-105, 2025, 978-2-35596-083-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13g8l⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05046347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early performance of a decentralised, primary-care hepatitis C programme in Cambodia: a retrospective programme evaluation, 2024</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Spatio-temporal distribution and environmental determinants of dengue vectors in Phnom Penh, Cambodia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Herbreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Maquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sokeang Hoeun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bros Doeurk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Girond</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Luis Sagaon-Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Regional Health - Western Pacific</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lanwpc.2025.101758⟩</w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (10), pp.e0013667. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0013667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-05440976v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05424745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate change and malaria control: a call to urgent action from Africa’s frontlines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Caminade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Ayala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud de Chevigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ngou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Tchouatieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Malaria Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 24, pp.179. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12936-025-05431-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05199091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal distribution and environmental determinants of dengue vectors in Phnom Penh, Cambodia</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Early performance of a decentralised, primary-care hepatitis C programme in Cambodia: a retrospective programme evaluation, 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chansovannara Soputhy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Girond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samley Keo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kolveasna Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Sagaon-Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Lancet Regional Health - Western Pacific</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 65, pp.101758. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lanwpc.2025.101758⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0013667⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05424745v1</w:t>
+                <w:t xml:space="preserve">inserm-05440976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘Forest malaria’ in Myanmar? Tracking transmission landscapes in a diversity of environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Girond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Herbreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sokeang Hoeun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Rebaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 16 (1), pp.324. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13071-023-05915-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04297839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating effectiveness of mass and continuous long-lasting insecticidal net distributions over time in Madagascar : a sentinel surveillance based epidemiological study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Girond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Kesteman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milijaona Randrianarivelojosia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rindra Randremanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EClinicalMedicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 1, pp.62-69. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eclinm.2018.07.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-01973625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysing trends and forecasting malaria epidemics in Madagascar using a sentinel surveillance network: a web‑based application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Girond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Randrianasolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lea Randriamampionona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanjasoa Rakotomanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milijaona Randrianarivelojosia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Malaria Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 16 (1), pp.72. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12936-017-1728-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-01647630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysing Spatio-Temporal Clustering of Meningococcal Meningitis Outbreaks in Niger Reveals Opportunities for Improved Disease Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Paireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Girond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Maïnassara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Jusot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 6 (3), pp.e1577. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0001577⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0001577⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">pasteur-01704781v1</w:t>
-              </w:r>
-[...168 lines deleted...]
-                <w:t xml:space="preserve">hal-05046347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1267,342 +1267,342 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating geographical accessibility by car to healthcare facilities from the lens of the country scale: a study case in Cambodia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ecological determinants of the spatiotemporal distribution of Aedes mosquitoes in Phnom Penh, Cambodia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Herbreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Maquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sokeang Hoeun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Girond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Basse</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sébastien Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">KHmer Earth OBServation (KHEOBS) Day 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Phnom Penh, Cambodia</w:t>
+              <w:t xml:space="preserve">6 th International Workshop on Aedes albopictus: the Asian tiger mosquito</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Phnom Penh, Cambodia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-05138724v1</w:t>
+                <w:t xml:space="preserve">ird-05143037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological determinants of the spatiotemporal distribution of Aedes mosquitoes in Phnom Penh, Cambodia</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Evaluating geographical accessibility by car to healthcare facilities from the lens of the country scale: a study case in Cambodia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Basse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Ge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Girond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kosal Sreang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Boyer</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vannak Ann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6 th International Workshop on Aedes albopictus: the Asian tiger mosquito</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Phnom Penh, Cambodia</w:t>
+              <w:t xml:space="preserve">KHmer Earth OBServation (KHEOBS) Day 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Phnom Penh, Cambodia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-05143037v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-05138724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of syndromic surveillance data in the design of climate-driven early warning systems for dengue epidemics: feasibility study in Cambodia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Douchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Girond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Mangeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kosal Sreang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heng Seng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1638,277 +1638,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ird-04922481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forecasting cross-border malaria case number: towards an early warning system to support malaria elimination plans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surveillance des environnements favorables à la transmission de la leptospirose : présentation d’un outil opérationnel connecté aux satellites Sentinel-2 pour Yangon au Myanmar (Lepto Yangon)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Herbreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Schincariol</w:t>
+                <w:t xml:space="preserve">Sylvaine Jégo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Roux</w:t>
+                <w:t xml:space="preserve">Lucas Longour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvaine Jégo</w:t>
+                <w:t xml:space="preserve">Pascal Mouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Catry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florian Girond</w:t>
+                <w:t xml:space="preserve">Christophe Révillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International conference on Time Series and Forecasting (ITISE 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Gran Canaria, Spain</w:t>
+              <w:t xml:space="preserve">Rencontres Géomatiques de La Réunion et de l'océan Indien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Saint-Leu, Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03381934v1</w:t>
+                <w:t xml:space="preserve">hal-04899876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surveillance des environnements favorables à la transmission de la leptospirose : présentation d’un outil opérationnel connecté aux satellites Sentinel-2 pour Yangon au Myanmar (Lepto Yangon)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Forecasting cross-border malaria case number: towards an early warning system to support malaria elimination plans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Schincariol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Jégo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Révillion</w:t>
+                <w:t xml:space="preserve">Thibault Catry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Girond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Géomatiques de La Réunion et de l'océan Indien</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Saint-Leu, Réunion</w:t>
+              <w:t xml:space="preserve">7th International conference on Time Series and Forecasting (ITISE 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Gran Canaria, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04899876v1</w:t>
+                <w:t xml:space="preserve">hal-03381934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Logiciel (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1926,64 +1926,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sen2Chain: An Open-Source Toolbox for Processing Sentinel-2 Satellite Images and Producing Time-Series of Spectral Indices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Révillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Commins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2085,51 +2085,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en place d’un système d’information géographique pour la détection précoce et la prédiction des épidémies de paludisme à Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Girond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université de la Réunion, 2017. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2017LARE0012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2325,51 +2325,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05440976v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chansovannara Soputhy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Girond" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samley Keo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kolveasna Kim" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Sagaon-Teyssier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanwpc.2025.101758" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199091v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Caminade" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Ayala" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud de Chevigny" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Ngou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tchouatieu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-025-05431-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424745v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herbreteau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Maquart" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokeang Hoeun" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bros Doeurk" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0013667" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04297839v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Legendre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Rebaudet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-023-05915-w" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01973625v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Madec" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kesteman" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milijaona Randrianarivelojosia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rindra Randremanana" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eclinm.2018.07.003" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01647630v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Randrianasolo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Randriamampionona" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanjasoa Rakotomanana" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-017-1728-9" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01704781v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Paireau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Collard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Ma&#239;nassara" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Jusot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0001577" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046347v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Daud&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick Paul" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cebeillac" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13g8l" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05138724v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Basse" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Ge" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosal Sreang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vannak Ann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05143037v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boyer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04922481v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Douchet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Mangeas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Seng" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381934v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schincariol" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine J&#233;go" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Catry" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04899876v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Longour" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mouquet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe R&#233;villion" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773840v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Commins" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Miranville" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Wolff" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:8c61f49768792b627f42fd8c3c1892918fb7f45d;origin=https://framagit.org/espace-dev/sen2chain.git;visit=swh:1:snp:a52f58fd643e119591f1b4ae9d9414373e63b6b5;anchor=swh:1:rev:7972ad2521dfd031b9c394e12b924046132c6346" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01666234v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017LARE0012" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046347v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Daud&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick Paul" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cebeillac" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Girond" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herbreteau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13g8l" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424745v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Maquart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokeang Hoeun" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bros Doeurk" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0013667" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199091v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Caminade" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Ayala" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud de Chevigny" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Ngou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tchouatieu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-025-05431-5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05440976v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chansovannara Soputhy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samley Keo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kolveasna Kim" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Sagaon-Teyssier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanwpc.2025.101758" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04297839v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Legendre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Rebaudet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-023-05915-w" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01973625v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Madec" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kesteman" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milijaona Randrianarivelojosia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rindra Randremanana" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eclinm.2018.07.003" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01647630v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Randrianasolo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Randriamampionona" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanjasoa Rakotomanana" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-017-1728-9" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01704781v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Paireau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Collard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Ma&#239;nassara" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Jusot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0001577" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05143037v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boyer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05138724v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Basse" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Ge" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosal Sreang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vannak Ann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04922481v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Douchet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Mangeas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Seng" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04899876v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine J&#233;go" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Longour" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mouquet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe R&#233;villion" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381934v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schincariol" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Catry" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773840v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Commins" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Miranville" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Wolff" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:8c61f49768792b627f42fd8c3c1892918fb7f45d;origin=https://framagit.org/espace-dev/sen2chain.git;visit=swh:1:snp:a52f58fd643e119591f1b4ae9d9414373e63b6b5;anchor=swh:1:rev:7972ad2521dfd031b9c394e12b924046132c6346" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01666234v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017LARE0012" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>