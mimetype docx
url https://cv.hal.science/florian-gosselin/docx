--- v0 (2026-03-26)
+++ v1 (2026-05-17)
@@ -204,291 +204,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04077647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Haptic Communication: Tactile Alphabets Based on Fingertip Skin Stretch</w:t>
+                <w:t xml:space="preserve">Design-validation of a hand exoskeleton using musculoskeletal modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoren Gaffary</w:t>
+                <w:t xml:space="preserve">Clint Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t>
+                <w:t xml:space="preserve">Khalil Ben Mansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Marchal</w:t>
+                <w:t xml:space="preserve">Pierre Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Girard</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric Marin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 11 (4), pp.636-645. </w:t>
+              <w:t xml:space="preserve">Applied Ergonomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 68, pp.283 - 288. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TOH.2018.2855175⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apergo.2017.11.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01839061v1</w:t>
+                <w:t xml:space="preserve">cea-01765199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design-validation of a hand exoskeleton using musculoskeletal modeling</w:t>
+                <w:t xml:space="preserve">Toward Haptic Communication: Tactile Alphabets Based on Fingertip Skin Stretch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clint Hansen</w:t>
+                <w:t xml:space="preserve">Yoren Gaffary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Ergonomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 68, pp.283 - 288. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (4), pp.636-645. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apergo.2017.11.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TOH.2018.2855175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01765199v1</w:t>
+                <w:t xml:space="preserve">hal-01839061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-adjustment mechanisms and their application for orthosis design</w:t>
               </w:r>
@@ -695,64 +695,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HapTip: Displaying Haptic Shear Forces at the Fingertips for Multi-Finger Interaction in Virtual Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1326,261 +1326,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02497707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Control Strategy for the Improvement of Contact Rendering with Encounter-type Haptic Displays</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design and development of miniature wearable haptic interfaces for the fingertips</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Chabrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscar de La Cruz Fierro</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Morel</w:t>
+                <w:t xml:space="preserve">Vincent Weistroffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Informatics in Control, Automation and Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Madrid, Spain. </w:t>
+              <w:t xml:space="preserve">2017 IEEE World Haptics Conference (WHC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Munich, Germany. pp.611-616, </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0006474704710480⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WHC.2017.7989971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01842394v1</w:t>
+                <w:t xml:space="preserve">cea-01841671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and development of miniature wearable haptic interfaces for the fingertips</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A New Control Strategy for the Improvement of Contact Rendering with Encounter-type Haptic Displays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Weistroffer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adrien Girard</w:t>
+                <w:t xml:space="preserve">Oscar de La Cruz Fierro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wael Bachta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE World Haptics Conference (WHC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Munich, Germany. pp.611-616, </w:t>
+              <w:t xml:space="preserve">14th International Conference on Informatics in Control, Automation and Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Madrid, Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WHC.2017.7989971⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5220/0006474704710480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01841671v1</w:t>
+                <w:t xml:space="preserve">cea-01842394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and experimental evaluation of an infrared instrumentation for haptic interfaces</w:t>
               </w:r>
@@ -1683,77 +1683,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying One and Two-Finger Perception of Tactile Directional Cues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoren Gaffary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2257,398 +2257,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00656450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Phase project : haptic and visual interaction for music exploration</w:t>
+                <w:t xml:space="preserve">Sound and music control using haptic and visual feedback in the PHASE installation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Cahen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gaudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMC</w:t>
+              <w:t xml:space="preserve">NIME 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, NA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01106130v1</w:t>
+                <w:t xml:space="preserve">hal-01106131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of haptic and visual interaction for sound and music control in the phase project</w:t>
+                <w:t xml:space="preserve">The Phase project : haptic and visual interaction for music exploration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Cahen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Gaudy</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascal Mobuchon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NIME'05, 5th int. conf. on New interfaces for musical expression, Vancourer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2005, X, France. pp.109-114</w:t>
+              <w:t xml:space="preserve">ICMC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, NA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01125229v1</w:t>
+                <w:t xml:space="preserve">hal-01106130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sound and music control using haptic and visual feedback in the PHASE installation</w:t>
+                <w:t xml:space="preserve">Study of haptic and visual interaction for sound and music control in the phase project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Cahen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gaudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florian Gosselin</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Guedy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NIME 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, NA, France</w:t>
+              <w:t xml:space="preserve">NIME'05, 5th int. conf. on New interfaces for musical expression, Vancourer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2005, X, France. pp.109-114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01106131v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01125229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2666,51 +2666,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexity and Scientific Challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Arnaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2973,51 +2973,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077647v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan Mart&#237;n Escorcia-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Grossard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gosselin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4056493" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01839061v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoren Gaffary" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Argelaguet Sanz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Marchal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Girard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2018.2855175" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01765199v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clint Hansen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Ben Mansour" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Devos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2017.11.015" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845523v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A.D. Cai" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bidaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hayward" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gosselin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-016-0574-0" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353577v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien R Ferlay" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Janot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/act5020017" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01414862v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chabrier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Louveau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fict.2016.00006" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845538v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gonzalez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Bachta" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2015.2418456" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01820323v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gonzalez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2014.2321395" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01778014v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouchigny" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine M&#233;gard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Taha" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Delcampe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2012.09.014" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WNVH73JZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02497707v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar de La Cruz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARM.2018.8610825" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01842394v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar de La Cruz Fierro" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006474704710480" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01841671v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Weistroffer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC.2017.7989971" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01831836v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chabrier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/I2MTC.2017.7969778" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406434v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pellan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Asselin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-42324-1_39" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01840421v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bachta" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC.2015.7177726" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01834432v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2015.7139014" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01841692v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC.2013.6548452" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656450v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Anh Dung Cai" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bidaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Desailly" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106130v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lambert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Cahen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mobuchon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125229v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gaudy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guedy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106131v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944915v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arnaldi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Burkhardt" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry Casiez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Donikian" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119341031.ch3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077647v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan Mart&#237;n Escorcia-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Grossard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gosselin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4056493" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01765199v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clint Hansen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Ben Mansour" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Devos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2017.11.015" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01839061v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoren Gaffary" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Argelaguet Sanz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Marchal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Girard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2018.2855175" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845523v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A.D. Cai" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bidaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hayward" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gosselin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-016-0574-0" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353577v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien R Ferlay" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Janot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/act5020017" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01414862v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chabrier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Louveau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fict.2016.00006" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845538v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gonzalez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Bachta" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2015.2418456" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01820323v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gonzalez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2014.2321395" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01778014v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouchigny" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine M&#233;gard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Taha" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Delcampe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2012.09.014" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WNVH73JZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02497707v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar de La Cruz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARM.2018.8610825" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01841671v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Weistroffer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC.2017.7989971" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01842394v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar de La Cruz Fierro" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006474704710480" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01831836v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chabrier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/I2MTC.2017.7969778" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406434v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pellan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Asselin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-42324-1_39" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01840421v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bachta" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC.2015.7177726" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01834432v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2015.7139014" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01841692v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC.2013.6548452" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656450v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Anh Dung Cai" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bidaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Desailly" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106131v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lambert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Cahen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gaudy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106130v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mobuchon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125229v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guedy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944915v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arnaldi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Burkhardt" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry Casiez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Donikian" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119341031.ch3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>