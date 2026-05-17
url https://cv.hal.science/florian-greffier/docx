--- v1 (2026-03-28)
+++ v2 (2026-05-17)
@@ -141,1042 +141,1250 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study in a Virtual Night Environment of the Influence of the Travel Mode on the Observation Angle of Illuminated Road Surfaces</w:t>
+                <w:t xml:space="preserve">Review on factors influencing the light reflection properties of road surfaces – Part 2: External factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Lebouc</w:t>
+                <w:t xml:space="preserve">Valérie Muzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Richard</w:t>
+                <w:t xml:space="preserve">Florian Greffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Boucher</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aurélia Nicolaï</w:t>
+                <w:t xml:space="preserve">Hadia Mrad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LEUKOS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15502724.2024.2328210⟩</w:t>
+              <w:t xml:space="preserve">Lighting Research &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/14771535261417586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04550673v1</w:t>
+                <w:t xml:space="preserve">hal-05608150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédé LUMIROUTE : combiner revêtement innovant, éclairage adapté et spécificités d'usage</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Review on factors influencing the light reflection properties of road surfaces – Part 1: Internal factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Lebouc</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Valérie Muzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Greffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Péransin</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadia Mrad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue générale des routes et de l'aménagement (RGRA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lighting Research &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/14771535261426481⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04524274v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05608134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploratory study to define new observation geometries for road lighting design</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Procédé LUMIROUTE : combiner revêtement innovant, éclairage adapté et spécificités d'usage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Lebouc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Greffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Paul Richard</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Péransin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Lighting Research and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue générale des routes et de l'aménagement (RGRA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1002, pp.64-69</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04671426v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04524274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Grid in Perspective for Road Lighting Calculations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Exploratory study to define new observation geometries for road lighting design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Lebouc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Greffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Muzet</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandy Buschmann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stephan Völker</w:t>
+                <w:t xml:space="preserve">Paul Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LEUKOS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15502724.2022.2135529⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Lighting Research and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/14771535241265720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03957837v1</w:t>
+                <w:t xml:space="preserve">hal-04671426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space of basis functions to retrieve road surface reflection tables from luminance maps</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Study in a Virtual Night Environment of the Influence of the Travel Mode on the Observation Angle of Illuminated Road Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Lebouc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Greffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Lighting Research and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/14771535221094275⟩</w:t>
+              <w:t xml:space="preserve">LEUKOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15502724.2024.2328210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04123441v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04550673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of road surface photometry methods and devices – Proposal for new measurement geometries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Grid in Perspective for Road Lighting Calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Greffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vincent Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Valérie Muzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Buschmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johana Bernasconi</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stephan Völker</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Lighting Research and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1477153520958454⟩</w:t>
+              <w:t xml:space="preserve">LEUKOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (4), pp.389-404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15502724.2022.2135529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04249995v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03957837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Pavement Heterogeneity and Observation Angle on Lighting Design: Study with New Metrics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Space of basis functions to retrieve road surface reflection tables from luminance maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Greffier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su132111789⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Lighting Research and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.147715352210942. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/14771535221094275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03410187v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04123441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the performance of an optimized road surface/lighting combination</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Review of road surface photometry methods and devices – Proposal for new measurement geometries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Muzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johana Bernasconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Iacomussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Liandrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Greffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Lighting Research and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 53 (3), pp.213-229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1477153520958454⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04249995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of Pavement Heterogeneity and Observation Angle on Lighting Design: Study with New Metrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Greffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Muzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Fournela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Lebouc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (21), pp.11789. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su132111789⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03410187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation of the performance of an optimized road surface/lighting combination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Muzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Greffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Taron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Lighting Research and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2019, 51 (4), pp.576-591. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/1477153518808334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01927776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1186,1952 +1394,1952 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling changes over time in the reflective properties of different types of road surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadia Mrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Muzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Greffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enoch Saint Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Brémond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the CIE Midterm meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CIE, Jul 2025, Vienne (Autriche), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05292832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EFFECT OF R-TABLE MEASUREMENT DISPERSION ON ROAD LIGHTING QUALITY CRITERIA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Liandrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Greffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Schulze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enoch Saint Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Eymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIE2025 Scientific Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CIE, Jul 2025, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05283739v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de revêtements routiers et urbains pour une optimisation de l’éclairage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Banette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Muzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dherbecourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Le Gouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Lebouc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'IDRRIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04524282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EXPLORATORY STUDY TO DEFINE NEW OBSERVATION GEOMETRIES FOR ROAD LIGHTING DESIGN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Lebouc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Greffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 30th Quadriennal Session of the CIE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Commission on Illumination, Sep 2023, Ljubljana, Slovenia. pp.126-136, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25039/x50.2023.OP030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04250163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qd VS Q0 FOR SCALING OF STANDARD R-TABLES IN ROAD LIGHTING DESIGN: THE QUESTION IS WORTH ASKING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Greffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Schulze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Liandrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Muzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 30th Quadriennal Session of the CIE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Commission on Illumination, Sep 2023, Ljubljana, Slovenia. pp.115-125, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25039/x50.2023.OP008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04250116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic photométrique des installations d’éclairage routier par HDR-ILMD</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Design of an adaptive lighting system able to consider the evolution of pavement reflection properties according to their moisture state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Greffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Muzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Tardieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La photométrie aujourd’hui : métrologie, éclairage et surfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFE; GDR Appamat; Light ZOOM Lumière, May 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">2022 Joint Conference - 11th International Conference on Energy Efficiency in Domestic Appliances and Lighting &amp; 17th International Symposium on the Science and Technology of Lighting (EEDAL/LS:17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04250206v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04250830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of an adaptive lighting system able to consider the evolution of pavement reflection properties according to their moisture state</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Diagnostic photométrique des installations d’éclairage routier par HDR-ILMD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Greffier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patrick Tardieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 Joint Conference - 11th International Conference on Energy Efficiency in Domestic Appliances and Lighting &amp; 17th International Symposium on the Science and Technology of Lighting (EEDAL/LS:17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">La photométrie aujourd’hui : métrologie, éclairage et surfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFE; GDR Appamat; Light ZOOM Lumière, May 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04250830v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04250206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Road BRDF Construction From Measured R-Tables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Lileke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Lebouc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Greffier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 Joint Conference - 11th International Conference on Energy Efficiency in Domestic Appliances and Lighting &amp; 17th International Symposium on the Science and Technology of Lighting (EEDAL/LS:17)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04250234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colorimetry of pavements for urban planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Lebouc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Liandrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Fournela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Symposium on pavement surface characteristics SURF 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03867277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of road surfaces on target visibility: experimental measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Lebouc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Greffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Liandrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th European Lighting Conference LUX EUROPA 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03867263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KEEPING THE BENEFIT OF ILMD’s HIGH RESOLUTION IN MEASURING LIGHTING QUALITY PARAMETERS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy Buschmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Greffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Muzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Voelker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIE 2021 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Online (hosted by NC Malaysia), Malaysia. pp.431-441, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25039/x48.2021.OP55⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04123456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HOW TO TAKE INTO ACCOUNT THE HETEROGENEITY OF OPTICAL PROPERTIES OF A PAVEMENT IN LIGHTING DESIGN?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Influence of road surfaces on the calculation of a target visibility taking into account the direct and indirect lighting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Lebouc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Greffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Liandrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIE 2021 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2021, Online (hosted by NC Malaysia), Malaysia. pp.42-51, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25039/x48.2021.OP04⟩</w:t>
+              <w:t xml:space="preserve">, Sep 2021, Online (hosted by NC Malaysia), Malaysia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25039/x48.2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04251592v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03726341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of road surfaces on the calculation of a target visibility taking into account the direct and indirect lighting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HOW TO TAKE INTO ACCOUNT THE HETEROGENEITY OF OPTICAL PROPERTIES OF A PAVEMENT IN LIGHTING DESIGN?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Greffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Lebouc</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Valérie Muzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boucher</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIE 2021 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2021, Online (hosted by NC Malaysia), Malaysia. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25039/x48.2021⟩</w:t>
+              <w:t xml:space="preserve">, Sep 2021, Online (hosted by NC Malaysia), Malaysia. pp.42-51, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25039/x48.2021.OP04⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03726341v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04251592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">USE OF AN IMAGING LUMINANCE MEASURING DEVICE TO EVALUATE ROAD LIGHTING PERFORMANCE AT DIFFERENT ANGLES OF OBSERVATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Greffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Muzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Muzet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vincent Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Fournela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dronneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 29th Quadrennial Session of the CIE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Washington DC, United States. pp.553-562, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25039/x46.2019.OP75⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03048831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An automatic system for measuring road and tunnel lighting performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Greffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Tarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Fournela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIE 2015 - International Conference of the 28th session of the CIE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, MANCHESTER, France. pp 1647-1656</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01215842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital imaging for assessing and improving highway visibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Bremond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Bremond</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Cord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TRA - Transportation Research Arena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Paris, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00982231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3141,154 +3349,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping Artificial Light At Night (ALAN) with night-time satellite imagery in order to help preserve biodiversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Mure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Verny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Greffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">URBIS24 | URBan Insights from Space</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04707733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3298,154 +3506,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comptes-rendus de la conférence annuelle CIE France 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinsons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Atié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lou Gevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Obein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence annuelle CIE FRANCE 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Paris, France. Association Française de l'Eclairage, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04954716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3455,104 +3663,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SYSTEM FOR MANAGING AN ADAPTIVE LIGHTING SYSTEM AND CORRESPONDING METHOD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Greffier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : EP4145960 (A1). 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04250143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3562,130 +3770,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of a vision model in a nocturnal fog by videophotometric image analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Morange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Fournela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Greffier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00429913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3695,374 +3903,374 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AUBE. Aménagement, urbanisme, biodiversité, éclairage. Fiche n° 9 : Utiliser l'imagerie satellitaire pour analyser l'éclairage nocturne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Mure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Greffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Nguyen Duy - Bardakji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cerema - Centre d'Etudes et d'Expertise sur les Risques, l'Environnement, la Mobilité et l'Aménagement. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04939817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éclairage artificiel nocturne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Mure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Verny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Greffier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cerema - Centre d'Etudes et d'Expertise sur les Risques, l'Environnement, la Mobilité et l'Aménagement. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04532332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AUBE. Aménagement, urbanisme, biodiversité, éclairage. Fiche n° 5 : Comprendre la réglementation, les normes et les recommandations en éclairage et publicité extérieurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Iodice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Greffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Peyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Busson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cerema - Centre d'Etudes et d'Expertise sur les Risques, l'Environnement, la Mobilité et l'Aménagement. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04939924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4072,114 +4280,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures photométriques et colorimétriques en conditions dynamiques par imagerie HDR : application à l'optimisation des installations d'éclairage routier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Greffier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université Gustave Eiffel, 2022. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2022UEFL2047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04072494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId103"/>
+      <w:footerReference w:type="default" r:id="rId107"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4247,51 +4455,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D7DF02BB"/>
+    <w:nsid w:val="5725AB62"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4478,51 +4686,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florian-greffier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7745-6629" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550673v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lebouc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Richard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boucher" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Greffier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Nicola&#239;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15502724.2024.2328210" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524274v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie P&#233;ransin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671426v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14771535241265720" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957837v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Muzet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Buschmann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan V&#246;lker" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15502724.2022.2135529" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123441v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14771535221094275" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249995v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johana Bernasconi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Iacomussi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Liandrat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1477153520958454" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410187v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Fournela" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su132111789" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927776v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Taron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Verny" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1477153518808334" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292832v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadia Mrad" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enoch Saint Jacques" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Br&#233;mond" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283739v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Schulze" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Eymond" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524282v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Banette" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dherbecourt" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Le Gouil" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250163v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25039/x50.2023.OP030" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250116v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25039/x50.2023.OP008" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250206v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250830v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Monnet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tardieux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250234v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Lileke" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03867277v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lafon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03867263v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123456v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Voelker" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25039/x48.2021.OP55" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251592v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25039/x48.2021.OP04" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03726341v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25039/x48.2021" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048831v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dronneau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25039/x46.2019.OP75" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215842v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charbonnier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tarel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982231v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aubert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bremond" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cord" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707733v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bousquet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mure" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Busson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04954716v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martinsons" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Ati&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jost" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Gevaux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Obein" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250143v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429913v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Colomb" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Morange" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939817v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Nguyen Duy - Bardakji" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532332v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939924v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Iodice" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Peyrat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04072494v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022UEFL2047" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florian-greffier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7745-6629" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608150v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Muzet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Greffier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadia Mrad" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14771535261417586" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608134v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14771535261426481" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524274v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Nicola&#239;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lebouc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie P&#233;ransin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671426v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boucher" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Richard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14771535241265720" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550673v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15502724.2024.2328210" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957837v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Buschmann" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan V&#246;lker" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15502724.2022.2135529" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123441v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14771535221094275" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249995v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johana Bernasconi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Iacomussi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Liandrat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1477153520958454" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410187v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Fournela" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su132111789" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927776v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Taron" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Verny" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1477153518808334" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292832v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enoch Saint Jacques" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Br&#233;mond" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283739v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Schulze" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Eymond" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524282v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Banette" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dherbecourt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Le Gouil" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250163v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25039/x50.2023.OP030" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250116v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25039/x50.2023.OP008" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250830v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Monnet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tardieux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250206v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250234v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Lileke" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03867277v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lafon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03867263v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123456v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Voelker" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25039/x48.2021.OP55" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03726341v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25039/x48.2021" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251592v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25039/x48.2021.OP04" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048831v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dronneau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25039/x46.2019.OP75" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215842v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charbonnier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tarel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982231v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aubert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bremond" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cord" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707733v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bousquet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mure" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Busson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04954716v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martinsons" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Ati&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jost" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Gevaux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Obein" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250143v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429913v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Colomb" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Morange" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939817v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Nguyen Duy - Bardakji" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532332v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939924v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Iodice" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Peyrat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04072494v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022UEFL2047" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>