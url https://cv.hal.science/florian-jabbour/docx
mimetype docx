--- v0 (2026-03-09)
+++ v1 (2026-04-01)
@@ -331,10516 +331,12901 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (75)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (85)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional study of spur morphogenesis in the flower of Staphisagria picta (Ranunculaceae) – from cellular level to organ scale</w:t>
+                <w:t xml:space="preserve">A revised generic classification of Ranunculaceae based on molecular data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Delpeuch</w:t>
+                <w:t xml:space="preserve">Kun‐li Xiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Nadot</w:t>
+                <w:t xml:space="preserve">Yuan‐yuan Ling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katia Belcram</w:t>
+                <w:t xml:space="preserve">Lian Lian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Plumerault</w:t>
+                <w:t xml:space="preserve">Huan‐wen Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Damerval</w:t>
+                <w:t xml:space="preserve">Florian Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botany Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.1-14. </w:t>
+              <w:t xml:space="preserve">Taxon, the journal of the International Association for Plant Taxonomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 75 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/23818107.2025.2525346⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/tax.70099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05362792v1</w:t>
+                <w:t xml:space="preserve">hal-05564609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cenozoic geoclimatic changes drove the evolutionary dynamics of floristic endemism on the Qinghai–Tibet Plateau</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Editorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guan-Long Cao</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sophie Nadot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2426017122⟩</w:t>
+              <w:t xml:space="preserve">Botany Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 173 (1), pp.1-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23818107.2026.2620342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05132404v1</w:t>
+                <w:t xml:space="preserve">hal-05546489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The historical connection of the Arctic and Qinghai–Tibet Plateau floras and their asynchronous diversification in response to Cenozoic climate cooling</w:t>
+                <w:t xml:space="preserve">Cenozoic geoclimatic changes drove the evolutionary dynamics of floristic endemism on the Qinghai–Tibet Plateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Guan-Long Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao-Qian Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Huan-Wen Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lian Lian</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hong-Lei Li</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrey Erst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/evolut/qpaf048⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 122 (26), pp.e2426017122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2426017122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05132417v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05132404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repeated Evolution of Storage Root and Invasions of Alpine Biome Drove Replicated Radiations of the Megadiverse Corydalis (Papaveraceae) in the Qinghai–Tibet Plateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huan-Wen Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan-Yuan Ling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kun-Li Xiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuan-Yuan Ling</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Andrey Erst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao-Qian Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systematic Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 74 (3), pp.359-372. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/sysbio/syaf014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05132413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogeny, character evolution and biogeography of Adonis (Ranunculaceae), with special emphasis on the out of Qinghai‐Tibet Plateau</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Formation of three great Asian plateaus, climate change, and biodiversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guan-Long Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao-Qian Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kun-Li Xiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Erst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Taxon, the journal of the International Association for Plant Taxonomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/tax.13351⟩</w:t>
+              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 40 (10), pp.970-982. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tree.2025.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05132401v1</w:t>
+                <w:t xml:space="preserve">hal-05546479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenetic evidence clarifies the history of the extrusion of Indochina</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kun-Li Xiang</w:t>
+                <w:t xml:space="preserve">Global phylogeny and taxonomy of Artemisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bohan Jiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meng Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guohao Niu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiao-Guo Xiang</w:t>
+                <w:t xml:space="preserve">Xiyang Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Jabbour</w:t>
+                <w:t xml:space="preserve">Yifan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 121 (35), </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.8648. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2322527121⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-64039-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04862634v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05546482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A revised tribal classification of Papaveraceae (poppy family) based on molecular and morphological data</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The historical connection of the Arctic and Qinghai–Tibet Plateau floras and their asynchronous diversification in response to Cenozoic climate cooling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nadot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Taxon, the journal of the International Association for Plant Taxonomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/tax.13175⟩</w:t>
+              <w:t xml:space="preserve">Botany Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 172 (4), pp.413-413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23818107.2025.2598966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04862640v1</w:t>
+                <w:t xml:space="preserve">hal-05546487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The world checklist of Saldinia (Lasiantheae, Rubiaceae), four lectotypifications, and notes about nomenclature and distribution</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Editorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nadot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Botany Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 171 (3), pp.371-378. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/23818107.2024.2351992⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 172 (4), pp.413-413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23818107.2025.2598966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03944437v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05546492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Payer (1818–1860), prolific botanist and enlightened French citizen: his legacy in flower development and a need for a new, global compendium</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Holistic approach for plant species circumscription integrating standard barcodes, chloroplast genomes, single-copy nuclear genes and micro-morphological data: a case study in Epimedium (Berberidaceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ya-Jing Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheng-Guo Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Min He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun-Peng Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botany Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/23818107.2024.2373433⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (1), pp.931. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-025-12108-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04862617v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05546483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mechanism underlying asymmetric bending of lateral petals in Delphinium (Ranunculaceae)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florian Jabbour</w:t>
+                <w:t xml:space="preserve">Phylogeny, character evolution and biogeography of Adonis (Ranunculaceae), with special emphasis on the out of Qinghai‐Tibet Plateau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan‐yuan Ling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kun‐li Xiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huan‐wen Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lian Lian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Erst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2024.01.004⟩</w:t>
+              <w:t xml:space="preserve">Taxon, the journal of the International Association for Plant Taxonomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/tax.13351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04519754v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05132401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian tip‐dated phylogeny and biogeography of Cissampelideae (Menispermaceae): Mitigating the effects of homoplastic morphological characters</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Editorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nadot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cladistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cla.12573⟩</w:t>
+              <w:t xml:space="preserve">Botany Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 172 (1), pp.1-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23818107.2025.2465049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04519759v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05561987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cornucopia of diversity - Ranunculales as a model lineage</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Three-dimensional study of spur morphogenesis in the flower of Staphisagria picta (Ranunculaceae) – from cellular level to organ scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Delpeuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Belcram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Plumerault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Damerval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erad492⟩</w:t>
+              <w:t xml:space="preserve">Botany Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23818107.2025.2525346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04373833v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05362792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eurasian drylands are both evolutionary cradles and museums of Nitrariaceae diversity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Andrey Erst</w:t>
+                <w:t xml:space="preserve">Phylogenetic evidence clarifies the history of the extrusion of Indochina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao-Qian Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huan-Wen Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kun-Li Xiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao-Guo Xiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jbi.14832⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 121 (35), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2322527121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04519767v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular phylogeny of Anemone (Ranunculaceae), with special emphasis on the origin of alpine species</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">A revised tribal classification of Papaveraceae (poppy family) based on molecular and morphological data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huan‐wen Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kun‐li Xiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lian Lian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bing Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Erst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Taxon, the journal of the International Association for Plant Taxonomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 74 (2), pp.292-306. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/tax.13297⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 73 (3), pp.762-783. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/tax.13175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05132398v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Merging Ajaniopsis (Asteraceae), an endangered genus endemic to the Tibet Plateau, into Artemisia : Implications for systematics and conservation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Artem Leostrin</w:t>
+                <w:t xml:space="preserve">In vitro anti-inflammatory activity of 5 Cambodian Stephania species: from crude extracts to bioactive alkaloids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chhavarath Dary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Di Giorgio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fathi Mabrouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sovanmoly Hul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Taxon, the journal of the International Association for Plant Taxonomy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Asian Journal of Pharmacognosy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04862637v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05561984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogeny and biogeography of Tiliacoreae (Menispermaceae), a tribe restricted to tropical rainforests</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Editorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jabbour</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/aob/mcad023⟩</w:t>
+              <w:t xml:space="preserve">Botany Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 171 (1), pp.1 - 2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23818107.2024.2317624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04519705v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05561983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogeographic diversification of Actaea (Ranunculaceae): Insights into the historical assembly of deciduous broad-leaved forests in the Northern Hemisphere</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lian Lian</w:t>
+                <w:t xml:space="preserve">The world checklist of Saldinia (Lasiantheae, Rubiaceae), four lectotypifications, and notes about nomenclature and distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lantotiana Randriamanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Le Péchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Razafimandimbison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Riera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Durand-Andro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ympev.2023.107870⟩</w:t>
+              <w:t xml:space="preserve">Botany Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 171 (3), pp.371-378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23818107.2024.2351992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04174184v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03944437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A complete genus-level phylogeny reveals the Cretaceous biogeographic diversification of the poppy family</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Baptiste Payer (1818–1860), prolific botanist and enlightened French citizen: his legacy in flower development and a need for a new, global compendium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Sokoloff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarita Remizowa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Ronse de Craene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bachelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ympev.2023.107712⟩</w:t>
+              <w:t xml:space="preserve">Botany Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 171 (4), pp.433-455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23818107.2024.2373433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04174191v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary history of the Arctic flora</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Andrey S Erst</w:t>
+                <w:t xml:space="preserve">The mechanism underlying asymmetric bending of lateral petals in Delphinium (Ranunculaceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanghang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fang Xue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liping Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-39555-6⟩</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34 (4), pp.755 - 768.e4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2024.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04174186v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04519754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The synergy of abiotic and biotic factors correlated with diversification of Fumarioideae (Papaveraceae) in the Cenozoic</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Bayesian tip‐dated phylogeny and biogeography of Cissampelideae (Menispermaceae): Mitigating the effects of homoplastic morphological characters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lian Lian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huan‐wen Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Erst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa del C. Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ympev.2023.107868⟩</w:t>
+              <w:t xml:space="preserve">Cladistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cla.12573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04174182v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04519759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenomics and morphological evolution of the mega-diverse genus Artemisia (Asteraceae: Anthemideae): implications for its circumscription and infrageneric taxonomy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jiye Zheng</w:t>
+                <w:t xml:space="preserve">A cornucopia of diversity - Ranunculales as a model lineage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bachelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Carrive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Conde E Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Damerval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/aob/mcad051⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 75 (7), pp.1800-1822. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erad492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04174187v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04373833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eurasian drylands are both evolutionary cradles and museums of Nitrariaceae diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheng‐dan Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huan‐wen Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lian Lian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa del C. Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Erst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botany Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/23818107.2023.2178072⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jbi.14832⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04519741v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04519767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biotic colonization of subtropical East Asian caves through time</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rosa del C Ortiz</w:t>
+                <w:t xml:space="preserve">Molecular phylogeny of Anemone (Ranunculaceae), with special emphasis on the origin of alpine species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kun‐li Xiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guan‐long Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huan‐wen Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao‐qian Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Erst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Taxon, the journal of the International Association for Plant Taxonomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 74 (2), pp.292-306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/tax.13297⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03751940v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05132398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A flat petal as ancestral state for Ranunculaceae</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Damerval</w:t>
+                <w:t xml:space="preserve">Merging Ajaniopsis (Asteraceae), an endangered genus endemic to the Tibet Plateau, into Artemisia : Implications for systematics and conservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meng Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guo‐hao Niu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo‐han Jiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jürg Schönenberger</w:t>
+                <w:t xml:space="preserve">Xi‐yang Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susanne Pamperl</w:t>
+                <w:t xml:space="preserve">Artem Leostrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13, pp.961906. </w:t>
+              <w:t xml:space="preserve">Taxon, the journal of the International Association for Plant Taxonomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2022.961906⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/tax.13285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03838019v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What Is inside a Papilionoid Flower? II. Insights into the Vascular Anatomy of Faboideae</w:t>
+                <w:t xml:space="preserve">Monographie du genre Artemisia L.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Zalko</w:t>
+                <w:t xml:space="preserve">Cyprien Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Deroin</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Thierry Aleberteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jabbour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plant Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal de Botanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 116</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03838004v1</w:t>
+                <w:t xml:space="preserve">hal-05561992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immigration dynamics of tropical and subtropical Southeast Asian limestone karst floras</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">A complete genus-level phylogeny reveals the Cretaceous biogeographic diversification of the poppy family</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huan-Wen Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kun-Li Xiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Erst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lian Lian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa del C. Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2021.1308⟩</w:t>
+              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 181, pp.107712. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ympev.2023.107712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03465961v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04174191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Book review: The four dimensions of terrestrial plants: reproduction, structure, evolution and ecology</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evolutionary history of the Arctic flora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao-Qian Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huan-Wen Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisi Hai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey S Erst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botany Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/23818107.2022.2065532⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.4021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-39555-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03677124v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04174186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary analyses and expression patterns of TCP genes in Ranunculales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The synergy of abiotic and biotic factors correlated with diversification of Fumarioideae (Papaveraceae) in the Cenozoic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huan-Wen Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kun-Li Xiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Erst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatyana Erst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Damerval</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Véronique Brunaud</w:t>
+                <w:t xml:space="preserve">Florian Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2022.1055196⟩</w:t>
+              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 186, pp.107868. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ympev.2023.107868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04174202v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04174182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assembly dynamics of East Asian subtropical evergreen broadleaved forests: New insights from the dominant Fagaceae trees</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rui‐qi Li</w:t>
+                <w:t xml:space="preserve">Biogeographic diversification of Actaea (Ranunculaceae): Insights into the historical assembly of deciduous broad-leaved forests in the Northern Hemisphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan-Yuan Ling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kun-Li Xiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huan-Wen Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Erst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lian Lian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Integrative Plant Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jipb.13361⟩</w:t>
+              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 186, pp.107870. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ympev.2023.107870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04174209v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04174184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenomics, plastome structure and species identification in Mahonia (Berberidaceae)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xiaoqi Hou</w:t>
+                <w:t xml:space="preserve">Phylogeny and biogeography of Tiliacoreae (Menispermaceae), a tribe restricted to tropical rainforests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lian Lian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huan-Wen Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa del C Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tian-Gang Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-022-08964-0⟩</w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 131 (4), pp.685-695. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcad023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03871104v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04519705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What Is inside a Papilionoid Flower? I. Floral Vascular Anatomy in the New Caledonian Endemic Clade Arthroclianthus-Nephrodesmus (Fabaceae, Faboideae)</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Phylogenomics and morphological evolution of the mega-diverse genus Artemisia (Asteraceae: Anthemideae): implications for its circumscription and infrageneric taxonomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bohan Jiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meng Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guohao Niu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiye Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plant Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1086/721774⟩</w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 131 (5), pp.867-883. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcad051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03837998v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04174187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jabbour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Botany Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 169 (1), pp.1-2. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/23818107.2022.2051949⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 170 (1), pp.1-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23818107.2023.2178072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03889762v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04519741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and Evolution of Unisexual Flowers: A Review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">What Is inside a Papilionoid Flower? II. Insights into the Vascular Anatomy of Faboideae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Zalko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Deroin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Sarthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jabbour</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Timothée Le Péchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/plants11020155⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Plant Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 183 (8), pp.652-663. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/721775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03516460v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03838004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the distribution area of the Mediterranean Nigella damascena and a likely multiple molecular origin of its perianth dimorphism</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Immigration dynamics of tropical and subtropical Southeast Asian limestone karst floras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao-Qian Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao-Guo Xiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Natalia Conde e Silva</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa del C. Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flora</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.flora.2020.151735⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 289 (1966), pp.20211308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2021.1308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03017899v2</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03465961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The seven ways eukaryotes produce repeated colour motifs on external tissues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Galipot</w:t>
+                <w:t xml:space="preserve">Book review: The four dimensions of terrestrial plants: reproduction, structure, evolution and ecology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jabbour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/brv.12720⟩</w:t>
+              <w:t xml:space="preserve">Botany Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23818107.2022.2065532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03220151v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03677124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nomenclatural revision of Delphinium subg. Consolida (DC.) Huth (Ranunculaceae)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Biotic colonization of subtropical East Asian caves through time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao-Qian Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao-Guo Xiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jabbour</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oskar Hagen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa del C Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PhytoKeys</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 119 (34), pp.e2207199119</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03318140v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03751940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homeosis and delayed floral meristem termination could account for abnormal flowers in cultivars of Delphinium (Ranunculaceae) and Aquilegia (Ranunculaceae) cultivars</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Felipe Espinosa</w:t>
+                <w:t xml:space="preserve">A flat petal as ancestral state for Ranunculaceae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Delpeuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Florian Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Catherine Damerval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Wei Wang​</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jürg Schönenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Pamperl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botanical Journal of the Linnean Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/botlinnean/boaa063⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.961906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2022.961906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02957360v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03838019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogeographic diversification of Eranthis (Ranunculaceae) reflects the geological history of the three great Asian plateaus</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rosa del C Ortiz</w:t>
+                <w:t xml:space="preserve">Assembly dynamics of East Asian subtropical evergreen broadleaved forests: New insights from the dominant Fagaceae trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisi Hai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao‐qian Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing‐bo Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao‐guo Xiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui‐qi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2021.0281⟩</w:t>
+              <w:t xml:space="preserve">Journal of Integrative Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 64 (11), pp.2126-2134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jipb.13361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03192047v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04174209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evolutionary analyses and expression patterns of TCP genes in Ranunculales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Damerval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmine Claudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Le Guilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Conde e Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brunaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botany Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/23818107.2021.1888403⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.1055196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2022.1055196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03889767v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04174202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro- and macroscale patterns of petal morphogenesis in Nigella damascena (Ranunculaceae) revealed by geometric morphometrics and cellular analyses</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Phylogenomics, plastome structure and species identification in Mahonia (Berberidaceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruchang Tong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaoxia Gui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Na Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoqi Hou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2021.769246⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-022-08964-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03435915v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03871104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Historical note on the taxonomy of the genus Delphinium L. (Ranunculaceae) with an amended description of its floral morphology</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">What Is inside a Papilionoid Flower? I. Floral Vascular Anatomy in the New Caledonian Endemic Clade Arthroclianthus-Nephrodesmus (Fabaceae, Faboideae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Zalko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Deroin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Sarthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adansonia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5252/adansonia2021v43a2⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Plant Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 183 (8), pp.639-651. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/721774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03182014v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03837998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floral ontogeny of Delphinium anthriscifolium (Ranunculaceae) and development of intrafloral and symmetrical resupinated organs</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Editorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botanical Journal of the Linnean Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/botlinnean/boab041⟩</w:t>
+              <w:t xml:space="preserve">Botany Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 169 (1), pp.1-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23818107.2022.2051949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03318138v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03889762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global patterns and a latitudinal gradient of flower disparity: perspectives from the angiosperm order Ericales</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development and Evolution of Unisexual Flowers: A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Espinosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Dejonghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Le Péchon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.17195⟩</w:t>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (2), pp.155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/plants11020155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03066812v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03516460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the ancestral flowers of Ranunculales</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Homeosis and delayed floral meristem termination could account for abnormal flowers in cultivars of Delphinium (Ranunculaceae) and Aquilegia (Ranunculaceae) cultivars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Espinosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Damerval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Le Guilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Deroin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Wang​</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Botanical Journal of the Linnean Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 194 (1), pp.23-46. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/botlinnean/boaa031⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 195 (3), pp.485-500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/botlinnean/boaa063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02640894v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02957360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dated phylogeny of Lardizabalaceae reveals an unusual long-distance dispersal across the Pacific Ocean and the rapid rise of East Asian subtropical evergreen broadleaved forests in the late Miocene</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+                <w:t xml:space="preserve">Nomenclatural revision of Delphinium subg. Consolida (DC.) Huth (Ranunculaceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Dupasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Andro-Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Batory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jabbour</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cladistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cla.12414⟩</w:t>
+              <w:t xml:space="preserve">PhytoKeys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 180, pp.81-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/phytokeys.180.67126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02616263v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typification of Solidago retrorsa Michx. (Asteraceae: Astereae).</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">The seven ways eukaryotes produce repeated colour motifs on external tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Galipot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Damerval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jabbour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytoneuron</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biological Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 96 (4), pp.1676-1693. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/brv.12720⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03039970v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03220151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Biogeographic diversification of Eranthis (Ranunculaceae) reflects the geological history of the three great Asian plateaus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kun-Li Xiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey S Erst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huan-Wen Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa del C Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botany Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/23818107.2020.1717992⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 288 (1948), pp.20210281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2021.0281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03889769v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03192047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floral organogenesis and morphogenesis of [italic]Staphisagria[/italic] (Ranunculaceae): Implications for the evolution of synorganized floral structures in Delphinieae</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Editorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plant Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1086/711471⟩</w:t>
+              <w:t xml:space="preserve">Botany Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 168, pp.1 - 2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23818107.2021.1888403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02975177v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03889767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogeny and biogeography of Pachygoneae (Menispermaceae), with consideration of the boreotropical flora hypothesis and resurrection of the genera Cebatha and Nephroia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xiao-Guo Xiang</w:t>
+                <w:t xml:space="preserve">Floral ontogeny of Delphinium anthriscifolium (Ranunculaceae) and development of intrafloral and symmetrical resupinated organs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wen-Gen Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Guang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tang-Jie Nie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chun-Ce Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li-Hong Qiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ympev.2020.106825⟩</w:t>
+              <w:t xml:space="preserve">Botanical Journal of the Linnean Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/botlinnean/boab041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02616269v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Re‐delimitation of Tinospora (Menispermaceae): Implications for character evolution and historical biogeography</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Micro- and macroscale patterns of petal morphogenesis in Nigella damascena (Ranunculaceae) revealed by geometric morphometrics and cellular analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Galipot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Le Guilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Wei Wang</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Damerval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Taxon, the journal of the International Association for Plant Taxonomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/tax.12126⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.769246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2021.769246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02612852v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03435915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TYPE SPECIMENS OF INULA (PITYOPSIS) GRAMINIFOLIA (ASTERACEAE: ASTEREAE)</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Historical note on the taxonomy of the genus Delphinium L. (Ranunculaceae) with an amended description of its floral morphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Espinosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Deroin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Malécot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Wang​</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytoneuron</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Adansonia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5252/adansonia2021v43a2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02612921v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03182014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating palaeontological and molecular data uncovers multiple ancient and recent dispersals in the pantropical Hamamelidaceae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Global patterns and a latitudinal gradient of flower disparity: perspectives from the angiosperm order Ericales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria von Balthazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Sontag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Löfstrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoguo Xiang</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas Palme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jbi.13690⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 230 (2), pp.821-831. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.17195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02612865v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03066812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogeny, biogeography and character evolution in the tribe Desmodieae (Fabaceae: Papilionoideae), with special emphasis on the New Caledonian endemic genera</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Evolution of the distribution area of the Mediterranean Nigella damascena and a likely multiple molecular origin of its perianth dimorphism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Du Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam P Gaudeul</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alexandre A. Hassanin</w:t>
+                <w:t xml:space="preserve">Léa Chazalviel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Le Guilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Conde e Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ympev.2017.09.017⟩</w:t>
+              <w:t xml:space="preserve">Flora</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 274, pp.151735. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.flora.2020.151735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01677403v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03017899v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of complex modular architecture in plants</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Editorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.15045⟩</w:t>
+              <w:t xml:space="preserve">Botany Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 167, pp.1 - 1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23818107.2020.1717992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02352243v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03889769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of floral shape variation in Delphinieae (Ranunculaceae) using geometric morphometrics on herbarium specimens</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Typification of Solidago retrorsa Michx. (Asteraceae: Astereae).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John C Semple</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Durand-Andro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Aupic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jabbour</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Gerber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botany Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Phytoneuron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 69, pp.1-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02187075v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03039970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Typification of Lagenophora Sundana Miq. (Asteraceae)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">A dated phylogeny of Lardizabalaceae reveals an unusual long-distance dispersal across the Pacific Ocean and the rapid rise of East Asian subtropical evergreen broadleaved forests in the late Miocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao-Guo Xiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kun-Li Xiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa del C. Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jabbour</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Muséum National d'Histoire Naturelle. Section B, Adansonia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5252/adansonia2018v40a2⟩</w:t>
+              <w:t xml:space="preserve">Cladistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cla.12414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03848023v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02616263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogeography of Coptis Salisb. (Ranunculales, Ranunculaceae, Coptidoideae), an Eastern Asian and North American Genus</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Floral organogenesis and morphogenesis of [italic]Staphisagria[/italic] (Ranunculaceae): Implications for the evolution of synorganized floral structures in Delphinieae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Zalko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Frachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Deroin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Espinosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12862-018-1195-0⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Plant Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/711471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03854980v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02975177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution area of the two floral morphs of Nigella damascena L. (Ranunculaceae): A diachronic study using herbarium specimens collected in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phylogeny and biogeography of Pachygoneae (Menispermaceae), with consideration of the boreotropical flora hypothesis and resurrection of the genera Cebatha and Nephroia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lian Lian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa del C. Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Damerval</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florian Jabbour</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cai-Fei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao-Guo Xiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botany Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/23818107.2017.1422437⟩</w:t>
+              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 148, pp.106825. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ympev.2020.106825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02187136v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02616269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herbarium-based science in the twenty-first century</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Germinal Rouhan</w:t>
+                <w:t xml:space="preserve">Insights into the ancestral flowers of Ranunculales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Carrive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Domenech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Sauquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Damerval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botany Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/23818107.2018.1482783⟩</w:t>
+              <w:t xml:space="preserve">Botanical Journal of the Linnean Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 194 (1), pp.23-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/botlinnean/boaa031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02348659v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ancestral flower of angiosperms and its early diversification</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Re‐delimitation of Tinospora (Menispermaceae): Implications for character evolution and historical biogeography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lian Lian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa del C. Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi‐duan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms16047⟩</w:t>
+              <w:t xml:space="preserve">Taxon, the journal of the International Association for Plant Taxonomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 68 (5), pp.905-917. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/tax.12126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02615511v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02612852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de l'extraction assistée par ultrasons des alcaloïdes bioactifs de Stephania cambodica par la méthodologie des surfaces de réponses</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">TYPE SPECIMENS OF INULA (PITYOPSIS) GRAMINIFOLIA (ASTERACEAE: ASTEREAE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John C Semple</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Phytoneuron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019, pp.22</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01765165v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02612921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The world checklist of Stephania (Menispermaceae), with notes on types</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integrating palaeontological and molecular data uncovers multiple ancient and recent dispersals in the pantropical Hamamelidaceae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoguo Xiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kunli Xiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa del C. Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytotaxa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.11646/phytotaxa.298.2.1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 46 (11), pp.2622-2631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jbi.13690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01765813v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02612865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How (much) do flowers vary? Unbalanced disparity among flower functional modules and a mosaic pattern of morphospace occupation in the order Ericales</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+                <w:t xml:space="preserve">A study of floral shape variation in Delphinieae (Ranunculaceae) using geometric morphometrics on herbarium specimens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiyun Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andriy Novikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gerber</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2017.0066⟩</w:t>
+              <w:t xml:space="preserve">Botany Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 165 (3-4), pp.368-376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23818107.2018.1427145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03891419v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of the anatomy and physiology of nectaries: a translation of Gaston Bonnier’s seminal work (1878, Bulletin de la Société Botanique de France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Phylogeny, biogeography and character evolution in the tribe Desmodieae (Fabaceae: Papilionoideae), with special emphasis on the New Caledonian endemic genera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jabbour</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam P Gaudeul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josie Lambourdière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ramstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre A. Hassanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botany Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/23818107.2017.1388837⟩</w:t>
+              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 118, pp.108-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ympev.2017.09.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01741915v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01677403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The French Muséum national d'histoire naturelle vascular plant herbarium collection dataset</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Aupic</w:t>
+                <w:t xml:space="preserve">Quantification of complex modular architecture in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Reeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap Kaandorp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fredrik Jansson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Puillandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/sdata.2017.16⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 218 (2), pp.859-872. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.15045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01496460v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Turkish Endemic&amp;lt;i&amp;gt;Pseudodelphinium turcicum&amp;lt;/i&amp;gt;(Ranunculaceae): An Unusual Population of&amp;lt;i&amp;gt;Delphinium&amp;lt;/i&amp;gt;with Peloric Flowers That Has Persisted in the Wild for 20 Years</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Typification of Lagenophora Sundana Miq. (Asteraceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony R. Bean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plant Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1086/692764⟩</w:t>
+              <w:t xml:space="preserve">Bulletin du Muséum National d'Histoire Naturelle. Section B, Adansonia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 40 (1), pp.43--45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5252/adansonia2018v40a2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03889805v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03848023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The First Comprehensive Phylogeny of Coptis (Ranunculaceae) and Its Implications for Character Evolution and Classification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Biogeography of Coptis Salisb. (Ranunculales, Ranunculaceae, Coptidoideae), an Eastern Asian and North American Genus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kun-Li Xiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey S. Erst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao-Guo Xiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0153127⟩</w:t>
+              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12862-018-1195-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01310776v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03854980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subfamilial and tribal relationships of Ranunculaceae: evidence from eight molecular markers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hervé Sauquet</w:t>
+                <w:t xml:space="preserve">Distribution area of the two floral morphs of Nigella damascena L. (Ranunculaceae): A diachronic study using herbarium specimens collected in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Damerval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Ben Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenica Manicacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Damerval</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Florian Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Systematics and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00606-015-1270-6⟩</w:t>
+              <w:t xml:space="preserve">Botany Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 165 (3-4), pp.396-403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23818107.2017.1422437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03889844v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical profiling of the tuber of &amp;lt;i&amp;gt;Stephania cambodica&amp;lt;/i&amp;gt; Gagnep. (Menispermaceae) and analytical control by UHPLC-DAD</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hot Bun</w:t>
+                <w:t xml:space="preserve">Herbarium-based science in the twenty-first century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam P Gaudeul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germinal Rouhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Product Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14786419.2016.1247077⟩</w:t>
+              <w:t xml:space="preserve">Botany Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 165 (3-4), pp.323-327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23818107.2018.1482783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01765806v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02348659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development, anatomy, and genetic control of some teratological phenotypes of ranunculaceae flowers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">How (much) do flowers vary? Unbalanced disparity among flower functional modules and a mosaic pattern of morphospace occupation in the order Ericales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Löfstrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria von Balthazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jabbour</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sophie Nadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modern Phytomorphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.159704⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 284 (1852), pp.20170066. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2017.0066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02633677v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03891419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The hypothesis of adaptive radiation in evolutionary biology: hard facts about a hazy concept</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A study of the anatomy and physiology of nectaries: a translation of Gaston Bonnier’s seminal work (1878, Bulletin de la Société Botanique de France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organisms Diversity and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13127-015-0220-z⟩</w:t>
+              <w:t xml:space="preserve">Botany Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 164 (4), pp.293-302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23818107.2017.1388837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03865004v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01741915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flower development schedule and AGAMOUS-like gene expression patterns in two morphs of Nigella damascena (Ranunculaceae) differing in floral architecture</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Domenica Manicacci</w:t>
+                <w:t xml:space="preserve">The French Muséum national d'histoire naturelle vascular plant herbarium collection dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël L Le Bras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc P Pignal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc L. Jeanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge P Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Aupic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botanical Journal of the Linnean Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/boj.12297⟩</w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4, pp.170016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sdata.2017.16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204203v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01496460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific Duplication and Dorsoventrally Asymmetric Expression Patterns of Cycloidea-Like Genes in Zygomorphic Species of Ranunculaceae</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Nadot</w:t>
+                <w:t xml:space="preserve">The world checklist of Stephania (Menispermaceae), with notes on types</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sovanmoly Hul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chhavarath Dary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sok-Siya Bun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0095727⟩</w:t>
+              <w:t xml:space="preserve">Phytotaxa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 298 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11646/phytotaxa.298.2.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04421552v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01765813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An APETALA3 homolog controls both petal identity and floral meristem patterning in Nigella damascena L. (Ranunculaceae)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Halima Morin</w:t>
+                <w:t xml:space="preserve">The Turkish Endemic&amp;lt;i&amp;gt;Pseudodelphinium turcicum&amp;lt;/i&amp;gt;(Ranunculaceae): An Unusual Population of&amp;lt;i&amp;gt;Delphinium&amp;lt;/i&amp;gt;with Peloric Flowers That Has Persisted in the Wild for 20 Years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Espinosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Deroin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kun-Li Xiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myreya Pinedo Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tpj.12284⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Plant Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 178, pp.546 - 555. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/692764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01004638v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03889805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The ancestral flower of angiosperms and its early diversification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Sauquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria von Balthazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Magallón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Doyle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Endress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (1), pp.16047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms16047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02615511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimisation de l'extraction assistée par ultrasons des alcaloïdes bioactifs de Stephania cambodica par la méthodologie des surfaces de réponses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chhavarath Dary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Baghdikian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sothea Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fathi Mabrouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sovanmoly Hul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 20 (11-12), pp.996-1005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crci.2017.09.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01765165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The First Comprehensive Phylogeny of Coptis (Ranunculaceae) and Its Implications for Character Evolution and Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kun-Li Xiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheng-Dan Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheng-Xian Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (4), pp.e0153127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0153127⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01310776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subfamilial and tribal relationships of Ranunculaceae: evidence from eight molecular markers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Sauquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Damerval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Ronse de Craene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant Systematics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 302 (4), pp.419 - 431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00606-015-1270-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03889844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chemical profiling of the tuber of &amp;lt;i&amp;gt;Stephania cambodica&amp;lt;/i&amp;gt; Gagnep. (Menispermaceae) and analytical control by UHPLC-DAD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chhavarath Dary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sok-Siya Bun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Herbette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fathi Mabrouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hot Bun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Natural Product Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 31 (7), pp.802-809. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14786419.2016.1247077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01765806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development, anatomy, and genetic control of some teratological phenotypes of ranunculaceae flowers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Espinosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Deroin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenica Manicacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Modern Phytomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9, pp.75-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.159704⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The hypothesis of adaptive radiation in evolutionary biology: hard facts about a hazy concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Soulebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Aubriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Gaudeul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germinal Rouhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Hennequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Organisms Diversity and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15, pp.747 - 761. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13127-015-0220-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03865004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flower development schedule and AGAMOUS-like gene expression patterns in two morphs of Nigella damascena (Ranunculaceae) differing in floral architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Udron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Le Guilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenica Manicacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Botanical Journal of the Linnean Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 178 (4), pp.608 - 619. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/boj.12297⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Specific Duplication and Dorsoventrally Asymmetric Expression Patterns of Cycloidea-Like Genes in Zygomorphic Species of Ranunculaceae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Le Guilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (4), pp.e95727. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0095727⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04421552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An APETALA3 homolog controls both petal identity and floral meristem patterning in Nigella damascena L. (Ranunculaceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odrade Nougue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Ridel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halima Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 76 (2), pp.223-235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.12284⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cophylogeny of the anther smut fungi and their caryophyllaceous hosts: Prevalence of host shifts and importance of delimiting parasite species for inferring cospeciation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guislaine Refrégier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Le Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Widmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqui A. Shykoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 8 (1), pp.100. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1471-2148-8-100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02333196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Far East to Middle East: The Asian paleobotanical collections of the MNHN. A focus on the Japanese collections of Father Faurie and on the Lebanese collections.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa de Brito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Daillie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Del Rio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th meeting of Agora Paleobotanica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Agora Paleobotanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05161056v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strengthening CLAMP: New calibration sites to improve paleoclimate reconstructions.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId323" w:history="1">
+                <w:t xml:space="preserve">From Far East to Middle East: The Asian paleobotanical collections of the MNHN. A focus on the Japanese collections of Father Faurie and on the Lebanese collections.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa De Brito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Daillie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Del Rio</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th meeting of Agora Paleobotanica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05161115v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05161056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Strengthening CLAMP: New calibration sites to improve paleoclimate reconstructions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Depaix-Piettre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aixa Tosal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario De Franceschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Del Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th meeting of Agora Paleobotanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05161115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The legacy of Jean-Baptiste Payer – a need to put floral developmental studies at the forefront of botanical research.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Ronse de Craene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien B Bachelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Botanical Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Madrid, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petal evolution and morphogenesis in Ranunculaceae.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Delpeuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Damerval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jürg Schönenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Pamperl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Botanical Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Madrid, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Systematic study of the genus Saldinia A. Rich (Rubiaceae).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lantotiana Randriamanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Riéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Le Péchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Razafimandimbison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Botanical Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Madrid, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floral anatomy in Papilionoideae: a review of the vascular patterns in the subfamily with insights from Arthroclianthus, Nephrodesmus (Desmodieae) and Swartzia (Swartziae).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Zalko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Deroin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Sarthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Legume Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Pirenopolis, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micro- and macroscale patterns of petal morphogenesis in Nigella damascena (Ranunculaceae) revealed by geometric morphometrics and cellular analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Galipot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Le Guilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Damerval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Euro Evo Devo meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Naples, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The origin and early dispersal of opium poppy (Papaver somniferum l.) in western Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Salavert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Jesus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferran Antolín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1rst conference on the Early Neolithic in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, BArcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02359019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The carpel: A problem child we fail to grasp.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattéo Caroulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Laufs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International ICIPS Symposium “Evolution of Plant Reproduction”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spots, stripes, rosettes or checkerboard patterns: solving shape formation with plant species.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Galipot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Zalko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Damerval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hirokazu Tsukaya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Botanical Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Madrid, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unraveling the evolution of Arthroclianthus and Nephrodesmus: New Caledonia's only endemic Leguminosae.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Zalko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Deroin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Malem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Botanical Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Madrid, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enhancing biodiversity conservation in Madagascar: Development of the MNP-Biodiv database for improved data management and knowledge exchange.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lantotiana Randriamanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Riéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lalatiana Odile Randriamiharisoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Le Péchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Razafimandimbison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Botanical Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Madrid, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A flat petal as ancestral state for Ranunculaceae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Delpeuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nadot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Euro Evo Devo meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Naples, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Turkish endemic Pseudodelphinium turcicum (Ranunculaceae): an unusual population of Delphinium with peloric flowers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Espinosa Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Deroin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kun-Li Xiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIXth International Botanical Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Shenzhen, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03944478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontogénie et évolution de l'hyperorgane des Delphinieae</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Comment les fleurs se protègent-elles du rayonnement solaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jabbour</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...57 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systématique et exploration du vivant</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Terre, le vivant, les humains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9782348075650</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03035223v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05561994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and evolution of plant forms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Ontogénie et évolution de l'hyperorgane des Delphinieae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Zalko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Frachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bouchart-Dufay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Grandcolas, Marie-Christine Maurel. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The explosion of life forms. Georges Chapouthier &amp; Marie-Christine Maurel (Eds.), ISTE Group.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Systématique et exploration du vivant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE; Wiley, 2021, 978-1-78405-731-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119476870.ch9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03035149v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03035223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Development and evolution of plant forms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Mansion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The explosion of life forms. Georges Chapouthier &amp; Marie-Christine Maurel (Eds.), ISTE Group.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03035149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Evolution of Symmetry in Plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Damerval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Damerval</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florian Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène L Citerne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolutionary Developmental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1 - 18, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-33038-9_59-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03889783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10850,105 +13235,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A contribution to the study of floral morphological and ontogenetic evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jabbour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Botanics. Museum National d'Histoire Naturelle (MNHN), 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03892143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId345"/>
+      <w:footerReference w:type="default" r:id="rId393"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11016,51 +13401,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5281B39B"/>
+    <w:nsid w:val="820A0DEA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11164,51 +13549,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="F20287D2"/>
+    <w:nsid w:val="C7B9D559"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11312,51 +13697,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="E4387AFD"/>
+    <w:nsid w:val="24F9AB68"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11549,51 +13934,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florian-jabbour" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7729-1067" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139851771" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05362792v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delpeuch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nadot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Belcram" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Plumerault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Damerval" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2025.2525346" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132404v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guan-Long Cao" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Qian Li" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Zhang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan-Wen Peng" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Lei Li" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2426017122" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132417v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lian Lian" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun-Li Xiang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Erst" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evolut/qpaf048" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132413v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan-Yuan Ling" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syaf014" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132401v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan&#8208;yuan Ling" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun&#8208;li Xiang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan&#8208;wen Peng" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tax.13351" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862634v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Guo Xiang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jabbour" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2322527121" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862640v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Liu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tax.13175" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944437v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lantotiana Randriamanana" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Le P&#233;chon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Razafimandimbison" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Riera" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Durand-Andro" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2024.2351992" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862617v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Sokoloff" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Remizowa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Ronse de Craene" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bachelier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2024.2373433" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519754v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanghang Zhang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Xue" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Guo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Cheng" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2024.01.004" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519759v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa del C. Ortiz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cla.12573" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373833v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Becker" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Carrive" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Conde E Silva" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad492" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519767v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng&#8208;dan Wu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14832" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132398v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guan&#8208;long Cao" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao&#8208;qian Li" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tax.13297" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862637v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Wei" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo&#8208;hao Niu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo&#8208;han Jiao" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi&#8208;yang Chen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Leostrin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tax.13285" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519705v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa del C Ortiz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian-Gang Gao" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcad023" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174184v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2023.107870" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174191v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2023.107712" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174186v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisi Hai" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey S Erst" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-39555-6" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174182v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana Erst" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2023.107868" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174187v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bohan Jiao" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Chen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guohao Niu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiye Zheng" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcad051" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519741v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2023.2178072" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751940v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oskar Hagen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838019v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rg Sch&#246;nenberger" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Pamperl" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.961906" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838004v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Zalko" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Deroin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sarthou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/721775" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465961v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Zhang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2021.1308" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677124v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Bastide" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2022.2065532" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174202v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmine Claudot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Le Guilloux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Conde e Silva" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.1055196" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174209v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing&#8208;bo Zhang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao&#8208;guo Xiang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui&#8208;qi Li" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jipb.13361" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871104v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruchang Tong" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoxia Gui" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Su" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqi Hou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-022-08964-0" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837998v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/721774" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889762v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2022.2051949" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516460v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Espinosa" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dejonghe" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11020155" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017899v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Du Pasquier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Chazalviel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flora.2020.151735" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220151v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Galipot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12720" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318140v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Dupasquier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Andro-Durand" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Batory" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/phytokeys.180.67126" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957360v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang&#8203;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/botlinnean/boaa063" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192047v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Yang" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2021.0281" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889767v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2021.1888403" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435915v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gerber" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.769246" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182014v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Mal&#233;cot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/adansonia2021v43a2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318138v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Gen Zhang" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Guang Liu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tang-Jie Nie" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Ce Guo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Hong Qiu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/botlinnean/boab041" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066812v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chartier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria von Balthazar" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Sontag" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan L&#246;fstrand" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Palme" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17195" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640894v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Domenech" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sauquet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/botlinnean/boaa031" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616263v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cla.12414" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039970v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C Semple" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Flament" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Aupic" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889769v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2020.1717992" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975177v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Frachon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Morel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/711471" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616269v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cai-Fei Zhang" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2020.106825" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612852v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi&#8208;duan Chen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tax.12126" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612921v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612865v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoguo Xiang" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunli Xiang" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13690" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01677403v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam P Gaudeul" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josie Lambourdi&#232;re" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ramstein" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Hassanin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2017.09.017" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352243v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Reeb" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap Kaandorp" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik Jansson" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Puillandre" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dubuisson" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15045" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02187075v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiyun Chen" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriy Novikov" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2018.1427145" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848023v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony R. Bean" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/adansonia2018v40a2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854980v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey S. Erst" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-018-1195-0" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02187136v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Ben Othman" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenica Manicacci" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2017.1422437" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348659v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Besnard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lavergne" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Muller" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germinal Rouhan" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2018.1482783" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615511v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Magall&#243;n" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Doyle" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Endress" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms16047" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01765165v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chhavarath Dary" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Baghdikian" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sothea Kim" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathi Mabrouki" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sovanmoly Hul" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2017.09.004" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01765813v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jacques" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Ollivier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sok-Siya Bun" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/phytotaxa.298.2.1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891419v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2017.0066" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01741915v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2017.1388837" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01496460v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l L Le Bras" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc P Pignal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc L. Jeanson" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge P Muller" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sdata.2017.16" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889805v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myreya Pinedo Castro" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/692764" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01310776v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng-Dan Wu" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng-Xian Yu" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0153127" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889844v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cossard" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sannier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00606-015-1270-6" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01765806v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Herbette" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hot Bun" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2016.1247077" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633677v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.159704" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865004v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Soulebeau" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Aubriot" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Gaudeul" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Hennequin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13127-015-0220-z" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204203v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Udron" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Goncalves" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boj.12297" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421552v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0095727" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004638v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odrade Nougue" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Ridel" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Morin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12284" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333196v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guislaine Refr&#233;gier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le Gac" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Widmer" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqui A. Shykoff" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-8-100" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161056v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a De Brito" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Daillie" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Del Rio" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161115v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Depaix-Piettre" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aixa Tosal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bardin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario De Franceschi" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02359019v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Salavert" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Jesus" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Antol&#237;n" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Martin" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944478v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Espinosa Moreno" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035223v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouchart-Dufay" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119476870.ch9" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035149v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Mansion" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889783v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne L Citerne" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33038-9_59-1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03892143v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florian-jabbour" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7729-1067" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139851771" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564609v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun&#8208;li Xiang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan&#8208;yuan Ling" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lian Lian" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan&#8208;wen Peng" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jabbour" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tax.70099" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546489v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nadot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2026.2620342" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132404v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guan-Long Cao" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Qian Li" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Zhang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan-Wen Peng" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Lei Li" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2426017122" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132413v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan-Yuan Ling" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun-Li Xiang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Erst" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syaf014" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546479v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2025.07.008" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546482v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bohan Jiao" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Wei" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guohao Niu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiyang Chen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifan Liu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-64039-0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546487v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2025.2598966" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546492v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546483v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya-Jing Fan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng-Guo Li" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Ma" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min He" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Peng Ma" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-12108-5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132401v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tax.13351" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561987v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2025.2465049" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05362792v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delpeuch" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Belcram" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Plumerault" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Damerval" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2025.2525346" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862634v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Guo Xiang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2322527121" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862640v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Liu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tax.13175" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561984v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chhavarath Dary" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Di Giorgio" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathi Mabrouki" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sovanmoly Hul" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561983v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2024.2317624" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944437v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lantotiana Randriamanana" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Le P&#233;chon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Razafimandimbison" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Riera" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Durand-Andro" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2024.2351992" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862617v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Sokoloff" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Remizowa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Ronse de Craene" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bachelier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2024.2373433" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519754v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanghang Zhang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Xue" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Guo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Cheng" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2024.01.004" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519759v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa del C. Ortiz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cla.12573" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373833v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Becker" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Carrive" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Conde E Silva" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad492" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519767v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng&#8208;dan Wu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14832" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132398v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guan&#8208;long Cao" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao&#8208;qian Li" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tax.13297" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862637v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo&#8208;hao Niu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo&#8208;han Jiao" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi&#8208;yang Chen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Leostrin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tax.13285" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561992v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Joly" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aleberteau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174191v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2023.107712" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174186v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisi Hai" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey S Erst" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-39555-6" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174182v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana Erst" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2023.107868" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174184v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2023.107870" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519705v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa del C Ortiz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian-Gang Gao" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcad023" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174187v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Chen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiye Zheng" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcad051" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519741v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2023.2178072" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838004v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Zalko" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Deroin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sarthou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/721775" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465961v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Zhang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2021.1308" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677124v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Bastide" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2022.2065532" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751940v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oskar Hagen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838019v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rg Sch&#246;nenberger" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Pamperl" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.961906" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174209v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing&#8208;bo Zhang" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao&#8208;guo Xiang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui&#8208;qi Li" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jipb.13361" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174202v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmine Claudot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Le Guilloux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Conde e Silva" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunaud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.1055196" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871104v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruchang Tong" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoxia Gui" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhang" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Su" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqi Hou" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-022-08964-0" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837998v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/721774" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889762v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2022.2051949" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516460v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Espinosa" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dejonghe" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11020155" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957360v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang&#8203;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/botlinnean/boaa063" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318140v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Dupasquier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Andro-Durand" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Batory" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/phytokeys.180.67126" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220151v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Galipot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12720" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192047v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Yang" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2021.0281" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889767v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2021.1888403" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318138v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Gen Zhang" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Guang Liu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tang-Jie Nie" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Ce Guo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Hong Qiu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/botlinnean/boab041" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435915v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gerber" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.769246" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182014v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Mal&#233;cot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/adansonia2021v43a2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066812v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chartier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria von Balthazar" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Sontag" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan L&#246;fstrand" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Palme" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17195" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017899v2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Du Pasquier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Chazalviel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flora.2020.151735" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889769v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2020.1717992" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039970v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C Semple" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Flament" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Aupic" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616263v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cla.12414" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975177v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Frachon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Morel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/711471" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616269v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cai-Fei Zhang" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2020.106825" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640894v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Domenech" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sauquet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/botlinnean/boaa031" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612852v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi&#8208;duan Chen" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tax.12126" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612921v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612865v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoguo Xiang" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunli Xiang" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13690" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02187075v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiyun Chen" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriy Novikov" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2018.1427145" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01677403v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam P Gaudeul" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josie Lambourdi&#232;re" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ramstein" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Hassanin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2017.09.017" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352243v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Reeb" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap Kaandorp" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik Jansson" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Puillandre" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dubuisson" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15045" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848023v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony R. Bean" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/adansonia2018v40a2" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854980v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey S. Erst" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-018-1195-0" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02187136v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Ben Othman" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenica Manicacci" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2017.1422437" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348659v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Besnard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lavergne" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Muller" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germinal Rouhan" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2018.1482783" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891419v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2017.0066" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01741915v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2017.1388837" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01496460v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l L Le Bras" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc P Pignal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc L. Jeanson" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge P Muller" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sdata.2017.16" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01765813v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jacques" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Ollivier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sok-Siya Bun" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/phytotaxa.298.2.1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889805v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myreya Pinedo Castro" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/692764" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615511v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Magall&#243;n" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Doyle" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Endress" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms16047" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01765165v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Baghdikian" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sothea Kim" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2017.09.004" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01310776v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng-Dan Wu" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng-Xian Yu" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0153127" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889844v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cossard" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sannier" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00606-015-1270-6" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01765806v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Herbette" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hot Bun" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2016.1247077" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633677v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.159704" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865004v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Soulebeau" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Aubriot" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Gaudeul" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Hennequin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13127-015-0220-z" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204203v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Udron" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Goncalves" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boj.12297" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421552v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0095727" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004638v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odrade Nougue" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Ridel" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Morin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12284" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333196v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guislaine Refr&#233;gier" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le Gac" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Widmer" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqui A. Shykoff" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-8-100" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562019v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a de Brito" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Daillie" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Del Rio" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161056v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a De Brito" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161115v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Depaix-Piettre" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aixa Tosal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bardin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario De Franceschi" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562011v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien B Bachelier" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562016v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562014v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ri&#233;ra" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562005v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562004v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02359019v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Salavert" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Jesus" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Antol&#237;n" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Martin" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562021v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt&#233;o Caroulle" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Laufs" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562010v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirokazu Tsukaya" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562009v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Favre" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Malem" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562008v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalatiana Odile Randriamiharisoa" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562002v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944478v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Espinosa Moreno" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561994v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035223v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouchart-Dufay" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119476870.ch9" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035149v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Mansion" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889783v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne L Citerne" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33038-9_59-1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03892143v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>