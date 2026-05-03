--- v1 (2026-04-01)
+++ v2 (2026-05-03)
@@ -590,587 +590,587 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05546489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cenozoic geoclimatic changes drove the evolutionary dynamics of floristic endemism on the Qinghai–Tibet Plateau</w:t>
+                <w:t xml:space="preserve">Repeated Evolution of Storage Root and Invasions of Alpine Biome Drove Replicated Radiations of the Megadiverse Corydalis (Papaveraceae) in the Qinghai–Tibet Plateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guan-Long Cao</w:t>
+                <w:t xml:space="preserve">Huan-Wen Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Yuan-Yuan Ling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kun-Li Xiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Erst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Xiao-Qian Li</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hong-Lei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 122 (26), pp.e2426017122. </w:t>
+              <w:t xml:space="preserve">Systematic Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 74 (3), pp.359-372. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2426017122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/sysbio/syaf014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05132404v1</w:t>
+                <w:t xml:space="preserve">hal-05132413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repeated Evolution of Storage Root and Invasions of Alpine Biome Drove Replicated Radiations of the Megadiverse Corydalis (Papaveraceae) in the Qinghai–Tibet Plateau</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Cenozoic geoclimatic changes drove the evolutionary dynamics of floristic endemism on the Qinghai–Tibet Plateau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guan-Long Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao-Qian Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huan-Wen Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrey Erst</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xiao-Qian Li</w:t>
+                <w:t xml:space="preserve">Hong-Lei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systematic Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 74 (3), pp.359-372. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 122 (26), pp.e2426017122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/sysbio/syaf014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2426017122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05132413v1</w:t>
+                <w:t xml:space="preserve">hal-05132404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of three great Asian plateaus, climate change, and biodiversity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florian Jabbour</w:t>
+                <w:t xml:space="preserve">Global phylogeny and taxonomy of Artemisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bohan Jiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meng Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guohao Niu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiyang Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yifan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tree.2025.07.008⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.8648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-64039-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05546479v1</w:t>
+                <w:t xml:space="preserve">hal-05546482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global phylogeny and taxonomy of Artemisia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yifan Liu</w:t>
+                <w:t xml:space="preserve">Formation of three great Asian plateaus, climate change, and biodiversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guan-Long Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao-Qian Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kun-Li Xiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Erst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (1), pp.8648. </w:t>
+              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 40 (10), pp.970-982. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-64039-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tree.2025.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05546482v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05546479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The historical connection of the Arctic and Qinghai–Tibet Plateau floras and their asynchronous diversification in response to Cenozoic climate cooling</w:t>
+                <w:t xml:space="preserve">Editorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadot</w:t>
@@ -1217,252 +1217,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05546487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Holistic approach for plant species circumscription integrating standard barcodes, chloroplast genomes, single-copy nuclear genes and micro-morphological data: a case study in Epimedium (Berberidaceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ya-Jing Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheng-Guo Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Min He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun-Peng Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botany Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/23818107.2025.2598966⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (1), pp.931. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-025-12108-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05546492v1</w:t>
+                <w:t xml:space="preserve">hal-05546483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holistic approach for plant species circumscription integrating standard barcodes, chloroplast genomes, single-copy nuclear genes and micro-morphological data: a case study in Epimedium (Berberidaceae)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Editorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nadot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Botany Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 172 (4), pp.413-413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23818107.2025.2598966⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-025-12108-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05546483v1</w:t>
+                <w:t xml:space="preserve">hal-05546492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogeny, character evolution and biogeography of Adonis (Ranunculaceae), with special emphasis on the out of Qinghai‐Tibet Plateau</w:t>
               </w:r>
@@ -1500,51 +1500,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huan‐wen Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lian Lian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Erst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Taxon, the journal of the International Association for Plant Taxonomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
@@ -1801,177 +1801,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05362792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenetic evidence clarifies the history of the extrusion of Indochina</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In vitro anti-inflammatory activity of 5 Cambodian Stephania species: from crude extracts to bioactive alkaloids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiao-Guo Xiang</w:t>
+                <w:t xml:space="preserve">Chhavarath Dary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Di Giorgio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fathi Mabrouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sovanmoly Hul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Asian Journal of Pharmacognosy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04862634v1</w:t>
+                <w:t xml:space="preserve">hal-05561984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A revised tribal classification of Papaveraceae (poppy family) based on molecular and morphological data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huan‐wen Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1980,241 +1971,250 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kun‐li Xiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lian Lian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Erst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Taxon, the journal of the International Association for Plant Taxonomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 73 (3), pp.762-783. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/tax.13175⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04862640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro anti-inflammatory activity of 5 Cambodian Stephania species: from crude extracts to bioactive alkaloids</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carole Di Giorgio</w:t>
+                <w:t xml:space="preserve">Phylogenetic evidence clarifies the history of the extrusion of Indochina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao-Qian Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huan-Wen Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kun-Li Xiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fathi Mabrouki</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sovanmoly Hul</w:t>
+                <w:t xml:space="preserve">Xiao-Guo Xiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Journal of Pharmacognosy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 121 (35), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2322527121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05561984v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial</w:t>
               </w:r>
@@ -2419,468 +2419,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03944437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Payer (1818–1860), prolific botanist and enlightened French citizen: his legacy in flower development and a need for a new, global compendium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bayesian tip‐dated phylogeny and biogeography of Cissampelideae (Menispermaceae): Mitigating the effects of homoplastic morphological characters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lian Lian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huan‐wen Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Erst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dmitry Sokoloff</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Julien Bachelier</w:t>
+                <w:t xml:space="preserve">Rosa del C. Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jabbour</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botany Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/23818107.2024.2373433⟩</w:t>
+              <w:t xml:space="preserve">Cladistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cla.12573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04862617v1</w:t>
+                <w:t xml:space="preserve">hal-04519759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The mechanism underlying asymmetric bending of lateral petals in Delphinium (Ranunculaceae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanghang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fang Xue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liping Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 34 (4), pp.755 - 768.e4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cub.2024.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04519754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian tip‐dated phylogeny and biogeography of Cissampelideae (Menispermaceae): Mitigating the effects of homoplastic morphological characters</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Andrey Erst</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Payer (1818–1860), prolific botanist and enlightened French citizen: his legacy in flower development and a need for a new, global compendium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Sokoloff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarita Remizowa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Ronse de Craene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosa del C. Ortiz</w:t>
+                <w:t xml:space="preserve">Julien Bachelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jabbour</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cladistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Botany Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 171 (4), pp.433-455. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/cla.12573⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/23818107.2024.2373433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04519759v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A cornucopia of diversity - Ranunculales as a model lineage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bachelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Carrive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2996,64 +2996,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huan‐wen Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lian Lian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa del C. Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Erst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biogeography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
@@ -3143,51 +3143,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huan‐wen Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao‐qian Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Erst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Taxon, the journal of the International Association for Plant Taxonomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 74 (2), pp.292-306. </w:t>
@@ -3219,727 +3219,727 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05132398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Merging Ajaniopsis (Asteraceae), an endangered genus endemic to the Tibet Plateau, into Artemisia : Implications for systematics and conservation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monographie du genre Artemisia L.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guo‐hao Niu</w:t>
+                <w:t xml:space="preserve">Cyprien Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bo‐han Jiao</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thierry Aleberteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Taxon, the journal of the International Association for Plant Taxonomy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal de Botanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 116</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04862637v1</w:t>
+                <w:t xml:space="preserve">hal-05561992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monographie du genre Artemisia L.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Merging Ajaniopsis (Asteraceae), an endangered genus endemic to the Tibet Plateau, into Artemisia : Implications for systematics and conservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meng Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guo‐hao Niu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo‐han Jiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xi‐yang Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyprien Joly</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Artem Leostrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Botanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Taxon, the journal of the International Association for Plant Taxonomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/tax.13285⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05561992v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A complete genus-level phylogeny reveals the Cretaceous biogeographic diversification of the poppy family</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Evolutionary history of the Arctic flora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao-Qian Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huan-Wen Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Rosa del C. Ortiz</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisi Hai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey S Erst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ympev.2023.107712⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.4021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-39555-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04174191v1</w:t>
+                <w:t xml:space="preserve">hal-04174186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary history of the Arctic flora</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The synergy of abiotic and biotic factors correlated with diversification of Fumarioideae (Papaveraceae) in the Cenozoic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huan-Wen Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jun Zhang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xiao-Qian Li</w:t>
+                <w:t xml:space="preserve">Kun-Li Xiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huan-Wen Peng</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Andrey S Erst</w:t>
+                <w:t xml:space="preserve">Andrey Erst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatyana Erst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-39555-6⟩</w:t>
+              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 186, pp.107868. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ympev.2023.107868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04174186v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04174182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The synergy of abiotic and biotic factors correlated with diversification of Fumarioideae (Papaveraceae) in the Cenozoic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A complete genus-level phylogeny reveals the Cretaceous biogeographic diversification of the poppy family</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huan-Wen Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kun-Li Xiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huan-Wen Peng</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Andrey Erst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florian Jabbour</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lian Lian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa del C. Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 186, pp.107868. </w:t>
+              <w:t xml:space="preserve">, 2023, 181, pp.107712. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ympev.2023.107868⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ympev.2023.107712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04174182v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04174191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biogeographic diversification of Actaea (Ranunculaceae): Insights into the historical assembly of deciduous broad-leaved forests in the Northern Hemisphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuan-Yuan Ling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kun-Li Xiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huan-Wen Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Erst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lian Lian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4003,51 +4003,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogeny and biogeography of Tiliacoreae (Menispermaceae), a tribe restricted to tropical rainforests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lian Lian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huan-Wen Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa del C Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4124,90 +4124,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogenomics and morphological evolution of the mega-diverse genus Artemisia (Asteraceae: Anthemideae): implications for its circumscription and infrageneric taxonomy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bohan Jiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meng Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guohao Niu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiye Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4343,425 +4343,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04519741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What Is inside a Papilionoid Flower? II. Insights into the Vascular Anatomy of Faboideae</w:t>
+                <w:t xml:space="preserve">Book review: The four dimensions of terrestrial plants: reproduction, structure, evolution and ecology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Zalko</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Corinne Sarthou</w:t>
+                <w:t xml:space="preserve">Timothée Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jabbour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plant Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1086/721775⟩</w:t>
+              <w:t xml:space="preserve">Botany Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23818107.2022.2065532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03838004v1</w:t>
+                <w:t xml:space="preserve">hal-03677124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immigration dynamics of tropical and subtropical Southeast Asian limestone karst floras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao-Qian Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao-Guo Xiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa del C. Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 289 (1966), pp.20211308. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1098/rspb.2021.1308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03465961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Book review: The four dimensions of terrestrial plants: reproduction, structure, evolution and ecology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What Is inside a Papilionoid Flower? II. Insights into the Vascular Anatomy of Faboideae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Zalko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Deroin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothée Bastide</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Nadot</w:t>
+                <w:t xml:space="preserve">Corinne Sarthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jabbour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botany Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.1-3. </w:t>
+              <w:t xml:space="preserve">International Journal of Plant Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 183 (8), pp.652-663. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/23818107.2022.2065532⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1086/721775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03677124v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03838004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biotic colonization of subtropical East Asian caves through time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao-Qian Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao-Guo Xiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4963,51 +4963,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assembly dynamics of East Asian subtropical evergreen broadleaved forests: New insights from the dominant Fagaceae trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisi Hai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao‐qian Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5365,77 +5365,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What Is inside a Papilionoid Flower? I. Floral Vascular Anatomy in the New Caledonian Endemic Clade Arthroclianthus-Nephrodesmus (Fabaceae, Faboideae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Zalko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Deroin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sarthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jabbour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5729,51 +5729,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Damerval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Le Guilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Deroin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Wang​</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6052,252 +6052,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03220151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogeographic diversification of Eranthis (Ranunculaceae) reflects the geological history of the three great Asian plateaus</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Editorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2021.0281⟩</w:t>
+              <w:t xml:space="preserve">Botany Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 168, pp.1 - 2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23818107.2021.1888403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03192047v1</w:t>
+                <w:t xml:space="preserve">hal-03889767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Biogeographic diversification of Eranthis (Ranunculaceae) reflects the geological history of the three great Asian plateaus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kun-Li Xiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey S Erst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huan-Wen Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa del C Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botany Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 168, pp.1 - 2. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 288 (1948), pp.20210281. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/23818107.2021.1888403⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2021.0281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03889767v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03192047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floral ontogeny of Delphinium anthriscifolium (Ranunculaceae) and development of intrafloral and symmetrical resupinated organs</w:t>
               </w:r>
@@ -6560,51 +6560,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Historical note on the taxonomy of the genus Delphinium L. (Ranunculaceae) with an amended description of its floral morphology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Espinosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Deroin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Malécot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7174,77 +7174,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dated phylogeny of Lardizabalaceae reveals an unusual long-distance dispersal across the Pacific Ocean and the rapid rise of East Asian subtropical evergreen broadleaved forests in the late Miocene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao-Guo Xiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kun-Li Xiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa del C. Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7295,90 +7295,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floral organogenesis and morphogenesis of [italic]Staphisagria[/italic] (Ranunculaceae): Implications for the evolution of synorganized floral structures in Delphinieae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Zalko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Frachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Deroin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Espinosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7442,90 +7442,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogeny and biogeography of Pachygoneae (Menispermaceae), with consideration of the boreotropical flora hypothesis and resurrection of the genera Cebatha and Nephroia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lian Lian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa del C. Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cai-Fei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao-Guo Xiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 148, pp.106825. </w:t>
@@ -7710,51 +7710,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Re‐delimitation of Tinospora (Menispermaceae): Implications for character evolution and historical biogeography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lian Lian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa del C. Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7935,51 +7935,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoguo Xiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kunli Xiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa del C. Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8431,248 +8431,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02352243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Typification of Lagenophora Sundana Miq. (Asteraceae)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biogeography of Coptis Salisb. (Ranunculales, Ranunculaceae, Coptidoideae), an Eastern Asian and North American Genus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kun-Li Xiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony R. Bean</w:t>
+                <w:t xml:space="preserve">Andrey S. Erst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao-Guo Xiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Muséum National d'Histoire Naturelle. Section B, Adansonia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 40 (1), pp.43--45. </w:t>
+              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5252/adansonia2018v40a2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12862-018-1195-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03848023v1</w:t>
+                <w:t xml:space="preserve">hal-03854980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogeography of Coptis Salisb. (Ranunculales, Ranunculaceae, Coptidoideae), an Eastern Asian and North American Genus</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Typification of Lagenophora Sundana Miq. (Asteraceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrey S. Erst</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xiao-Guo Xiang</w:t>
+                <w:t xml:space="preserve">Anthony R. Bean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jabbour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wei Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 18 (1), </w:t>
+              <w:t xml:space="preserve">Bulletin du Muséum National d'Histoire Naturelle. Section B, Adansonia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 40 (1), pp.43--45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12862-018-1195-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5252/adansonia2018v40a2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03854980v1</w:t>
+                <w:t xml:space="preserve">hal-03848023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution area of the two floral morphs of Nigella damascena L. (Ranunculaceae): A diachronic study using herbarium specimens collected in France</w:t>
               </w:r>
@@ -8903,416 +8903,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02348659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How (much) do flowers vary? Unbalanced disparity among flower functional modules and a mosaic pattern of morphospace occupation in the order Ericales</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florian Jabbour</w:t>
+                <w:t xml:space="preserve">The French Muséum national d'histoire naturelle vascular plant herbarium collection dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël L Le Bras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc P Pignal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc L. Jeanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge P Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Aupic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2017.0066⟩</w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4, pp.170016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sdata.2017.16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03891419v1</w:t>
+                <w:t xml:space="preserve">hal-01496460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study of the anatomy and physiology of nectaries: a translation of Gaston Bonnier’s seminal work (1878, Bulletin de la Société Botanique de France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jabbour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Botany Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 164 (4), pp.293-302. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/23818107.2017.1388837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01741915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The French Muséum national d'histoire naturelle vascular plant herbarium collection dataset</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Aupic</w:t>
+                <w:t xml:space="preserve">How (much) do flowers vary? Unbalanced disparity among flower functional modules and a mosaic pattern of morphospace occupation in the order Ericales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Löfstrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria von Balthazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 4, pp.170016. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 284 (1852), pp.20170066. </w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/sdata.2017.16⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2017.0066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01496460v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03891419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The world checklist of Stephania (Menispermaceae), with notes on types</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sovanmoly Hul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chhavarath Dary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9402,64 +9402,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Turkish Endemic&amp;lt;i&amp;gt;Pseudodelphinium turcicum&amp;lt;/i&amp;gt;(Ranunculaceae): An Unusual Population of&amp;lt;i&amp;gt;Delphinium&amp;lt;/i&amp;gt;with Peloric Flowers That Has Persisted in the Wild for 20 Years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Espinosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Deroin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kun-Li Xiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9657,103 +9657,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation de l'extraction assistée par ultrasons des alcaloïdes bioactifs de Stephania cambodica par la méthodologie des surfaces de réponses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chhavarath Dary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Baghdikian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sothea Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fathi Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sovanmoly Hul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 20 (11-12), pp.996-1005. </w:t>
@@ -9785,364 +9785,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01765165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The First Comprehensive Phylogeny of Coptis (Ranunculaceae) and Its Implications for Character Evolution and Classification</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Subfamilial and tribal relationships of Ranunculaceae: evidence from eight molecular markers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sheng-Dan Wu</w:t>
+                <w:t xml:space="preserve">Guillaume Cossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sheng-Xian Yu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florian Jabbour</w:t>
+                <w:t xml:space="preserve">Julie Sannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Sauquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Damerval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Ronse de Craene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0153127⟩</w:t>
+              <w:t xml:space="preserve">Plant Systematics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 302 (4), pp.419 - 431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00606-015-1270-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01310776v1</w:t>
+                <w:t xml:space="preserve">hal-03889844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subfamilial and tribal relationships of Ranunculaceae: evidence from eight molecular markers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The First Comprehensive Phylogeny of Coptis (Ranunculaceae) and Its Implications for Character Evolution and Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kun-Li Xiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheng-Dan Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Cossard</w:t>
+                <w:t xml:space="preserve">Sheng-Xian Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Sannier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Louis Ronse de Craene</w:t>
+                <w:t xml:space="preserve">Yang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Systematics and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 302 (4), pp.419 - 431. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (4), pp.e0153127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00606-015-1270-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0153127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03889844v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01310776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical profiling of the tuber of &amp;lt;i&amp;gt;Stephania cambodica&amp;lt;/i&amp;gt; Gagnep. (Menispermaceae) and analytical control by UHPLC-DAD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chhavarath Dary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sok-Siya Bun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fathi Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hot Bun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10219,51 +10219,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Espinosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Deroin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domenica Manicacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10608,77 +10608,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specific Duplication and Dorsoventrally Asymmetric Expression Patterns of Cycloidea-Like Genes in Zygomorphic Species of Ranunculaceae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Le Guilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Sannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11048,218 +11048,218 @@
                 <w:t xml:space="preserve">From Far East to Middle East: The Asian paleobotanical collections of the MNHN. A focus on the Japanese collections of Father Faurie and on the Lebanese collections.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa de Brito</w:t>
+                <w:t xml:space="preserve">Léa De Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Daillie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Del Rio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agora Paleobotanica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">9th meeting of Agora Paleobotanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05562019v1</w:t>
+                <w:t xml:space="preserve">hal-05161056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Far East to Middle East: The Asian paleobotanical collections of the MNHN. A focus on the Japanese collections of Father Faurie and on the Lebanese collections.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa De Brito</w:t>
+                <w:t xml:space="preserve">Léa de Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Daillie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Del Rio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th meeting of Agora Paleobotanica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Agora Paleobotanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05161056v1</w:t>
+                <w:t xml:space="preserve">hal-05562019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strengthening CLAMP: New calibration sites to improve paleoclimate reconstructions.</w:t>
               </w:r>
@@ -11370,51 +11370,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The legacy of Jean-Baptiste Payer – a need to put floral developmental studies at the forefront of botanical research.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Ronse de Craene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien B Bachelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11711,77 +11711,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floral anatomy in Papilionoideae: a review of the vascular patterns in the subfamily with insights from Arthroclianthus, Nephrodesmus (Desmodieae) and Swartzia (Swartziae).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Zalko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Deroin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sarthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jabbour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12144,51 +12144,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jabbour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International ICIPS Symposium “Evolution of Plant Reproduction”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">, Mar 2025, Berlin, Germany. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05562021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -12205,51 +12205,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spots, stripes, rosettes or checkerboard patterns: solving shape formation with plant species.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Galipot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Zalko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12313,64 +12313,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling the evolution of Arthroclianthus and Nephrodesmus: New Caledonia's only endemic Leguminosae.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Zalko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Deroin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12671,77 +12671,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Turkish endemic Pseudodelphinium turcicum (Ranunculaceae): an unusual population of Delphinium with peloric flowers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Espinosa Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Deroin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kun-Li Xiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12897,51 +12897,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ontogénie et évolution de l'hyperorgane des Delphinieae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Zalko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13401,51 +13401,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="820A0DEA"/>
+    <w:nsid w:val="CFFC5DE9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13549,51 +13549,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="C7B9D559"/>
+    <w:nsid w:val="D75577FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13697,51 +13697,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="24F9AB68"/>
+    <w:nsid w:val="C1FCF36C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13934,51 +13934,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florian-jabbour" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7729-1067" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139851771" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564609v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun&#8208;li Xiang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan&#8208;yuan Ling" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lian Lian" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan&#8208;wen Peng" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jabbour" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tax.70099" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546489v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nadot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2026.2620342" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132404v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guan-Long Cao" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Qian Li" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Zhang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan-Wen Peng" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Lei Li" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2426017122" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132413v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan-Yuan Ling" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun-Li Xiang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Erst" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syaf014" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546479v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2025.07.008" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546482v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bohan Jiao" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Wei" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guohao Niu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiyang Chen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifan Liu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-64039-0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546487v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2025.2598966" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546492v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546483v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya-Jing Fan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng-Guo Li" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Ma" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min He" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Peng Ma" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-12108-5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132401v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tax.13351" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561987v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2025.2465049" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05362792v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delpeuch" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Belcram" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Plumerault" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Damerval" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2025.2525346" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862634v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Guo Xiang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2322527121" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862640v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Liu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tax.13175" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561984v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chhavarath Dary" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Di Giorgio" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathi Mabrouki" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sovanmoly Hul" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561983v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2024.2317624" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944437v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lantotiana Randriamanana" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Le P&#233;chon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Razafimandimbison" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Riera" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Durand-Andro" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2024.2351992" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862617v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Sokoloff" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Remizowa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Ronse de Craene" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bachelier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2024.2373433" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519754v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanghang Zhang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Xue" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Guo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Cheng" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2024.01.004" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519759v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa del C. Ortiz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cla.12573" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373833v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Becker" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Carrive" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Conde E Silva" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad492" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519767v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng&#8208;dan Wu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14832" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132398v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guan&#8208;long Cao" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao&#8208;qian Li" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tax.13297" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862637v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo&#8208;hao Niu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo&#8208;han Jiao" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi&#8208;yang Chen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Leostrin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tax.13285" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561992v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Joly" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aleberteau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174191v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2023.107712" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174186v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisi Hai" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey S Erst" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-39555-6" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174182v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana Erst" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2023.107868" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174184v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2023.107870" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519705v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa del C Ortiz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian-Gang Gao" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcad023" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174187v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Chen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiye Zheng" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcad051" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519741v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2023.2178072" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838004v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Zalko" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Deroin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sarthou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/721775" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465961v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Zhang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2021.1308" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677124v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Bastide" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2022.2065532" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751940v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oskar Hagen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838019v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rg Sch&#246;nenberger" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Pamperl" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.961906" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174209v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing&#8208;bo Zhang" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao&#8208;guo Xiang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui&#8208;qi Li" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jipb.13361" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174202v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmine Claudot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Le Guilloux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Conde e Silva" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunaud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.1055196" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871104v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruchang Tong" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoxia Gui" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhang" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Su" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqi Hou" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-022-08964-0" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837998v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/721774" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889762v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2022.2051949" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516460v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Espinosa" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dejonghe" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11020155" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957360v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang&#8203;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/botlinnean/boaa063" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318140v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Dupasquier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Andro-Durand" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Batory" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/phytokeys.180.67126" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220151v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Galipot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12720" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192047v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Yang" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2021.0281" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889767v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2021.1888403" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318138v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Gen Zhang" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Guang Liu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tang-Jie Nie" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Ce Guo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Hong Qiu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/botlinnean/boab041" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435915v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gerber" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.769246" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182014v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Mal&#233;cot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/adansonia2021v43a2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066812v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chartier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria von Balthazar" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Sontag" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan L&#246;fstrand" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Palme" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17195" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017899v2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Du Pasquier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Chazalviel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flora.2020.151735" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889769v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2020.1717992" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039970v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C Semple" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Flament" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Aupic" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616263v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cla.12414" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975177v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Frachon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Morel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/711471" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616269v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cai-Fei Zhang" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2020.106825" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640894v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Domenech" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sauquet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/botlinnean/boaa031" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612852v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi&#8208;duan Chen" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tax.12126" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612921v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612865v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoguo Xiang" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunli Xiang" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13690" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02187075v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiyun Chen" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriy Novikov" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2018.1427145" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01677403v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam P Gaudeul" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josie Lambourdi&#232;re" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ramstein" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Hassanin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2017.09.017" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352243v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Reeb" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap Kaandorp" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik Jansson" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Puillandre" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dubuisson" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15045" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848023v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony R. Bean" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/adansonia2018v40a2" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854980v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey S. Erst" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-018-1195-0" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02187136v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Ben Othman" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenica Manicacci" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2017.1422437" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348659v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Besnard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lavergne" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Muller" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germinal Rouhan" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2018.1482783" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891419v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2017.0066" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01741915v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2017.1388837" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01496460v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l L Le Bras" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc P Pignal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc L. Jeanson" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge P Muller" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sdata.2017.16" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01765813v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jacques" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Ollivier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sok-Siya Bun" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/phytotaxa.298.2.1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889805v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myreya Pinedo Castro" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/692764" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615511v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Magall&#243;n" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Doyle" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Endress" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms16047" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01765165v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Baghdikian" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sothea Kim" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2017.09.004" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01310776v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng-Dan Wu" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng-Xian Yu" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0153127" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889844v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cossard" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sannier" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00606-015-1270-6" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01765806v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Herbette" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hot Bun" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2016.1247077" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633677v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.159704" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865004v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Soulebeau" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Aubriot" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Gaudeul" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Hennequin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13127-015-0220-z" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204203v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Udron" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Goncalves" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boj.12297" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421552v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0095727" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004638v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odrade Nougue" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Ridel" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Morin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12284" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333196v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guislaine Refr&#233;gier" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le Gac" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Widmer" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqui A. Shykoff" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-8-100" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562019v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a de Brito" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Daillie" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Del Rio" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161056v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a De Brito" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161115v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Depaix-Piettre" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aixa Tosal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bardin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario De Franceschi" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562011v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien B Bachelier" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562016v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562014v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ri&#233;ra" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562005v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562004v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02359019v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Salavert" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Jesus" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Antol&#237;n" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Martin" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562021v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt&#233;o Caroulle" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Laufs" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562010v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirokazu Tsukaya" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562009v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Favre" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Malem" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562008v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalatiana Odile Randriamiharisoa" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562002v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944478v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Espinosa Moreno" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561994v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035223v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouchart-Dufay" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119476870.ch9" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035149v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Mansion" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889783v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne L Citerne" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33038-9_59-1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03892143v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florian-jabbour" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7729-1067" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139851771" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564609v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun&#8208;li Xiang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan&#8208;yuan Ling" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lian Lian" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan&#8208;wen Peng" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jabbour" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tax.70099" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546489v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nadot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2026.2620342" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132413v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan-Wen Peng" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan-Yuan Ling" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun-Li Xiang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Erst" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Qian Li" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syaf014" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132404v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guan-Long Cao" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Zhang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Lei Li" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2426017122" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546482v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bohan Jiao" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Wei" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guohao Niu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiyang Chen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifan Liu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-64039-0" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546479v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2025.07.008" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546487v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2025.2598966" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546483v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya-Jing Fan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng-Guo Li" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Ma" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min He" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Peng Ma" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-12108-5" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546492v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132401v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tax.13351" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561987v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2025.2465049" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05362792v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delpeuch" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Belcram" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Plumerault" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Damerval" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2025.2525346" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561984v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chhavarath Dary" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Di Giorgio" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathi Mabrouki" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sovanmoly Hul" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862640v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Liu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tax.13175" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862634v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Guo Xiang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2322527121" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561983v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2024.2317624" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944437v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lantotiana Randriamanana" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Le P&#233;chon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Razafimandimbison" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Riera" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Durand-Andro" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2024.2351992" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519759v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa del C. Ortiz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cla.12573" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519754v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanghang Zhang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Xue" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Guo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Cheng" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2024.01.004" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862617v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Sokoloff" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Remizowa" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Ronse de Craene" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bachelier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2024.2373433" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373833v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Becker" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Carrive" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Conde E Silva" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad492" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519767v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng&#8208;dan Wu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14832" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132398v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guan&#8208;long Cao" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao&#8208;qian Li" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tax.13297" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561992v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Joly" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aleberteau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862637v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo&#8208;hao Niu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo&#8208;han Jiao" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi&#8208;yang Chen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Leostrin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tax.13285" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174186v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisi Hai" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey S Erst" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-39555-6" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174182v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana Erst" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2023.107868" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174191v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2023.107712" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174184v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2023.107870" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519705v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa del C Ortiz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian-Gang Gao" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcad023" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174187v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Chen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiye Zheng" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcad051" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519741v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2023.2178072" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677124v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Bastide" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2022.2065532" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465961v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Zhang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2021.1308" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838004v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Zalko" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Deroin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sarthou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/721775" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751940v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oskar Hagen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838019v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rg Sch&#246;nenberger" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Pamperl" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.961906" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174209v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing&#8208;bo Zhang" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao&#8208;guo Xiang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui&#8208;qi Li" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jipb.13361" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174202v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmine Claudot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Le Guilloux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Conde e Silva" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunaud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.1055196" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871104v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruchang Tong" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoxia Gui" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhang" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Su" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqi Hou" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-022-08964-0" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837998v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/721774" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889762v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2022.2051949" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516460v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Espinosa" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dejonghe" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11020155" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957360v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang&#8203;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/botlinnean/boaa063" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318140v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Dupasquier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Andro-Durand" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Batory" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/phytokeys.180.67126" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220151v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Galipot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12720" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889767v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2021.1888403" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192047v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Yang" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2021.0281" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318138v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Gen Zhang" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Guang Liu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tang-Jie Nie" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Ce Guo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Hong Qiu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/botlinnean/boab041" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435915v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gerber" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.769246" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182014v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Mal&#233;cot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/adansonia2021v43a2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066812v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chartier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria von Balthazar" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Sontag" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan L&#246;fstrand" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Palme" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17195" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017899v2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Du Pasquier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Chazalviel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flora.2020.151735" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889769v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2020.1717992" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039970v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C Semple" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Flament" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Aupic" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616263v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cla.12414" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975177v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Frachon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Morel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/711471" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616269v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cai-Fei Zhang" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2020.106825" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640894v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Domenech" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sauquet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/botlinnean/boaa031" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612852v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi&#8208;duan Chen" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tax.12126" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612921v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612865v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoguo Xiang" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunli Xiang" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13690" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02187075v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiyun Chen" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriy Novikov" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2018.1427145" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01677403v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam P Gaudeul" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josie Lambourdi&#232;re" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ramstein" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Hassanin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2017.09.017" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352243v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Reeb" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap Kaandorp" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik Jansson" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Puillandre" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dubuisson" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15045" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854980v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey S. Erst" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-018-1195-0" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848023v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony R. Bean" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/adansonia2018v40a2" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02187136v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Ben Othman" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenica Manicacci" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2017.1422437" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348659v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Besnard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lavergne" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Muller" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germinal Rouhan" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2018.1482783" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01496460v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l L Le Bras" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc P Pignal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc L. Jeanson" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge P Muller" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sdata.2017.16" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01741915v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2017.1388837" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891419v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2017.0066" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01765813v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jacques" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Ollivier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sok-Siya Bun" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/phytotaxa.298.2.1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889805v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myreya Pinedo Castro" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/692764" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615511v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Magall&#243;n" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Doyle" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Endress" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms16047" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01765165v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Baghdikian" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sothea Kim" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2017.09.004" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889844v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cossard" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sannier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00606-015-1270-6" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01310776v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng-Dan Wu" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng-Xian Yu" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0153127" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01765806v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Herbette" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hot Bun" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2016.1247077" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633677v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.159704" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865004v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Soulebeau" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Aubriot" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Gaudeul" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Hennequin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13127-015-0220-z" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204203v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Udron" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Goncalves" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boj.12297" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421552v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0095727" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004638v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odrade Nougue" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Ridel" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Morin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12284" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333196v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guislaine Refr&#233;gier" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le Gac" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Widmer" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqui A. Shykoff" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-8-100" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161056v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a De Brito" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Daillie" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Del Rio" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562019v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a de Brito" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161115v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Depaix-Piettre" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aixa Tosal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bardin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario De Franceschi" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562011v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien B Bachelier" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562016v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562014v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ri&#233;ra" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562005v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562004v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02359019v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Salavert" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Jesus" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Antol&#237;n" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Martin" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562021v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt&#233;o Caroulle" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Laufs" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562010v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirokazu Tsukaya" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562009v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Favre" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Malem" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562008v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalatiana Odile Randriamiharisoa" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562002v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944478v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Espinosa Moreno" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561994v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035223v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouchart-Dufay" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119476870.ch9" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035149v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Mansion" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889783v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne L Citerne" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33038-9_59-1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03892143v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>