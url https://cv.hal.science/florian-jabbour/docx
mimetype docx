--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1,13346 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...13295 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Florian Jabbour </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">florian-jabbour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7729-1067</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">139851771</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=JJ7uhb4AAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESEARCH INTERESTS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My research focuses on the evolution of plant taxa and plant shapes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Keywords :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Flower morphology, anatomy, and development</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Molecular phylogeny, taxonomy, and biogeography</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Evolution and genetic bases of floral traits</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDUCATION AND POSITION</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024-  Professor, National Museum of Natural History, Paris</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017-2024 Associate Professor, National Museum of Natural History, Paris</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013-17 Assistant Professor, National Museum of Natural History, Paris</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010-12 Postdoctoral fellow, Ludwig Maximilians University Munich</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2006-09 PhD, University of Paris Sud, and Génétique Quantitative et Evolution - Le Moulon</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2005-06 MSc, University of Paris Sud</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2003-06 AgroParisTech</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2001-03 Classes préparatoires BCPST</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (85)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Botany Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 173 (1), pp.1-2. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23818107.2026.2620342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A revised generic classification of Ranunculaceae based on molecular data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun‐li Xiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan‐yuan Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Lian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huan‐wen Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Taxon, the journal of the International Association for Plant Taxonomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 75 (2), </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/tax.70099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05564609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional study of spur morphogenesis in the flower of Staphisagria picta (Ranunculaceae) – from cellular level to organ scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delpeuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Belcram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Plumerault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Damerval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Botany Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23818107.2025.2525346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05362792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cenozoic geoclimatic changes drove the evolutionary dynamics of floristic endemism on the Qinghai–Tibet Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guan-Long Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Qian Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huan-Wen Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong-Lei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 122 (26), pp.e2426017122. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2426017122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repeated Evolution of Storage Root and Invasions of Alpine Biome Drove Replicated Radiations of the Megadiverse Corydalis (Papaveraceae) in the Qinghai–Tibet Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huan-Wen Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan-Yuan Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun-Li Xiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Erst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Qian Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 74 (3), pp.359-372. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/sysbio/syaf014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holistic approach for plant species circumscription integrating standard barcodes, chloroplast genomes, single-copy nuclear genes and micro-morphological data: a case study in Epimedium (Berberidaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ya-Jing Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng-Guo Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun-Peng Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26 (1), pp.931. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-025-12108-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of three great Asian plateaus, climate change, and biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guan-Long Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Qian Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun-Li Xiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Erst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 40 (10), pp.970-982. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tree.2025.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Botany Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 172 (4), pp.413-413. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23818107.2025.2598966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Botany Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 172 (4), pp.413-413. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23818107.2025.2598966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeny, character evolution and biogeography of Adonis (Ranunculaceae), with special emphasis on the out of Qinghai‐Tibet Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan‐yuan Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun‐li Xiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huan‐wen Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Lian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Erst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Taxon, the journal of the International Association for Plant Taxonomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/tax.13351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global phylogeny and taxonomy of Artemisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bohan Jiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meng Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guohao Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiyang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yifan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.8648. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-64039-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Botany Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 172 (1), pp.1-2. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23818107.2025.2465049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Jabbour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Botany Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 171 (1), pp.1 - 2. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23818107.2024.2317624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic evidence clarifies the history of the extrusion of Indochina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Qian Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huan-Wen Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun-Li Xiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Guo Xiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 121 (35), </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2322527121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A revised tribal classification of Papaveraceae (poppy family) based on molecular and morphological data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huan‐wen Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun‐li Xiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Lian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Erst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Taxon, the journal of the International Association for Plant Taxonomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 73 (3), pp.762-783. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/tax.13175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro anti-inflammatory activity of 5 Cambodian Stephania species: from crude extracts to bioactive alkaloids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chhavarath Dary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Di Giorgio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fathi Mabrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sovanmoly Hul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Journal of Pharmacognosy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The world checklist of Saldinia (Lasiantheae, Rubiaceae), four lectotypifications, and notes about nomenclature and distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lantotiana Randriamanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Le Péchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Razafimandimbison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Riera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Durand-Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Botany Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 171 (3), pp.371-378. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23818107.2024.2351992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian tip‐dated phylogeny and biogeography of Cissampelideae (Menispermaceae): Mitigating the effects of homoplastic morphological characters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Lian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huan‐wen Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Erst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa del C. Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cladistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cla.12573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mechanism underlying asymmetric bending of lateral petals in Delphinium (Ranunculaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanghang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fang Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liping Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34 (4), pp.755 - 768.e4. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2024.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Payer (1818–1860), prolific botanist and enlightened French citizen: his legacy in flower development and a need for a new, global compendium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Sokoloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Remizowa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Ronse de Craene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bachelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Jabbour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Botany Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 171 (4), pp.433-455. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23818107.2024.2373433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cornucopia of diversity - Ranunculales as a model lineage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bachelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Carrive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Conde E Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Damerval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 75 (7), pp.1800-1822. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erad492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eurasian drylands are both evolutionary cradles and museums of Nitrariaceae diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheng‐dan Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huan‐wen Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Lian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa del C. Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Erst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.14832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular phylogeny of Anemone (Ranunculaceae), with special emphasis on the origin of alpine species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun‐li Xiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guan‐long Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huan‐wen Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao‐qian Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Erst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Taxon, the journal of the International Association for Plant Taxonomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 74 (2), pp.292-306. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/tax.13297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monographie du genre Artemisia L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aleberteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Jabbour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Botanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merging Ajaniopsis (Asteraceae), an endangered genus endemic to the Tibet Plateau, into Artemisia : Implications for systematics and conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meng Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo‐hao Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo‐han Jiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi‐yang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artem Leostrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Taxon, the journal of the International Association for Plant Taxonomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/tax.13285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeographic diversification of Actaea (Ranunculaceae): Insights into the historical assembly of deciduous broad-leaved forests in the Northern Hemisphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan-Yuan Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun-Li Xiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huan-Wen Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Erst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Lian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 186, pp.107870. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ympev.2023.107870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeny and biogeography of Tiliacoreae (Menispermaceae), a tribe restricted to tropical rainforests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Lian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huan-Wen Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa del C Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian-Gang Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 131 (4), pp.685-695. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcad023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A complete genus-level phylogeny reveals the Cretaceous biogeographic diversification of the poppy family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huan-Wen Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun-Li Xiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Erst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Lian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa del C. Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 181, pp.107712. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ympev.2023.107712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary history of the Arctic flora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Qian Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huan-Wen Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisi Hai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey S Erst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), pp.4021. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-023-39555-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The synergy of abiotic and biotic factors correlated with diversification of Fumarioideae (Papaveraceae) in the Cenozoic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huan-Wen Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun-Li Xiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Erst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatyana Erst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 186, pp.107868. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ympev.2023.107868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenomics and morphological evolution of the mega-diverse genus Artemisia (Asteraceae: Anthemideae): implications for its circumscription and infrageneric taxonomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bohan Jiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meng Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guohao Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiye Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 131 (5), pp.867-883. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcad051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Jabbour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Botany Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 170 (1), pp.1-2. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23818107.2023.2178072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A flat petal as ancestral state for Ranunculaceae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delpeuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Damerval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürg Schönenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Pamperl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.961906. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2022.961906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biotic colonization of subtropical East Asian caves through time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Qian Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Guo Xiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oskar Hagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa del C Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 119 (34), pp.e2207199119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Is inside a Papilionoid Flower? II. Insights into the Vascular Anatomy of Faboideae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Zalko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Deroin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Jabbour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Plant Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 183 (8), pp.652-663. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/721775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immigration dynamics of tropical and subtropical Southeast Asian limestone karst floras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Qian Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Guo Xiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa del C. Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 289 (1966), pp.20211308. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2021.1308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book review: The four dimensions of terrestrial plants: reproduction, structure, evolution and ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Bastide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Jabbour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Botany Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-3. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23818107.2022.2065532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary analyses and expression patterns of TCP genes in Ranunculales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Damerval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmine Claudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Le Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Conde e Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.1055196. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2022.1055196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assembly dynamics of East Asian subtropical evergreen broadleaved forests: New insights from the dominant Fagaceae trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisi Hai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao‐qian Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing‐bo Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao‐guo Xiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui‐qi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Integrative Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 64 (11), pp.2126-2134. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jipb.13361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenomics, plastome structure and species identification in Mahonia (Berberidaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruchang Tong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaoxia Gui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Na Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoqi Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-022-08964-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Is inside a Papilionoid Flower? I. Floral Vascular Anatomy in the New Caledonian Endemic Clade Arthroclianthus-Nephrodesmus (Fabaceae, Faboideae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Zalko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Deroin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Jabbour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Plant Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 183 (8), pp.639-651. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/721774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Jabbour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Botany Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 169 (1), pp.1-2. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23818107.2022.2051949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and Evolution of Unisexual Flowers: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Espinosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dejonghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Le Péchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (2), pp.155. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/plants11020155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the distribution area of the Mediterranean Nigella damascena and a likely multiple molecular origin of its perianth dimorphism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Du Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Chazalviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Le Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Conde e Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 274, pp.151735. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.flora.2020.151735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03017899v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nomenclatural revision of Delphinium subg. Consolida (DC.) Huth (Ranunculaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Dupasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Andro-Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Batory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Jabbour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhytoKeys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 180, pp.81-110. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/phytokeys.180.67126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The seven ways eukaryotes produce repeated colour motifs on external tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Galipot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Damerval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Jabbour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 96 (4), pp.1676-1693. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/brv.12720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homeosis and delayed floral meristem termination could account for abnormal flowers in cultivars of Delphinium (Ranunculaceae) and Aquilegia (Ranunculaceae) cultivars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Espinosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Damerval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Le Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Deroin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wang​</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Botanical Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 195 (3), pp.485-500. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/botlinnean/boaa063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02957360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Jabbour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Botany Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 168, pp.1 - 2. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23818107.2021.1888403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeographic diversification of Eranthis (Ranunculaceae) reflects the geological history of the three great Asian plateaus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun-Li Xiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey S Erst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huan-Wen Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa del C Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 288 (1948), pp.20210281. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2021.0281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floral ontogeny of Delphinium anthriscifolium (Ranunculaceae) and development of intrafloral and symmetrical resupinated organs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen-Gen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Guang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tang-Jie Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chun-Ce Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li-Hong Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Botanical Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/botlinnean/boab041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro- and macroscale patterns of petal morphogenesis in Nigella damascena (Ranunculaceae) revealed by geometric morphometrics and cellular analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Galipot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Le Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Damerval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.769246. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2021.769246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical note on the taxonomy of the genus Delphinium L. (Ranunculaceae) with an amended description of its floral morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Espinosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Deroin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Malécot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wang​</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adansonia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/adansonia2021v43a2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global patterns and a latitudinal gradient of flower disparity: perspectives from the angiosperm order Ericales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria von Balthazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Sontag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Löfstrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Palme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 230 (2), pp.821-831. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.17195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the ancestral flowers of Ranunculales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Carrive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Domenech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Damerval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Botanical Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 194 (1), pp.23-46. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/botlinnean/boaa031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dated phylogeny of Lardizabalaceae reveals an unusual long-distance dispersal across the Pacific Ocean and the rapid rise of East Asian subtropical evergreen broadleaved forests in the late Miocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Guo Xiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun-Li Xiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa del C. Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cladistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cla.12414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typification of Solidago retrorsa Michx. (Asteraceae: Astereae).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John C Semple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Durand-Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Aupic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Jabbour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoneuron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 69, pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Jabbour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Botany Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 167, pp.1 - 1. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23818107.2020.1717992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floral organogenesis and morphogenesis of [italic]Staphisagria[/italic] (Ranunculaceae): Implications for the evolution of synorganized floral structures in Delphinieae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Zalko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Frachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Deroin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Espinosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Plant Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/711471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeny and biogeography of Pachygoneae (Menispermaceae), with consideration of the boreotropical flora hypothesis and resurrection of the genera Cebatha and Nephroia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Lian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa del C. Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cai-Fei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Guo Xiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 148, pp.106825. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ympev.2020.106825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re‐delimitation of Tinospora (Menispermaceae): Implications for character evolution and historical biogeography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Lian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa del C. Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhi‐duan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Taxon, the journal of the International Association for Plant Taxonomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 68 (5), pp.905-917. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/tax.12126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TYPE SPECIMENS OF INULA (PITYOPSIS) GRAMINIFOLIA (ASTERACEAE: ASTEREAE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John C Semple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Jabbour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoneuron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating palaeontological and molecular data uncovers multiple ancient and recent dispersals in the pantropical Hamamelidaceae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoguo Xiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kunli Xiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa del C. Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46 (11), pp.2622-2631. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.13690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeny, biogeography and character evolution in the tribe Desmodieae (Fabaceae: Papilionoideae), with special emphasis on the New Caledonian endemic genera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam P Gaudeul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josie Lambourdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre A. Hassanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 118, pp.108-121. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ympev.2017.09.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of complex modular architecture in plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Reeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap Kaandorp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fredrik Jansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Puillandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dubuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 218 (2), pp.859-872. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.15045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of floral shape variation in Delphinieae (Ranunculaceae) using geometric morphometrics on herbarium specimens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiyun Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andriy Novikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gerber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Botany Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 165 (3-4), pp.368-376. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23818107.2018.1427145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeography of Coptis Salisb. (Ranunculales, Ranunculaceae, Coptidoideae), an Eastern Asian and North American Genus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun-Li Xiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey S. Erst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Guo Xiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (1), </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12862-018-1195-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Typification of Lagenophora Sundana Miq. (Asteraceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony R. Bean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Jabbour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Muséum National d'Histoire Naturelle. Section B, Adansonia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 40 (1), pp.43--45. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/adansonia2018v40a2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution area of the two floral morphs of Nigella damascena L. (Ranunculaceae): A diachronic study using herbarium specimens collected in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Damerval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Ben Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenica Manicacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Jabbour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Botany Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 165 (3-4), pp.396-403. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23818107.2017.1422437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herbarium-based science in the twenty-first century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam P Gaudeul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germinal Rouhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Botany Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 165 (3-4), pp.323-327. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23818107.2018.1482783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02348659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ancestral flower of angiosperms and its early diversification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria von Balthazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Magallón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Doyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Endress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (1), pp.16047. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms16047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de l'extraction assistée par ultrasons des alcaloïdes bioactifs de Stephania cambodica par la méthodologie des surfaces de réponses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chhavarath Dary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Baghdikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sothea Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fathi Mabrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sovanmoly Hul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20 (11-12), pp.996-1005. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crci.2017.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The world checklist of Stephania (Menispermaceae), with notes on types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sovanmoly Hul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chhavarath Dary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sok-Siya Bun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytotaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 298 (2), </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/phytotaxa.298.2.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How (much) do flowers vary? Unbalanced disparity among flower functional modules and a mosaic pattern of morphospace occupation in the order Ericales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Löfstrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria von Balthazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 284 (1852), pp.20170066. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2017.0066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the anatomy and physiology of nectaries: a translation of Gaston Bonnier’s seminal work (1878, Bulletin de la Société Botanique de France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Jabbour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Botany Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 164 (4), pp.293-302. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23818107.2017.1388837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French Muséum national d'histoire naturelle vascular plant herbarium collection dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël L Le Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc P Pignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc L. Jeanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge P Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Aupic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4, pp.170016. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/sdata.2017.16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Turkish Endemic&amp;lt;i&amp;gt;Pseudodelphinium turcicum&amp;lt;/i&amp;gt;(Ranunculaceae): An Unusual Population of&amp;lt;i&amp;gt;Delphinium&amp;lt;/i&amp;gt;with Peloric Flowers That Has Persisted in the Wild for 20 Years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Espinosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Deroin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun-Li Xiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myreya Pinedo Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Plant Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 178, pp.546 - 555. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/692764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The First Comprehensive Phylogeny of Coptis (Ranunculaceae) and Its Implications for Character Evolution and Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun-Li Xiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheng-Dan Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheng-Xian Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (4), pp.e0153127. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0153127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subfamilial and tribal relationships of Ranunculaceae: evidence from eight molecular markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Damerval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Ronse de Craene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Systematics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 302 (4), pp.419 - 431. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00606-015-1270-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical profiling of the tuber of &amp;lt;i&amp;gt;Stephania cambodica&amp;lt;/i&amp;gt; Gagnep. (Menispermaceae) and analytical control by UHPLC-DAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chhavarath Dary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sok-Siya Bun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fathi Mabrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot Bun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Product Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31 (7), pp.802-809. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786419.2016.1247077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development, anatomy, and genetic control of some teratological phenotypes of ranunculaceae flowers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Espinosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Deroin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenica Manicacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern Phytomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9, pp.75-75. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.159704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The hypothesis of adaptive radiation in evolutionary biology: hard facts about a hazy concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Soulebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Aubriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Gaudeul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germinal Rouhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisms Diversity and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15, pp.747 - 761. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13127-015-0220-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flower development schedule and AGAMOUS-like gene expression patterns in two morphs of Nigella damascena (Ranunculaceae) differing in floral architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Udron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Le Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenica Manicacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Botanical Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 178 (4), pp.608 - 619. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/boj.12297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific Duplication and Dorsoventrally Asymmetric Expression Patterns of Cycloidea-Like Genes in Zygomorphic Species of Ranunculaceae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Le Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (4), pp.e95727. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0095727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An APETALA3 homolog controls both petal identity and floral meristem patterning in Nigella damascena L. (Ranunculaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odrade Nougue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Ridel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 76 (2), pp.223-235. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tpj.12284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cophylogeny of the anther smut fungi and their caryophyllaceous hosts: Prevalence of host shifts and importance of delimiting parasite species for inferring cospeciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guislaine Refrégier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Le Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Widmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqui A. Shykoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (1), pp.100. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2148-8-100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Far East to Middle East: The Asian paleobotanical collections of the MNHN. A focus on the Japanese collections of Father Faurie and on the Lebanese collections.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Daillie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Del Rio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agora Paleobotanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Far East to Middle East: The Asian paleobotanical collections of the MNHN. A focus on the Japanese collections of Father Faurie and on the Lebanese collections.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa De Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Daillie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Del Rio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th meeting of Agora Paleobotanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05161056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strengthening CLAMP: New calibration sites to improve paleoclimate reconstructions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Depaix-Piettre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aixa Tosal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario De Franceschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Del Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th meeting of Agora Paleobotanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05161115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The legacy of Jean-Baptiste Payer – a need to put floral developmental studies at the forefront of botanical research.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Ronse de Craene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien B Bachelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Jabbour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Botanical Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petal evolution and morphogenesis in Ranunculaceae.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delpeuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Damerval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürg Schönenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Pamperl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Botanical Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic study of the genus Saldinia A. Rich (Rubiaceae).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lantotiana Randriamanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Riéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Le Péchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Razafimandimbison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Jabbour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Botanical Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floral anatomy in Papilionoideae: a review of the vascular patterns in the subfamily with insights from Arthroclianthus, Nephrodesmus (Desmodieae) and Swartzia (Swartziae).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Zalko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Deroin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Jabbour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Legume Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Pirenopolis, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro- and macroscale patterns of petal morphogenesis in Nigella damascena (Ranunculaceae) revealed by geometric morphometrics and cellular analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Galipot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Le Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Damerval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro Evo Devo meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The origin and early dispersal of opium poppy (Papaver somniferum l.) in western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Jesus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Antolín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1rst conference on the Early Neolithic in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, BArcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02359019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The carpel: A problem child we fail to grasp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattéo Caroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Laufs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Jabbour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International ICIPS Symposium “Evolution of Plant Reproduction”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Berlin, Germany. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spots, stripes, rosettes or checkerboard patterns: solving shape formation with plant species.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Galipot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Zalko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Damerval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hirokazu Tsukaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Botanical Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the evolution of Arthroclianthus and Nephrodesmus: New Caledonia's only endemic Leguminosae.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Zalko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Deroin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Malem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Botanical Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing biodiversity conservation in Madagascar: Development of the MNP-Biodiv database for improved data management and knowledge exchange.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lantotiana Randriamanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Riéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lalatiana Odile Randriamiharisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Le Péchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Razafimandimbison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Botanical Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A flat petal as ancestral state for Ranunculaceae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delpeuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro Evo Devo meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Turkish endemic Pseudodelphinium turcicum (Ranunculaceae): an unusual population of Delphinium with peloric flowers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Espinosa Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Deroin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun-Li Xiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXth International Botanical Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Shenzhen, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les fleurs se protègent-elles du rayonnement solaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Jabbour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Terre, le vivant, les humains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9782348075650</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontogénie et évolution de l'hyperorgane des Delphinieae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Zalko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Frachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bouchart-Dufay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Grandcolas, Marie-Christine Maurel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systématique et exploration du vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE; Wiley, 2021, 978-1-78405-731-2. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119476870.ch9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and evolution of plant forms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Mansion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The explosion of life forms. Georges Chapouthier &amp; Marie-Christine Maurel (Eds.), ISTE Group.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of Symmetry in Plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Damerval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène L Citerne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1 - 18, 2017, </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-33038-9_59-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A contribution to the study of floral morphological and ontogenetic evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Jabbour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Botanics. Museum National d'Histoire Naturelle (MNHN), 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03892143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId394"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -13401,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CFFC5DE9"/>
+    <w:nsid w:val="CB1C2376"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13549,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="D75577FE"/>
+    <w:nsid w:val="A76705B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13697,51 +402,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="C1FCF36C"/>
+    <w:nsid w:val="7C73B8C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13934,51 +639,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florian-jabbour" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7729-1067" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139851771" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564609v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun&#8208;li Xiang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan&#8208;yuan Ling" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lian Lian" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan&#8208;wen Peng" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jabbour" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tax.70099" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546489v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nadot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2026.2620342" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132413v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan-Wen Peng" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan-Yuan Ling" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun-Li Xiang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Erst" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Qian Li" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syaf014" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132404v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guan-Long Cao" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Zhang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Lei Li" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2426017122" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546482v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bohan Jiao" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Wei" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guohao Niu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiyang Chen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifan Liu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-64039-0" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546479v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2025.07.008" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546487v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2025.2598966" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546483v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya-Jing Fan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng-Guo Li" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Ma" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min He" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Peng Ma" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-12108-5" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546492v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132401v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tax.13351" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561987v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2025.2465049" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05362792v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delpeuch" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Belcram" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Plumerault" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Damerval" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2025.2525346" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561984v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chhavarath Dary" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Di Giorgio" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathi Mabrouki" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sovanmoly Hul" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862640v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Liu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tax.13175" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862634v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Guo Xiang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2322527121" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561983v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2024.2317624" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944437v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lantotiana Randriamanana" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Le P&#233;chon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Razafimandimbison" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Riera" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Durand-Andro" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2024.2351992" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519759v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa del C. Ortiz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cla.12573" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519754v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanghang Zhang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Xue" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Guo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Cheng" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2024.01.004" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862617v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Sokoloff" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Remizowa" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Ronse de Craene" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bachelier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2024.2373433" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373833v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Becker" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Carrive" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Conde E Silva" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad492" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519767v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng&#8208;dan Wu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14832" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132398v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guan&#8208;long Cao" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao&#8208;qian Li" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tax.13297" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561992v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Joly" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aleberteau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862637v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo&#8208;hao Niu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo&#8208;han Jiao" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi&#8208;yang Chen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Leostrin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tax.13285" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174186v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisi Hai" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey S Erst" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-39555-6" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174182v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana Erst" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2023.107868" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174191v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2023.107712" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174184v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2023.107870" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519705v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa del C Ortiz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian-Gang Gao" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcad023" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174187v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Chen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiye Zheng" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcad051" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519741v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2023.2178072" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677124v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Bastide" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2022.2065532" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465961v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Zhang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2021.1308" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838004v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Zalko" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Deroin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sarthou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/721775" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751940v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oskar Hagen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838019v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rg Sch&#246;nenberger" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Pamperl" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.961906" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174209v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing&#8208;bo Zhang" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao&#8208;guo Xiang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui&#8208;qi Li" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jipb.13361" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174202v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmine Claudot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Le Guilloux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Conde e Silva" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunaud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.1055196" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871104v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruchang Tong" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoxia Gui" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhang" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Su" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqi Hou" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-022-08964-0" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837998v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/721774" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889762v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2022.2051949" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516460v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Espinosa" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dejonghe" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11020155" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957360v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang&#8203;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/botlinnean/boaa063" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318140v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Dupasquier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Andro-Durand" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Batory" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/phytokeys.180.67126" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220151v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Galipot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12720" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889767v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2021.1888403" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192047v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Yang" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2021.0281" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318138v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Gen Zhang" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Guang Liu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tang-Jie Nie" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Ce Guo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Hong Qiu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/botlinnean/boab041" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435915v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gerber" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.769246" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182014v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Mal&#233;cot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/adansonia2021v43a2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066812v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chartier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria von Balthazar" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Sontag" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan L&#246;fstrand" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Palme" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17195" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017899v2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Du Pasquier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Chazalviel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flora.2020.151735" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889769v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2020.1717992" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039970v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C Semple" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Flament" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Aupic" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616263v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cla.12414" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975177v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Frachon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Morel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/711471" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616269v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cai-Fei Zhang" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2020.106825" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640894v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Domenech" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sauquet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/botlinnean/boaa031" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612852v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi&#8208;duan Chen" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tax.12126" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612921v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612865v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoguo Xiang" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunli Xiang" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13690" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02187075v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiyun Chen" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriy Novikov" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2018.1427145" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01677403v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam P Gaudeul" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josie Lambourdi&#232;re" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ramstein" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Hassanin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2017.09.017" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352243v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Reeb" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap Kaandorp" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik Jansson" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Puillandre" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dubuisson" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15045" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854980v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey S. Erst" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-018-1195-0" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848023v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony R. Bean" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/adansonia2018v40a2" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02187136v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Ben Othman" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenica Manicacci" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2017.1422437" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348659v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Besnard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lavergne" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Muller" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germinal Rouhan" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2018.1482783" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01496460v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l L Le Bras" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc P Pignal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc L. Jeanson" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge P Muller" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sdata.2017.16" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01741915v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2017.1388837" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891419v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2017.0066" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01765813v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jacques" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Ollivier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sok-Siya Bun" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/phytotaxa.298.2.1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889805v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myreya Pinedo Castro" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/692764" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615511v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Magall&#243;n" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Doyle" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Endress" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms16047" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01765165v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Baghdikian" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sothea Kim" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2017.09.004" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889844v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cossard" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sannier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00606-015-1270-6" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01310776v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng-Dan Wu" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng-Xian Yu" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0153127" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01765806v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Herbette" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hot Bun" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2016.1247077" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633677v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.159704" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865004v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Soulebeau" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Aubriot" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Gaudeul" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Hennequin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13127-015-0220-z" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204203v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Udron" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Goncalves" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boj.12297" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421552v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0095727" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004638v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odrade Nougue" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Ridel" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Morin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12284" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333196v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guislaine Refr&#233;gier" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le Gac" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Widmer" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqui A. Shykoff" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-8-100" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161056v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a De Brito" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Daillie" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Del Rio" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562019v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a de Brito" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161115v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Depaix-Piettre" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aixa Tosal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bardin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario De Franceschi" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562011v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien B Bachelier" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562016v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562014v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ri&#233;ra" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562005v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562004v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02359019v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Salavert" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Jesus" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Antol&#237;n" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Martin" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562021v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt&#233;o Caroulle" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Laufs" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562010v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirokazu Tsukaya" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562009v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Favre" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Malem" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562008v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalatiana Odile Randriamiharisoa" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562002v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944478v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Espinosa Moreno" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561994v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035223v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouchart-Dufay" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119476870.ch9" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035149v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Mansion" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889783v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne L Citerne" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33038-9_59-1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03892143v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florian-jabbour" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7729-1067" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139851771" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=JJ7uhb4AAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546489v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jabbour" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nadot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2026.2620342" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564609v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun&#8208;li Xiang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan&#8208;yuan Ling" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lian Lian" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan&#8208;wen Peng" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tax.70099" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05362792v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delpeuch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Belcram" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Plumerault" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Damerval" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2025.2525346" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132404v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guan-Long Cao" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Qian Li" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Zhang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan-Wen Peng" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Lei Li" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2426017122" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132413v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan-Yuan Ling" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun-Li Xiang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Erst" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syaf014" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546483v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya-Jing Fan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng-Guo Li" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Ma" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min He" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Peng Ma" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-12108-5" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546479v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2025.07.008" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546487v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2025.2598966" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546492v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132401v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tax.13351" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546482v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bohan Jiao" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Wei" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guohao Niu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiyang Chen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifan Liu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-64039-0" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561987v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2025.2465049" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561983v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2024.2317624" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862634v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Guo Xiang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2322527121" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862640v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Liu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tax.13175" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561984v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chhavarath Dary" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Di Giorgio" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathi Mabrouki" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sovanmoly Hul" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944437v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lantotiana Randriamanana" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Le P&#233;chon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Razafimandimbison" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Riera" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Durand-Andro" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2024.2351992" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519759v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa del C. Ortiz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cla.12573" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519754v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanghang Zhang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Xue" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Guo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Cheng" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2024.01.004" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862617v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Sokoloff" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Remizowa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Ronse de Craene" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bachelier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2024.2373433" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373833v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Becker" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Carrive" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Conde E Silva" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad492" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519767v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng&#8208;dan Wu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14832" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132398v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guan&#8208;long Cao" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao&#8208;qian Li" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tax.13297" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561992v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Joly" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aleberteau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862637v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo&#8208;hao Niu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo&#8208;han Jiao" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi&#8208;yang Chen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Leostrin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tax.13285" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174184v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2023.107870" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519705v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa del C Ortiz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian-Gang Gao" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcad023" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174191v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2023.107712" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174186v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisi Hai" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey S Erst" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-39555-6" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174182v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana Erst" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2023.107868" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174187v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Chen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiye Zheng" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcad051" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519741v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2023.2178072" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838019v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rg Sch&#246;nenberger" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Pamperl" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.961906" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751940v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oskar Hagen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838004v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Zalko" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Deroin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sarthou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/721775" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465961v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Zhang" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2021.1308" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677124v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Bastide" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2022.2065532" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174202v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmine Claudot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Le Guilloux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Conde e Silva" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.1055196" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174209v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing&#8208;bo Zhang" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao&#8208;guo Xiang" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui&#8208;qi Li" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jipb.13361" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871104v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruchang Tong" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoxia Gui" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhang" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Su" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqi Hou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-022-08964-0" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837998v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/721774" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889762v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2022.2051949" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516460v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Espinosa" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dejonghe" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11020155" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017899v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Du Pasquier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Chazalviel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flora.2020.151735" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318140v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Dupasquier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Andro-Durand" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Batory" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/phytokeys.180.67126" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220151v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Galipot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12720" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957360v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang&#8203;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/botlinnean/boaa063" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889767v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2021.1888403" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192047v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Yang" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2021.0281" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318138v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Gen Zhang" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Guang Liu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tang-Jie Nie" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Ce Guo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Hong Qiu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/botlinnean/boab041" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435915v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gerber" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.769246" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182014v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Mal&#233;cot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/adansonia2021v43a2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066812v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chartier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria von Balthazar" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Sontag" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan L&#246;fstrand" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Palme" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17195" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640894v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Domenech" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sauquet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/botlinnean/boaa031" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616263v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cla.12414" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039970v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C Semple" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Flament" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Aupic" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889769v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2020.1717992" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975177v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Frachon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Morel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/711471" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616269v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cai-Fei Zhang" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2020.106825" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612852v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi&#8208;duan Chen" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tax.12126" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612921v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612865v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoguo Xiang" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunli Xiang" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13690" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01677403v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam P Gaudeul" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josie Lambourdi&#232;re" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ramstein" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Hassanin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2017.09.017" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352243v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Reeb" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap Kaandorp" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik Jansson" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Puillandre" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dubuisson" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15045" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02187075v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiyun Chen" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriy Novikov" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2018.1427145" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854980v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey S. Erst" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-018-1195-0" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848023v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony R. Bean" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/adansonia2018v40a2" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02187136v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Ben Othman" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenica Manicacci" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2017.1422437" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348659v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Besnard" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lavergne" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Muller" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germinal Rouhan" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2018.1482783" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615511v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Magall&#243;n" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Doyle" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Endress" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms16047" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01765165v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Baghdikian" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sothea Kim" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2017.09.004" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01765813v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jacques" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Ollivier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sok-Siya Bun" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/phytotaxa.298.2.1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891419v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2017.0066" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01741915v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2017.1388837" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01496460v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l L Le Bras" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc P Pignal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc L. Jeanson" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge P Muller" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sdata.2017.16" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889805v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myreya Pinedo Castro" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/692764" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01310776v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng-Dan Wu" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng-Xian Yu" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0153127" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889844v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cossard" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sannier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00606-015-1270-6" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01765806v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Herbette" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hot Bun" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2016.1247077" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633677v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.159704" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865004v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Soulebeau" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Aubriot" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Gaudeul" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Hennequin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13127-015-0220-z" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204203v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Udron" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Goncalves" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boj.12297" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421552v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0095727" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004638v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odrade Nougue" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Ridel" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Morin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12284" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333196v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guislaine Refr&#233;gier" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le Gac" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Widmer" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqui A. Shykoff" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-8-100" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562019v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a de Brito" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Daillie" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Del Rio" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161056v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a De Brito" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161115v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Depaix-Piettre" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aixa Tosal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bardin" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario De Franceschi" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562011v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien B Bachelier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562016v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562014v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ri&#233;ra" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562005v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562004v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02359019v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Salavert" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Jesus" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Antol&#237;n" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Martin" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562021v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt&#233;o Caroulle" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Laufs" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562010v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirokazu Tsukaya" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562009v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Favre" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Malem" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562008v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalatiana Odile Randriamiharisoa" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562002v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944478v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Espinosa Moreno" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561994v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035223v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouchart-Dufay" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119476870.ch9" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035149v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Mansion" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889783v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne L Citerne" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33038-9_59-1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03892143v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>